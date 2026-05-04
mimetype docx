--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -247,51 +247,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -387,51 +387,51 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verrous, torches et friandises : la comptabilité d’Orléans aux XIVe-XVe siècles, une ressource pour l’archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Didier Boisseuil et Juliette Dumasy-Rabineau. </w:t>
+              <w:t xml:space="preserve">Didier Boisseuil; Juliette Dumasy-Rabineau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formes et enjeux des comptabilités urbaines médiévales. L’exemple ligérien dans l'espace européen médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 263-274, 2025, 1041300107</w:t>
             </w:r>
@@ -1439,193 +1439,107 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dizy (Marne, France), « Les Rechignons » : un exemple champenois de sépultures dispersées dans et aux abords d’un habitat du haut Moyen Âge</w:t>
-[...84 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Questions de sainteté : vicissitudes des reliques dans le diocèse d'Autun au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Luc Deuffic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliques et sainteté dans l'espace médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8-11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brepols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.457-469, 2006, Pecia, 1761-4961</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1635,341 +1549,341 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les suppliciées d'époque médiévale de la rue Porte-Saint-Jean à Orléans : des cas d'enfouissement vif ? », 184, p. 5-12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ziegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Archéologique et Historique de l’Orléanais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">At the northern gates of the medieval city of Orléans: a new look at religious and funerary topography</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une nouvelle crypte annulaire du xe siècle, celle de la « Chapelle Saint-Sulpice » à Allonnes (28)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie médiévale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/archeomed.16405⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cem.15292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02058952v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle crypte annulaire du xe siècle, celle de la « Chapelle Saint-Sulpice » à Allonnes (28)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">At the northern gates of the medieval city of Orléans: a new look at religious and funerary topography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édith Rivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Joyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Carron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cem.15292⟩</w:t>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48, pp.153-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.16405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870340v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pêcheries médiévales de Blois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2011,810 +1925,810 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires de la société des sciences et lettres du Loir-et-Cher</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Tome 72, pp.79-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La porte Bannier, entrée principale de la ville d’Orléans aux xive-xve siècles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">La porte Bannier, entrée principale de la ville d’Orléans aux XIVe-XVe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Josserand</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roux-Capron Emilie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 46, pp.91 - 122. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+              <w:t xml:space="preserve">, 2016, 46, pp.91-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeomed.2781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01795624v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La porte Bannier, entrée principale de la ville d’Orléans aux XIVe-XVe siècles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">La porte Bannier, entrée principale de la ville d’Orléans aux xive-xve siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roux-Capron Emilie</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Roux-Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Josserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 46, pp.91-122. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+              <w:t xml:space="preserve">, 2016, 46, pp.91 - 122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeomed.2781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730746v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le diagnostic archéologique aux abords de l’ancienne abbaye Saint-Pierre-Saint-Paul de Ferrières-en-Gâtinais »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cem.13387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille archéologique des abords de l'église Saint-Privat à Montigny-lès-Metz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers lorrains : organe des sociétés littéraires et scientifiques de Metz et de la Moselle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3-4, pp.8-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Benoît-sur-Loire : un diagnostic dans l’ancienne église Saint-Sébastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique du Loiret et de l'axe ligérien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 35, pp.93-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction d’une enceinte à Orléans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 33, pp.74-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Nevers, Cartulaire de la cathédrale Saint-Cyr-et-Sainte-Julitte »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre. Hors-série</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Collection CBMA, Cartulaires, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cem.8492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Marcousse à Poliénas du XVe au XVIIe siècle : les aspects matériels et économiques d'un domaine noble en Isère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pierre et l'écrit : Évocations / Patrimoines de l'Isère : environnement, culture, histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 14, http://www.pug.fr/collection/37/La%20Pierre%20et%20lEcrit</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les défunts de la chapelle moderne Saint-Léger à Alise-Sainte-Reine (Côte-d'Or) : Réflexions sur la discordance entre les sources archéologiques et les sources écrites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 52, pp.329-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2824,98 +2738,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au pied du mur : les établissements d’accueil et de soin dans la ville d’Orléans (c. VIIe-XIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infirmeries monastiques et hospices. Lieux de soin du Moyen Âge à l’époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne Baud; Susan Boynton; Isabelle Cochelin; Anne Flammin, Jun 2022, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2925,113 +2839,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écouter depuis le banc : une perception de l'oeuvre de justice en France au sein du public de salles d'audience en 2019-2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blois : ville et territoire ligérien depuis les premières installations humaines jusqu’à nos jours (PCR SRA Orléans)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3053,143 +2967,143 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les domaines agricoles gaulois et gallo-romains de Prasville “Le Pilori” et “les Grandes Canettes”, du Ve siècle av. J-C au IIe siècle ap. J-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3199,1445 +3113,1445 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paroisses et Communes de France - Allier - 1565-2016 - Description de l'ensemble de données du dictionnaire d'histoire administrative et démographique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paroisses et Communes de France - Nièvre - 1475-1975 - Ensemble de données du dictionnaire d'histoire administrative et démographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Boudjaaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Poitou</w:t>
+                <w:t xml:space="preserve">Alena Lapatniova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Boudjaaba</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Albane Mouron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alena Lapatniova</w:t>
-[...15 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13144/lil-1736⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13144/lil-1737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05382157v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paroisses et Communes de France - Nièvre - 1475-1975 - Ensemble de données du dictionnaire d'histoire administrative et démographique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paroisses et Communes de France - Allier - 1565-2016 - Description de l'ensemble de données du dictionnaire d'histoire administrative et démographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Boudjaaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alena Lapatniova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://data.progedo.fr/studies/doi/10.13144/lil-1736. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Canu</w:t>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13144/lil-1737⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13144/lil-1736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416573v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La justice médiévale et l'ensevelissement vivant : étude historique&amp;quot;, dans M. Parisot (dir.), Orléans, projet de requalification des rues Porte-Saint-Jean, des Bons-États, de la Grille et de l’impasse Saint-Jean, rapport final d’opération de diagnostic archéologique, Orléans : Pôle d’archéologie, Ville d’Orléans/SRA Centre, Orléans, DRAC Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pôle archéologique de la métropole d'Orléans. 2021, pp.359-387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naissance et évolution de l'ensemble castral de Vesvre, à Neuvy-deux-Clochers, Cher, Blois, Pantin : Les Semeurs du Temps, Inrap CIF, Rapport d'activité de PCR 2016 2 vol. (73, 209 p.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorine Mataouchek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chaudriller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victorine Mataouchek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Diane Carron</w:t>
+                <w:t xml:space="preserve">Frédéric Epaud (dir.)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Chaudriller</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eure-et-Loir, Allonnes, La Mare Des Saules - Lieux d'inhumations, Habitats et Édifice Religieux Du Haut Moyen-Âge à l'époque Contemporaine. 4 Vol.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vanderhaegen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacha Kacki</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Canny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Inrap Centre Ile-de-France. 2013, pp.1804</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nécropole mérovingienne au Nord de Mettis : Norroy-le-Veneur, Moselle, Zac Ecoparc, site 6, zone 4 : rapport de fouilles, Metz, Inrap, 2013, 2 vol. (420, 503 p.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Decanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Faye</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Laffite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP GEN Metz. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semoy, Loiret, Le Prieuré : rapport de diagnostic, Pantin, Inrap CIF, 42 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint Germain du Puy. La rocade Nord-est de Bourges. Usage des ressources calcaires durant l'antiquité et pratiques funéraires mérovingiennes : Les Boubards, Pantin, Inrap CIF, 208 p</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loiret, 2e ligne de tramway de l'agglomération orléanaise : section centre : Orléans : rapport de diagnostic, Pantin, Inrap CIF, 479 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Joyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellébore Segain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Canny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Carron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF, Pantin. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03240915v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loiret, 2e ligne de tramway de l'agglomération orléanaise : section centre : Orléans : rapport de diagnostic, Pantin, Inrap CIF, 479 p</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saint Germain du Puy. La rocade Nord-est de Bourges. Usage des ressources calcaires durant l'antiquité et pratiques funéraires mérovingiennes : Les Boubards, Pantin, Inrap CIF, 208 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Carron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chaudriller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF, Pantin. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03240920v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortifier la ville à la fin du Moyen-Age : l'accrue St Aignan : Loiret, Orléans, La Motte Sanguin, lot 3 nord : rapport de fouille.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Vacassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Vacassy</w:t>
+                <w:t xml:space="preserve">Céline Coussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Chambon</w:t>
+                <w:t xml:space="preserve">Carole Lallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Coussot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur le versant du vallon : des confins de Cenabum au coeur du quartier de l'Université médiévale : Orléans, Loiret, ZAC Bourgogne : rapport de fouille, Pantin, Inrap CIF, 3 vol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine De-Muylder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Canny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF, Pantin. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un diagnostic dans la cour d'honneur du palais épiscopal : Hôtel Dupanloup, Pantin, Inrap, 86 p.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surveillance de réseaux dans le quartier historique Saint-Benoît à Orléans, rapport de diagnostic, Pantin, Inrap CIF, 85 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Carron</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Inrap. 2011</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lardé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03240801v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance de réseaux dans le quartier historique Saint-Benoît à Orléans, rapport de diagnostic, Pantin, Inrap CIF, 85 p.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un diagnostic dans la cour d'honneur du palais épiscopal : Hôtel Dupanloup, Pantin, Inrap, 86 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Carron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP. 2011</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Inrap. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03240745v1</w:t>
+                <w:t xml:space="preserve">hal-03240801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une poterie de la fin du Moyen-Age : Loiret, Fay-aux-Loges, Pantin, Inrap, 387 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Canny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Guérit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4653,563 +4567,563 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Val-de-Vesle [Marne] (51) &amp;quot;Moncheux&amp;quot; : TGV Est Européen - Lot 23a, rapport de fouilles, 2 vol. (437, 407 p.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Illiers-Combray, Église Saint-Jacques, flanc sud de la nef : Cimetière paroissial et bâtiment de l'époque moderne,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Verneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF Pantin. 2010</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF, Pantin. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241293v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illiers-Combray, Église Saint-Jacques, flanc sud de la nef : Cimetière paroissial et bâtiment de l'époque moderne,</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Val-de-Vesle [Marne] (51) &amp;quot;Moncheux&amp;quot; : TGV Est Européen - Lot 23a, rapport de fouilles, 2 vol. (437, 407 p.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF, Pantin. 2010</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Bonnabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Culot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF Pantin. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241057v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orléans, ZAC le Clos de la Fontaine (Loiret-Centre) : rapport de fouille, 3 vol. (550, 175, 703 p.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Verneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Canny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF, Pantin. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orléans, Place du Cheval Rouge (Loiret, Région Centre) : rapport de diagnostic, 136 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Canny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bryant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF Pantin. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baugy, Le Chemin de Montifault (Cher, Région Centre) : rapport de diagnostic, 38 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF Pantin. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuvy-en-Sullias : place de l'Église (Loiret) : rapport de diagnostic, 59 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5222,660 +5136,660 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Rivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF, Pantin. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méreau, rue de l'Église (Cher) : rapport de diagnostic, 59 p</w:t>
+                <w:t xml:space="preserve">Montigny-lès-Metz (Moselle), 50-52 rue Franiatte : rapport de fouilles, Metz, 110 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Carron</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] INRAP CIF Pantin. 2008</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Decanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Laffite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP GEN Metz. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241194v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montigny-lès-Metz (Moselle), 50-52 rue Franiatte : rapport de fouilles, Metz, 110 p</w:t>
+                <w:t xml:space="preserve">Gien, rue de la Fontaine (Loiret - Région Centre) : rapport de diagnostic, 25 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Carron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP GEN Metz. 2008</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF Pantin. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241150v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gien, rue de la Fontaine (Loiret - Région Centre) : rapport de diagnostic, 25 p</w:t>
+                <w:t xml:space="preserve">Méreau, rue de l'Église (Cher) : rapport de diagnostic, 59 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF Pantin. 2008</w:t>
+              <w:t xml:space="preserve">[Research Report] INRAP CIF Pantin. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241197v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yutz, Moselle &amp;quot;ZAC Olympe&amp;quot; Site 1 : rapport de fouille, Metz : Inrap GEN, 37 p</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un habitat du haut Moyen Âge et des indices d'occupations néolithiques, protohistoriques, médiévales et modernes : Dizy (Marne), ZAC « Les Rechignons ». Rapport d’une fouille préventive menée du 15 septembre 2000 au 20 janvier 2001</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Verbrugghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Achard-Corompt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Feller</w:t>
+                <w:t xml:space="preserve">Hubert Cabart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lefebvre</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP. 2007</w:t>
+                <w:t xml:space="preserve">Dugois Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP. 2007, pp.2 vol</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241072v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un habitat du haut Moyen Âge et des indices d'occupations néolithiques, protohistoriques, médiévales et modernes : Dizy (Marne), ZAC « Les Rechignons ». Rapport d’une fouille préventive menée du 15 septembre 2000 au 20 janvier 2001</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yutz, Moselle &amp;quot;ZAC Olympe&amp;quot; Site 1 : rapport de fouille, Metz : Inrap GEN, 37 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Achard-Corompt</w:t>
+                <w:t xml:space="preserve">Marc Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Cabart</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP. 2007, pp.2 vol</w:t>
+                <w:t xml:space="preserve">Arnaud Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03240784v1</w:t>
+                <w:t xml:space="preserve">hal-03241072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perthes (Haute-Marne), « La Pièce des Essarts » et « La Grande Pièce ». Rapport d’une fouille archéologique menée en 2002 (arrêté 2003/72) [en ligne]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geert Verbrugghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Est Nord. 2004, pp.2 vol</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02532262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavigny-sur-Ozerain (21), enfouissement des réseaux, renforcement BT Poste, &amp;quot;Flavigny abbaye&amp;quot; 1ère tranche, Moulins-les-Metz : Afan GE, 1999, 45 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Laborier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] AFAN. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5885,100 +5799,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peuple de saints et pèlerinages dans les diocèses d'Autun et de Nevers : du temps des martyrs au temps des réformes, IVe-XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université de Bourgogne, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2006DIJOL019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01017521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5988,91 +5902,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une demeure noble en Dauphiné : La Marcousse. Domaine, architecture et mobilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Art et histoire de l'art. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-05016436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6082,170 +5996,170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naissance et évolution de l'ensemble castral de Vesvre, du IXe au XIIe siècle, à Neuvy-Deux-Clochers (Cher)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorine Mataouchek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chaudriller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Launay</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fréderic Epaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréderic Epaud</w:t>
-[...14 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 448 p., 2025, Publications du Centre de Recherches Archéologiques et Historiques Anciennes et Médiévales, 978-2-38185-252-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId156"/>
+      <w:footerReference w:type="default" r:id="rId155"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6313,51 +6227,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CB734A55"/>
+    <w:nsid w:val="8ED2C57D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6544,51 +6458,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/diane-carron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5696-7681" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17693037X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106834v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/des-vignes-aux-caves/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250050v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10273/formes-et-enjeux-des-comptabilites-urbaines-medievales" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058363v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/book/?gcoi=28777100344730" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459831v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278285v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/20378/Les-populations-particulieres-dans-les-cimetieres-de-l-epoque-moderne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128985v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brousse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Miejac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113302v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine de Muylder" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5455" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622540v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140258v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728002v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375223v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/2257" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060145v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D&#252;rnecker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/edition.php?id=5894" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443010v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verbrugghe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141778v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=ON-M1-F1-04010895-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323361v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Parisot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ziegler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058952v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Rivoire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joyeux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.16405" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870340v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.15292" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02541676v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795624v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alix" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Roux-Capron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Josserand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.2781" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MR52613Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730746v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux-Capron Emilie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374551v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.13387" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878094v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141679v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141699v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053177v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.8492" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141180v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141108v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278317v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841851v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241331v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258895v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382157v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Poitou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boudjaaba" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Lapatniova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13144/lil-1736" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416573v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Canu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Mouron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13144/lil-1737" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877404v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240953v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Epaud (dir.)" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055362v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vanderhaegen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240903v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faye" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Laffite" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240910v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240915v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Chemin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240920v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ell&#233;bore Segain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02008356v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vacassy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lallet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240933v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine De-Muylder" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240801v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240745v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde No&#235;l" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lard&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240815v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241293v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bonnabel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Culot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241057v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Verneau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vaill&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241183v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241273v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bryant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241204v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tane" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241158v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241194v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241150v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241197v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241072v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feller" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lefebvre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240784v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dugois Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532262v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241036v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laborier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01017521v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006DIJOL019" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05016436v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05072617v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Launay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Epaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/fr/book/?gcoi=28777100344730" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/diane-carron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5696-7681" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17693037X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106834v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/des-vignes-aux-caves/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250050v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10273/formes-et-enjeux-des-comptabilites-urbaines-medievales" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058363v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/book/?gcoi=28777100344730" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459831v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278285v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/20378/Les-populations-particulieres-dans-les-cimetieres-de-l-epoque-moderne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128985v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brousse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Miejac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113302v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine de Muylder" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5455" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622540v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140258v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728002v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375223v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/2257" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060145v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D&#252;rnecker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/edition.php?id=5894" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141778v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=ON-M1-F1-04010895-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323361v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Parisot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ziegler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870340v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.15292" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058952v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Rivoire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joyeux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.16405" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02541676v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730746v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux-Capron Emilie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.2781" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MR52613Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795624v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Roux-Capron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Josserand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374551v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.13387" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141699v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053177v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.8492" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141180v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141108v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278317v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841851v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241331v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258895v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416573v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Canu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boudjaaba" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Lapatniova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Mouron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13144/lil-1737" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382157v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Poitou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13144/lil-1736" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877404v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240953v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Epaud (dir.)" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055362v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vanderhaegen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240903v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Laffite" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240910v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240920v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ell&#233;bore Segain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240915v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Chemin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02008356v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vacassy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lallet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240933v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine De-Muylder" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240745v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde No&#235;l" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lard&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240801v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240815v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241057v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Verneau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vaill&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241293v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bonnabel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Culot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241183v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241273v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bryant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241204v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tane" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241158v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241150v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241197v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241194v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240784v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verbrugghe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dugois Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241072v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lefebvre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532262v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241036v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laborier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01017521v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006DIJOL019" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05016436v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05072617v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Launay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Epaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/fr/book/?gcoi=28777100344730" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>