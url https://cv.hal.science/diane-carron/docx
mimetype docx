--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -4317,185 +4317,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance de réseaux dans le quartier historique Saint-Benoît à Orléans, rapport de diagnostic, Pantin, Inrap CIF, 85 p.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un diagnostic dans la cour d'honneur du palais épiscopal : Hôtel Dupanloup, Pantin, Inrap, 86 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Carron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP. 2011</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Inrap. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03240745v1</w:t>
+                <w:t xml:space="preserve">hal-03240801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un diagnostic dans la cour d'honneur du palais épiscopal : Hôtel Dupanloup, Pantin, Inrap, 86 p.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surveillance de réseaux dans le quartier historique Saint-Benoît à Orléans, rapport de diagnostic, Pantin, Inrap CIF, 85 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Carron</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Inrap. 2011</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lardé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03240801v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une poterie de la fin du Moyen-Age : Loiret, Fay-aux-Loges, Pantin, Inrap, 387 p</w:t>
               </w:r>
@@ -4813,51 +4813,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orléans, ZAC le Clos de la Fontaine (Loiret-Centre) : rapport de fouille, 3 vol. (550, 175, 703 p.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Verneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4916,198 +4916,198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orléans, Place du Cheval Rouge (Loiret, Région Centre) : rapport de diagnostic, 136 p</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Baugy, Le Chemin de Montifault (Cher, Région Centre) : rapport de diagnostic, 38 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Bryant</w:t>
+                <w:t xml:space="preserve">Florence Tane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF Pantin. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03241273v1</w:t>
+                <w:t xml:space="preserve">hal-03241204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baugy, Le Chemin de Montifault (Cher, Région Centre) : rapport de diagnostic, 38 p</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orléans, Place du Cheval Rouge (Loiret, Région Centre) : rapport de diagnostic, 136 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Canny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Tane</w:t>
+                <w:t xml:space="preserve">Simon Bryant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF Pantin. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03241204v1</w:t>
+                <w:t xml:space="preserve">hal-03241273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuvy-en-Sullias : place de l'Église (Loiret) : rapport de diagnostic, 59 p</w:t>
               </w:r>
@@ -5271,159 +5271,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gien, rue de la Fontaine (Loiret - Région Centre) : rapport de diagnostic, 25 p</w:t>
+                <w:t xml:space="preserve">Méreau, rue de l'Église (Cher) : rapport de diagnostic, 59 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF Pantin. 2008</w:t>
+              <w:t xml:space="preserve">[Research Report] INRAP CIF Pantin. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03241197v1</w:t>
+                <w:t xml:space="preserve">hal-03241194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méreau, rue de l'Église (Cher) : rapport de diagnostic, 59 p</w:t>
+                <w:t xml:space="preserve">Gien, rue de la Fontaine (Loiret - Région Centre) : rapport de diagnostic, 25 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Carron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] INRAP CIF Pantin. 2008</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF Pantin. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03241194v1</w:t>
+                <w:t xml:space="preserve">hal-03241197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un habitat du haut Moyen Âge et des indices d'occupations néolithiques, protohistoriques, médiévales et modernes : Dizy (Marne), ZAC « Les Rechignons ». Rapport d’une fouille préventive menée du 15 septembre 2000 au 20 janvier 2001</w:t>
               </w:r>
@@ -6227,51 +6227,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8ED2C57D"/>
+    <w:nsid w:val="AB8E8F04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6458,51 +6458,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/diane-carron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5696-7681" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17693037X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106834v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/des-vignes-aux-caves/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250050v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10273/formes-et-enjeux-des-comptabilites-urbaines-medievales" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058363v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/book/?gcoi=28777100344730" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459831v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278285v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/20378/Les-populations-particulieres-dans-les-cimetieres-de-l-epoque-moderne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128985v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brousse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Miejac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113302v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine de Muylder" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5455" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622540v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140258v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728002v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375223v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/2257" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060145v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D&#252;rnecker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/edition.php?id=5894" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141778v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=ON-M1-F1-04010895-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323361v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Parisot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ziegler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870340v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.15292" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058952v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Rivoire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joyeux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.16405" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02541676v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730746v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux-Capron Emilie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.2781" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MR52613Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795624v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Roux-Capron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Josserand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374551v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.13387" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141699v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053177v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.8492" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141180v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141108v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278317v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841851v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241331v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258895v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416573v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Canu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boudjaaba" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Lapatniova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Mouron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13144/lil-1737" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382157v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Poitou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13144/lil-1736" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877404v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240953v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Epaud (dir.)" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055362v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vanderhaegen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240903v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Laffite" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240910v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240920v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ell&#233;bore Segain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240915v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Chemin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02008356v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vacassy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lallet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240933v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine De-Muylder" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240745v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde No&#235;l" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lard&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240801v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240815v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241057v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Verneau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vaill&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241293v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bonnabel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Culot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241183v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241273v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bryant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241204v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tane" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241158v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241150v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241197v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241194v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240784v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verbrugghe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dugois Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241072v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lefebvre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532262v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241036v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laborier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01017521v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006DIJOL019" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05016436v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05072617v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Launay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Epaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/fr/book/?gcoi=28777100344730" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/diane-carron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5696-7681" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17693037X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106834v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/des-vignes-aux-caves/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250050v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10273/formes-et-enjeux-des-comptabilites-urbaines-medievales" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058363v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/book/?gcoi=28777100344730" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459831v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278285v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/20378/Les-populations-particulieres-dans-les-cimetieres-de-l-epoque-moderne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04128985v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brousse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Miejac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113302v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine de Muylder" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5455" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622540v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140258v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728002v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375223v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/2257" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060145v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D&#252;rnecker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/edition.php?id=5894" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141778v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=ON-M1-F1-04010895-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323361v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Parisot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ziegler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870340v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.15292" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058952v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Rivoire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joyeux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.16405" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02541676v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730746v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roux-Capron Emilie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.2781" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MR52613Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795624v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Roux-Capron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Josserand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374551v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.13387" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141699v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053177v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.8492" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141180v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141108v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278317v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841851v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241331v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258895v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416573v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Canu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boudjaaba" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Lapatniova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Mouron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13144/lil-1737" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382157v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Poitou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13144/lil-1736" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877404v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240953v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Epaud (dir.)" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055362v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vanderhaegen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240903v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Laffite" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240910v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240920v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ell&#233;bore Segain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240915v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Chemin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02008356v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vacassy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lallet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240933v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine De-Muylder" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240801v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240745v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde No&#235;l" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lard&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240815v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241057v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Verneau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vaill&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241293v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bonnabel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Culot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241183v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241204v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tane" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241273v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bryant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241158v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241150v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241194v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241197v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240784v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verbrugghe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dugois Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241072v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lefebvre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532262v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241036v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laborier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01017521v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006DIJOL019" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05016436v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05072617v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Launay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Epaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/fr/book/?gcoi=28777100344730" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>