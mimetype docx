--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -166,261 +166,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of deans in implementing smoke-free campus policies: the case of medical schools in France</w:t>
+                <w:t xml:space="preserve">Moving primary prevention into a tertiary care hospital?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Geindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Girault</w:t>
+                <w:t xml:space="preserve">Lou Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Gallopel-Morvan</w:t>
+                <w:t xml:space="preserve">Aymery Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis d'Escatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schnebelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12913-025-12415-3⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health and Preventive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30, pp.76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1265/ehpm.25-00263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969034v1</w:t>
+                <w:t xml:space="preserve">hal-05296322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving primary prevention into a tertiary care hospital?</w:t>
+                <w:t xml:space="preserve">The role of deans in implementing smoke-free campus policies: the case of medical schools in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Geindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis d'Escatha</w:t>
+                <w:t xml:space="preserve">Anne Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Schnebelen</w:t>
+                <w:t xml:space="preserve">Karine Gallopel-Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health and Preventive Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 30, pp.76. </w:t>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1265/ehpm.25-00263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12913-025-12415-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296322v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les campus sans tabac : définition, impact sur le tabagisme des étudiants, et facteurs clés d'efficacité</w:t>
               </w:r>
@@ -432,51 +432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Geindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mahouna Gnonlonfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallopel-Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Courrier des addictions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, XXVI (1), pp.11-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -527,51 +527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gnonlonfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Geindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallopel-Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 72 (2), pp.202520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -618,64 +618,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobacco-free university campus policies: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Geindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallopel-Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of American College Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -735,51 +735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Geindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Guillou-Landréat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallopel-Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19 (22), pp.15152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -983,64 +983,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First things first: measuring French Medical schools’ deans motivation to engage in smoke-free campus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Geindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallopel-Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Public Health Conference 2024 Sailing the Waves of European Public Health: Exploring a Sea of Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lisbonne, Portugal. pp.ckae144.1782</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1078,64 +1078,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle et caractéristiques des doyens pour le développement des campus sans tabac : le cas des facultés de médecine en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Geindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallopel-Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Colloque ARAMOS "Travailler dans les organisations de santé et médico-sociales : Quels défis contemporains ? "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARAMOS, Nov 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1173,64 +1173,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Campus universitaires sans tabac : quelle efficacité pour réduire la prévalence et quels facteurs clefs de succès pour leur mise en œuvre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Geindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallopel-Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Congrès national de la SFT "Tabacologie : nouveaux enjeux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francophone de Tabacologie (SFT), Nov 2023, Issy-les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1575,51 +1575,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E14C317C"/>
+    <w:nsid w:val="840F0632"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1806,51 +1806,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/diane-geindreau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-1417-8060" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04969034v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Geindreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Girault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel-Morvan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-025-12415-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296322v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Martineau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymery Constant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis d'Escatha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schnebelen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1265/ehpm.25-00263" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04790061v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mahouna Gnonlonfin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04557508v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gnonlonfin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202520" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650896v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07448481.2024.2367999" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03884246v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Guillou-Landr&#233;at" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192215152" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02550278v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alamelou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Appavoupoulle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Crosse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Durand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785039v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010204v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948813v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04905984v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024HESP0004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05019370v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Millot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/marketing-social/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/diane-geindreau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-1417-8060" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296322v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Geindreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Martineau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymery Constant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis d'Escatha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schnebelen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1265/ehpm.25-00263" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04969034v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Girault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel-Morvan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-025-12415-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04790061v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mahouna Gnonlonfin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04557508v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gnonlonfin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202520" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650896v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07448481.2024.2367999" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03884246v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Guillou-Landr&#233;at" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192215152" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02550278v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alamelou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Appavoupoulle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Crosse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Durand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785039v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010204v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948813v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04905984v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024HESP0004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05019370v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Millot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/marketing-social/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>