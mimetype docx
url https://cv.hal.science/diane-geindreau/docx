--- v1 (2026-04-05)
+++ v2 (2026-05-14)
@@ -1575,51 +1575,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="840F0632"/>
+    <w:nsid w:val="1B3074CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>