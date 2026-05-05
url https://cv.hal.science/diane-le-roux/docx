--- v0 (2026-03-22)
+++ v1 (2026-05-05)
@@ -755,248 +755,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of the temperature and flow rate variation on an industrial high-temperature thermocline storage for recovering waste heat</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Esence</w:t>
+                <w:t xml:space="preserve">Geometry optimisation of an industrial thermocline Thermal Energy Storage combining exergy, Life Cycle Assessment and Life Cycle Cost Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Olivès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 55, pp.105656. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2022.105656⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 55, pp.105776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2022.105776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04492779v1</w:t>
+                <w:t xml:space="preserve">hal-04311700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry optimisation of an industrial thermocline Thermal Energy Storage combining exergy, Life Cycle Assessment and Life Cycle Cost Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Le Roux</w:t>
+                <w:t xml:space="preserve">Experimental and numerical investigation of the temperature and flow rate variation on an industrial high-temperature thermocline storage for recovering waste heat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Touzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Esence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Olivès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 55, pp.105776. </w:t>
+              <w:t xml:space="preserve">, 2022, 55, pp.105656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.est.2022.105776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2022.105656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311700v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermocline thermal energy storage optimisation combining exergy and life cycle assessment</w:t>
               </w:r>
@@ -1263,485 +1263,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of a combined solar system including a thermal battery based on phase change material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Study for Heat Exchanger Designs Using Phase Change Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Maftah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sochard Sabine</w:t>
+                <w:t xml:space="preserve">Zakaria Aketouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aketouane Zakaria</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hubert Tessa</w:t>
+                <w:t xml:space="preserve">José Lara Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROCEEDINGS OF ECOS 2023 - THE 36TH INTERNATIONAL CONFERENCE ON EFFICIENCY, COST, OPTIMIZATION, SIMULATION AND ENVIRONMENTAL IMPACT OF ENERGY SYSTEMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, LAS PALMAS DE GRAN CANARIA, Spain</w:t>
+              <w:t xml:space="preserve">International Renewable Energy Storage and Systems Conference (IRES 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Aachen (Aix la Chapelle), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04145088v1</w:t>
+                <w:t xml:space="preserve">hal-04629267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study for Heat Exchanger Designs Using Phase Change Material</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of a combined solar system including a thermal battery based on phase change material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sochard Sabine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria Aketouane</w:t>
+                <w:t xml:space="preserve">Aketouane Zakaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Lara Cruz</w:t>
+                <w:t xml:space="preserve">Hubert Tessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Renewable Energy Storage and Systems Conference (IRES 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Aachen (Aix la Chapelle), France</w:t>
+              <w:t xml:space="preserve">PROCEEDINGS OF ECOS 2023 - THE 36TH INTERNATIONAL CONFERENCE ON EFFICIENCY, COST, OPTIMIZATION, SIMULATION AND ENVIRONMENTAL IMPACT OF ENERGY SYSTEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, LAS PALMAS DE GRAN CANARIA, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629267v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation monocritère des performances exergétique, environnementale et économique d'un stockage thermique de type thermocline en fonction des taux de cut-off en charge et en décharge</w:t>
+                <w:t xml:space="preserve">Multi-criteria optimization of an industrial thermocline thermal energy storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Olivès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2022 - La Thermique au service de la Transition Énergétique.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Valenciennes, France. </w:t>
+              <w:t xml:space="preserve">Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Copenhagen, Denmark. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25855/SFT2022-021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11581/dtu.00000267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04493840v1</w:t>
+                <w:t xml:space="preserve">hal-04493830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria optimization of an industrial thermocline thermal energy storage</w:t>
+                <w:t xml:space="preserve">Optimisation monocritère des performances exergétique, environnementale et économique d'un stockage thermique de type thermocline en fonction des taux de cut-off en charge et en décharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Olivès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Copenhagen, Denmark. </w:t>
+              <w:t xml:space="preserve">SFT 2022 - La Thermique au service de la Transition Énergétique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Valenciennes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11581/dtu.00000267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25855/SFT2022-021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04493830v1</w:t>
+                <w:t xml:space="preserve">hal-04493840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulations technico-économiques comparatives du chauffage solaire de l'eau par des capteurs photovoltaïque et thermique</w:t>
               </w:r>
@@ -2392,51 +2392,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FF704FB6"/>
+    <w:nsid w:val="FF3344D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2623,51 +2623,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/diane-le-roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1219-5178" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/264878833" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441790v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Le Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Noel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fuentes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.119927" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04682696v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Serra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sochard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reneaume" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2024.121112" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751060v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Oliv&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neveu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2024.131548" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04787082v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2024.119108" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311480v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Roux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.137588" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492779v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Touzo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Esence" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.105656" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311700v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.105776" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03364905v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Lalau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rebouillat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2021.114787" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04627861v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Maftah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145088v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sochard Sabine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aketouane Zakaria" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Tessa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04629267v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Aketouane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lara Cruz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493840v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493830v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11581/dtu.00000267" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493863v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bourbonnais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rousse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04627906v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145092v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzouidja Ryad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sempey Alain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493859v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03813734v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022PERP0013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/diane-le-roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1219-5178" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/264878833" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441790v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Le Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Noel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fuentes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.119927" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04682696v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Serra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sochard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reneaume" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2024.121112" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751060v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Oliv&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neveu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2024.131548" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04787082v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2024.119108" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311480v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Roux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.137588" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311700v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.105776" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492779v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Touzo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Esence" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.105656" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03364905v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Lalau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rebouillat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2021.114787" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04627861v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Maftah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04629267v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Aketouane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lara Cruz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145088v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sochard Sabine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aketouane Zakaria" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Tessa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493830v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11581/dtu.00000267" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493863v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bourbonnais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rousse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04627906v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145092v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzouidja Ryad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sempey Alain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493859v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03813734v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022PERP0013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>