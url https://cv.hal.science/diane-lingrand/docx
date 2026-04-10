--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -3195,277 +3195,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NeuroLOG: A framework for the sharing and reuse of distributed tools and data in neuroimaging</w:t>
+                <w:t xml:space="preserve">A federated system for sharing and reuse of images and image processing tools in neuroimaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Dojat</w:t>
+                <w:t xml:space="preserve">Bernard Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Pélégrini-Issac</w:t>
+                <w:t xml:space="preserve">Farooq Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farooq Ahmad</w:t>
+                <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Barillot</w:t>
+                <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Batrancourt</w:t>
+                <w:t xml:space="preserve">Bacem Wali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organization for Human Brain Mapping (HBM'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">Computer Assisted Radiology and Surgery (CARS'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00813796v1</w:t>
+                <w:t xml:space="preserve">hal-00690921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A federated system for sharing and reuse of images and image processing tools in neuroimaging</w:t>
+                <w:t xml:space="preserve">NeuroLOG: A framework for the sharing and reuse of distributed tools and data in neuroimaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Gibaud</w:t>
+                <w:t xml:space="preserve">Michel Dojat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pélégrini-Issac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farooq Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farooq Ahmad</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacem Wali</w:t>
+                <w:t xml:space="preserve">Bénédicte Batrancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Assisted Radiology and Surgery (CARS'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Organization for Human Brain Mapping (HBM'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00690921v1</w:t>
+                <w:t xml:space="preserve">hal-00813796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jGASW: A Service-Oriented Framework Supporting High Throughput Computing and Non-functional Concerns</w:t>
               </w:r>
@@ -3555,103 +3555,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grid-wide neuroimaging data federation in the context of the NeuroLOG project.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farooq Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farooq Ahmad</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Batrancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HealthGrid'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Paris, France. pp.112-123, </w:t>
@@ -3995,122 +3995,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00459073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of latency on production grid over several weeks</w:t>
+                <w:t xml:space="preserve">Estimating the execution context for refining submission strategies on production grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICT4Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Manila, Philippines. pp.4</w:t>
+              <w:t xml:space="preserve">CCGrid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Lyon, France. pp.753 -- 758</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461615v1</w:t>
+                <w:t xml:space="preserve">hal-00461155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NeuroLOG: Neuroscience Application Workflows Execution on the EGEE Grid</w:t>
               </w:r>
@@ -4215,122 +4215,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the execution context for refining submission strategies on production grids</w:t>
+                <w:t xml:space="preserve">Estimation of latency on production grid over several weeks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCGrid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Lyon, France. pp.753 -- 758</w:t>
+              <w:t xml:space="preserve">ICT4Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Manila, Philippines. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461155v1</w:t>
+                <w:t xml:space="preserve">hal-00461615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Sclerosis Brain MRI Segmentation Workflow deployment on the EGEE Grid</w:t>
               </w:r>
@@ -4958,429 +4958,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition du contexte et méthodes de sélection</w:t>
+                <w:t xml:space="preserve">Authentication and autorisation prototype on the microgrid for medical data management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Lavirotte</w:t>
+                <w:t xml:space="preserve">Ludwig Seitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tigli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées Francophone: Mobilité et Ubiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Grenoble, France</w:t>
+              <w:t xml:space="preserve">HealthGrid (HG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Oxford, United Kingdom. pp.222-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00482032v1</w:t>
+                <w:t xml:space="preserve">hal-00691618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authentication and autorisation prototype on the microgrid for medical data management</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Définition du contexte et méthodes de sélection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+                <w:t xml:space="preserve">Stéphane Lavirotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Oriol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Diane Lingrand</w:t>
+                <w:t xml:space="preserve">Jean-Yves Tigli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HealthGrid (HG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Oxford, United Kingdom. pp.222-233</w:t>
+              <w:t xml:space="preserve">2èmes Journées Francophone: Mobilité et Ubiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691618v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levelset and B-spline deformable model techniques for image segmentation: a pragmatic comparative study</w:t>
+                <w:t xml:space="preserve">Selection using non symmetric context areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johan Montagnat</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lavirotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tigli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Scandinavian Conference on Image Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Context-Aware Mobile Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OnTheMove Federated Conferences; Springer, Oct 2005, Agia Napa, Cyprus</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00460711v1</w:t>
+                <w:t xml:space="preserve">hal-00482031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection using non symmetric context areas</w:t>
+                <w:t xml:space="preserve">Levelset and B-spline deformable model techniques for image segmentation: a pragmatic comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tigli</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Context-Aware Mobile Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th Scandinavian Conference on Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Joennsu, Finland. pp.25--34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11499145_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00482031v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward accurate segmentation of the LV myocardium and chamber for volumes estimation in gated SPECT sequences</w:t>
               </w:r>
@@ -7249,51 +7249,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865293v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian B&#252;rgi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Sun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit D&#233;rijard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70283" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896273v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Derijard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2024.102959" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323129v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetto Spampinato" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Palazzo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hughes Joalland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-015-2601-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677775v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Martyniak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colling" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-010-9151-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/941446CD997C797338A37286592CCAF00B4B97CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459261v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2009.07.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459130v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pennec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342008096067" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D22013931D5BF65D1BABFA3DC04A4617D6347C18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683989v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Frohner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jouvenot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kunszt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-007-9088-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KHD85JRR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459808v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emsellem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2008.02.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459258v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-8890(02)00202-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459253v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cviu.2002.0966" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000172v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaspard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131718v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corneli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385135v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Yang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2311.10517" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200321v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petiot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sabourault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA251431" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369695v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieu-Donn&#233; Fangnon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369693v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385182v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618770v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Romay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trubert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sassatelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173364v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Blanc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Paladini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Coviello" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dane Mitrev" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2019.8756622" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173388v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirone Samoun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fisichella" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Malleus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Precioso" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451546" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635028v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lopez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Revel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540342v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635013v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Gros" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330873v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Dusaucy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909132.2926078" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323204v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351384" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323227v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2661821.2661827" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813796v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Ahmad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Batrancourt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690921v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacem Wali" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677819v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rojas Balderrama" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2010.59" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00512799v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-583-9-112" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677824v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eScience.2010.11" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459077v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04633-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459073v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1551609.1551633" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461615v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461625v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Pernod" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souplet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461155v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459138v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461611v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694970v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia D. Olabarriaga" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461626v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459267v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2007.62" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683193v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482032v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavirotte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tigli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691618v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Seitz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Oriol" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460711v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11499145_4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482031v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691648v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charnoz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Koulibaly" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Darcourt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691656v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691688v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis D. Collins" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gotman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618880v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463907v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vuibert.fr/ouvrage-9782711748662-introduction-au-traitement-d-images.html" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459126v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461634v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie D&#233;ry-Pinna" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Meunier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mignerot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461623v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527169v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;rgi Kilian" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun R&#233;my" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnaud Elsa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouveyron Charles" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691832v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072587v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077112v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Keriven" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Papadopoulo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072989v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074013v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074004v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00459424v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865293v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian B&#252;rgi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Sun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit D&#233;rijard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70283" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896273v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Derijard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2024.102959" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323129v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetto Spampinato" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Palazzo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hughes Joalland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-015-2601-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677775v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Martyniak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colling" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-010-9151-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/941446CD997C797338A37286592CCAF00B4B97CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459261v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2009.07.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459130v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pennec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342008096067" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D22013931D5BF65D1BABFA3DC04A4617D6347C18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683989v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Frohner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jouvenot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kunszt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-007-9088-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KHD85JRR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459808v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emsellem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2008.02.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459258v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-8890(02)00202-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459253v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cviu.2002.0966" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000172v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaspard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131718v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corneli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385135v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Yang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2311.10517" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200321v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petiot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sabourault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA251431" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369695v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieu-Donn&#233; Fangnon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369693v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385182v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618770v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Romay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trubert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sassatelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173364v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Blanc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Paladini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Coviello" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dane Mitrev" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2019.8756622" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173388v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirone Samoun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fisichella" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Malleus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Precioso" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451546" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635028v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lopez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Revel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540342v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635013v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Gros" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330873v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Dusaucy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909132.2926078" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323204v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351384" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323227v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2661821.2661827" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690921v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Ahmad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacem Wali" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813796v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Batrancourt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677819v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rojas Balderrama" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2010.59" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00512799v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-583-9-112" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677824v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eScience.2010.11" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459077v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04633-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459073v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1551609.1551633" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461155v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461625v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Pernod" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souplet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461615v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459138v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461611v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694970v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia D. Olabarriaga" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461626v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459267v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2007.62" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683193v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691618v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Seitz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Oriol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482032v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavirotte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tigli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482031v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460711v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11499145_4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691648v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charnoz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Koulibaly" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Darcourt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691656v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691688v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis D. Collins" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gotman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618880v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463907v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vuibert.fr/ouvrage-9782711748662-introduction-au-traitement-d-images.html" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459126v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461634v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie D&#233;ry-Pinna" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Meunier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mignerot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461623v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527169v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;rgi Kilian" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun R&#233;my" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnaud Elsa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouveyron Charles" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691832v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072587v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077112v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Keriven" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Papadopoulo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072989v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074013v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074004v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00459424v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>