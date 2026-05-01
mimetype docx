--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -735,575 +735,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00459261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible and efficient workflow deployement of data-intensive applications on grids with MOTEUR</w:t>
+                <w:t xml:space="preserve">A Service-Oriented Architecture enabling dynamic services grouping for optimizing distributed workflows execution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Emsellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 22 (3), pp.347-360. </w:t>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (7), pp.720--730. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1094342008096067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2008.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00459130v1</w:t>
+                <w:t xml:space="preserve">hal-00459808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Secure Grid Medical Data Manager Interfaced to the gLite Middleware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akos Frohner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akos Frohner</w:t>
+                <w:t xml:space="preserve">Daniel Jouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Jouvenot</w:t>
+                <w:t xml:space="preserve">Christophe Pera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kunszt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Grid Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 6 (1), pp.45-59. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10723-007-9088-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10723-007-9088-2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Service-Oriented Architecture enabling dynamic services grouping for optimizing distributed workflows execution</w:t>
+                <w:t xml:space="preserve">Flexible and efficient workflow deployement of data-intensive applications on grids with MOTEUR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (3), pp.347-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1094342008096067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.future.2008.02.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00459808v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal parameterization of Fundamental Matrices using motion and camera properties</w:t>
+                <w:t xml:space="preserve">An Exhaustive Study of Particular Cases Leading to Robust and Accurate Motion Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 39 (3-4), pp.169--179. </w:t>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 85 (3), pp.159--188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0921-8890(02)00202-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1006/cviu.2002.0966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00459258v1</w:t>
+                <w:t xml:space="preserve">hal-00459253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Exhaustive Study of Particular Cases Leading to Robust and Accurate Motion Estimation</w:t>
+                <w:t xml:space="preserve">Minimal parameterization of Fundamental Matrices using motion and camera properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 85 (3), pp.159--188. </w:t>
+              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 39 (3-4), pp.169--179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/cviu.2002.0966⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0921-8890(02)00202-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00459253v1</w:t>
+                <w:t xml:space="preserve">hal-00459258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing a multi-model estimation method</w:t>
               </w:r>
@@ -1376,51 +1376,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1911,671 +1911,671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARTIFICIAL INTELLIGENCE FOR IDENTIFICATION OF WOOD AND CHARCOAL IN ARCHAEOLOGICAL AND PALAEOLOGICAL PERSPECTIVES</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Corneli</w:t>
+                <w:t xml:space="preserve">Exploring the Road Graph in Trajectory Forecasting for Autonomous Driving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAC-10 : 10th World Archaeological Congress, Of People &amp; Trees: New Directions in Anthracology and the Archaeological History of Human-woodlands Interactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCV 2023 - 2023 IEEE/CVF International Conference on Computer Vision Workshops - 1st Workshop on Scene Graphs and Graph Representation Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France. pp.71-80, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCVW60793.2023.00014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369693v1</w:t>
+                <w:t xml:space="preserve">hal-04385182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Road Graph in Trajectory Forecasting for Autonomous Driving</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Sun</w:t>
+                <w:t xml:space="preserve">Interaction guidée par machine learning pour la composition musicale gestuelle d'objets sonores non-conventionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Romay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCV 2023 - 2023 IEEE/CVF International Conference on Computer Vision Workshops - 1st Workshop on Scene Graphs and Graph Representation Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Drôles d'objets : un nouvel art de faire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCVW60793.2023.00014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04385182v1</w:t>
+                <w:t xml:space="preserve">hal-03618770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction guidée par machine learning pour la composition musicale gestuelle d'objets sonores non-conventionnels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Trubert</w:t>
+                <w:t xml:space="preserve">Analysis of temporal alignment for Video Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Paladini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Coviello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dane Mitrev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drôles d'objets : un nouvel art de faire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th IEEE International Conference on Automatic Face &amp; Gesture Recognition (FG 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FG.2019.8756622⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03618770v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of temporal alignment for Video Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katy Blanc</w:t>
+                <w:t xml:space="preserve">An Interactive Content-Based 3D Shape Retrieval System for on-Site Cultural Heritage Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirone Samoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fisichella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Malleus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE International Conference on Automatic Face &amp; Gesture Recognition (FG 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIP 2018 25th IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Athens, France. pp.1043-1047, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FG.2019.8756622⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05173364v1</w:t>
+                <w:t xml:space="preserve">hal-05173388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Interactive Content-Based 3D Shape Retrieval System for on-Site Cultural Heritage Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">KPPF: Keypoint-based Point-Pair-Feature for scalable automatic global registration of large RGB-D scans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Malleus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lirone Samoun</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Fisichella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2018 25th IEEE International Conference on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Multiview Relationships in 3D Data (MVR3D, ICCV workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Venice, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2018.8451546⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05173388v1</w:t>
+                <w:t xml:space="preserve">hal-01635013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling noisy labels in gaze-based CBIR system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2590,87 +2590,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Antwerpen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SINGLETS: Multi-Resolution Motion Singularities for Soccer Video Abstraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2685,3020 +2685,2895 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop CVsports (in conjunction with CVPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Honolulu (Hawaii), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01540342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KPPF: Keypoint-based Point-Pair-Feature for scalable automatic global registration of large RGB-D scans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Fisichella</w:t>
+                <w:t xml:space="preserve">Catching Relevance in One Glimpse: Food or Not Food?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Gros</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valériane Dusaucy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Multiview Relationships in 3D Data (MVR3D, ICCV workshop)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Advances in Visual Interfaces (AVI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bari, Italy. pp.324-325, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2909132.2926078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635013v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catching Relevance in One Glimpse: Food or Not Food?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">One gaze is worth ten thousand (key-)words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Advances in Visual Interfaces (AVI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> IEEE International Conference on Image Processing (ICIP), 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Québec, Canada. pp.3150--3154 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2015.7351384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2909132.2926078⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01330873v1</w:t>
+                <w:t xml:space="preserve">hal-01323204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One gaze is worth ten thousand (key-)words</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Revel</w:t>
+                <w:t xml:space="preserve">Fish Species Recognition from Video using SVM Classifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> IEEE International Conference on Image Processing (ICIP), 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Workshop on Multimedia Analysis for Ecological Data in conjunction with ACM Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Orlando, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2661821.2661827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2015.7351384⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01323204v1</w:t>
+                <w:t xml:space="preserve">hal-01323227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish Species Recognition from Video using SVM Classifier</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A federated system for sharing and reuse of images and image processing tools in neuroimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farooq Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bacem Wali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Workshop on Multimedia Analysis for Ecological Data in conjunction with ACM Multimedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Assisted Radiology and Surgery (CARS'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2661821.2661827⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01323227v1</w:t>
+                <w:t xml:space="preserve">hal-00690921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A federated system for sharing and reuse of images and image processing tools in neuroimaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NeuroLOG: A framework for the sharing and reuse of distributed tools and data in neuroimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dojat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pélégrini-Issac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Gibaud</w:t>
+                <w:t xml:space="preserve">Farooq Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farooq Ahmad</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bacem Wali</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Batrancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Assisted Radiology and Surgery (CARS'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Organization for Human Brain Mapping (HBM'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00690921v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NeuroLOG: A framework for the sharing and reuse of distributed tools and data in neuroimaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient resubmission strategies to design robust grid production environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organization for Human Brain Mapping (HBM'11)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE e-Science (e-Science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Brisbane, Australia. pp.198-205, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/eScience.2010.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00813796v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jGASW: A Service-Oriented Framework Supporting High Throughput Computing and Non-functional Concerns</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grid-wide neuroimaging data federation in the context of the NeuroLOG project.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farooq Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Batrancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Web Services (ICWS'10)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICWS.2010.59⟩</w:t>
+              <w:t xml:space="preserve">HealthGrid'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France. pp.112-123, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-60750-583-9-112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677819v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00512799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grid-wide neuroimaging data federation in the context of the NeuroLOG project.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">jGASW: A Service-Oriented Framework Supporting High Throughput Computing and Non-functional Concerns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Rojas Balderrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HealthGrid'10</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/978-1-60750-583-9-112⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Web Services (ICWS'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Miami, United States. pp.691-694, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICWS.2010.59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00512799v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient resubmission strategies to design robust grid production environments</w:t>
+                <w:t xml:space="preserve">Analyzing the EGEE production grid workload: application to jobs submission optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janusz Martyniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Colling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE e-Science (e-Science)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th Workshop on Job Scheduling Strategies for Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Roma, Italy. pp.37--58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04633-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/eScience.2010.11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00677824v1</w:t>
+                <w:t xml:space="preserve">hal-00459077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the EGEE production grid workload: application to jobs submission optimization</w:t>
+                <w:t xml:space="preserve">Modeling user submission strategies on production grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Colling</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Workshop on Job Scheduling Strategies for Parallel Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on High Performance Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Munchen, Germany. pp.121-130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1551609.1551633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-04633-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00459077v1</w:t>
+                <w:t xml:space="preserve">hal-00459073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling user submission strategies on production grids</w:t>
+                <w:t xml:space="preserve">Estimation of latency on production grid over several weeks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on High Performance Distributed Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICT4Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Manila, Philippines. pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1551609.1551633⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00459073v1</w:t>
+                <w:t xml:space="preserve">hal-00461615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the execution context for refining submission strategies on production grids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NeuroLOG: Neuroscience Application Workflows Execution on the EGEE Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Rojas Balderrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Pernod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Souplet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCGrid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Lyon, France. pp.753 -- 758</w:t>
+              <w:t xml:space="preserve">EGEE conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461155v1</w:t>
+                <w:t xml:space="preserve">hal-00461625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NeuroLOG: Neuroscience Application Workflows Execution on the EGEE Grid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating the execution context for refining submission strategies on production grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGEE conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">CCGrid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Lyon, France. pp.753 -- 758</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461625v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of latency on production grid over several weeks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple Sclerosis Brain MRI Segmentation Workflow deployment on the EGEE Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Pernod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Souplet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Rojas Balderrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tristan Glatard</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICT4Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Manila, Philippines. pp.4</w:t>
+              <w:t xml:space="preserve">MICCAI-Grid Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, New York, United States. pp.55--64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461615v1</w:t>
+                <w:t xml:space="preserve">hal-00459138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Sclerosis Brain MRI Segmentation Workflow deployment on the EGEE Grid</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">NeuroLOG: a community-driven middleware design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Rojas Balderrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI-Grid Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, New York, United States. pp.55--64</w:t>
+              <w:t xml:space="preserve">HealthGrid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Chicago, United States. pp.49--58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00459138v1</w:t>
+                <w:t xml:space="preserve">hal-00461611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NeuroLOG: a community-driven middleware design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MICCAI-Grid Workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia D. Olabarriaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HealthGrid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Chicago, United States. pp.49--58</w:t>
+              <w:t xml:space="preserve">MICCAI 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461611v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICCAI-Grid Workshop</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taking into account the execution context to optimize medical image databases indexation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, New-York, United States</w:t>
+              <w:t xml:space="preserve">Second Singaporean-French Biomedical Imaging Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694970v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into account the execution context to optimize medical image databases indexation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the execution context on Grid job performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Singaporean-French Biomedical Imaging Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Context-Awareness and Mobility in Grid Computing (WCAMG'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Rio de Janeiro, Brazil. pp.713--718, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGRID.2007.62⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461626v1</w:t>
+                <w:t xml:space="preserve">hal-00459267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the execution context on Grid job performances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data composition patterns in service-based workflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Context-Awareness and Mobility in Grid Computing (WCAMG'07)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Workflows in Support of Large-Scale Science (WORKS'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Paris, France. pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCGRID.2007.62⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00459267v1</w:t>
+                <w:t xml:space="preserve">hal-00683193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data composition patterns in service-based workflows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tristan Glatard</w:t>
+                <w:t xml:space="preserve">Définition du contexte et méthodes de sélection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lavirotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tigli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Workflows in Support of Large-Scale Science (WORKS'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Paris, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">2èmes Journées Francophone: Mobilité et Ubiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683193v1</w:t>
+                <w:t xml:space="preserve">hal-00482032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authentication and autorisation prototype on the microgrid for medical data management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwig Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HealthGrid (HG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Oxford, United Kingdom. pp.222-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition du contexte et méthodes de sélection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Levelset and B-spline deformable model techniques for image segmentation: a pragmatic comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tigli</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées Francophone: Mobilité et Ubiquité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th Scandinavian Conference on Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Joennsu, Finland. pp.25--34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11499145_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00482032v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection using non symmetric context areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lavirotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tigli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Context-Aware Mobile Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OnTheMove Federated Conferences; Springer, Oct 2005, Agia Napa, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levelset and B-spline deformable model techniques for image segmentation: a pragmatic comparative study</w:t>
+                <w:t xml:space="preserve">Toward accurate segmentation of the LV myocardium and chamber for volumes estimation in gated SPECT sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Charnoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Koulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Darcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Scandinavian Conference on Image Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Computer Vision (ECCV'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Prague, Czech Republic. pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11499145_4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00460711v1</w:t>
+                <w:t xml:space="preserve">hal-00691648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward accurate segmentation of the LV myocardium and chamber for volumes estimation in gated SPECT sequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A levelset based method for segmenting the heart in 3D+T gated SPECT images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Charnoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Darcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computer Vision (ECCV'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Prague, Czech Republic. pp.1-10</w:t>
+              <w:t xml:space="preserve">International Workshop on Functional Imaging and Modeling of the Heart (FIMH'03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Lyon, France. pp.50-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691648v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A levelset based method for segmenting the heart in 3D+T gated SPECT images</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compensating Small Head Displacements for an accurate fMRI Registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...44 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Johan Montagnat</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis D. Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gotman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Conference on Image Analysis (SCIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Bergen, Norway. pp.10-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5708,137 +5583,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction guidée par machine learning pour la composition musicale gestuelle d'objets sonores non-conventionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Romay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romina Romay</w:t>
+                <w:t xml:space="preserve">Jean-François Trubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sassatelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drôles d'objets : un nouvel art de faire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5848,100 +5723,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au Traitement d'Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vuibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Théories, algorithmes, applications, ISBN-13: 978-2711748662</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00463907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5951,51 +5826,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deriving grid workload models from user submission strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6017,187 +5892,187 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00459126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commandes gestuelles et interactions 3D: une étude centrée utilisateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Diane Lingrand</w:t>
+                <w:t xml:space="preserve">Sébastien Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Meunier</w:t>
+                <w:t xml:space="preserve">Elodie Mignerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Mignerot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Renevier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the execution context for refining submission strategies on production grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6219,51 +6094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6273,147 +6148,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Computer Vision for Efficient and Scalable Biodiversity Monitoring in Marine Ecosystems: A Multi-Year Study on 3 Ecologically Important Fishes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bürgi Kilian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bürgi Kilian</w:t>
+                <w:t xml:space="preserve">Sun Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sun Rémy</w:t>
+                <w:t xml:space="preserve">Bonnaud Elsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonnaud Elsa</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bouveyron Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6423,165 +6298,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOTEUR: a data-intensive service-based workflow manager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Pennec</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Emsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing a Variant of the Kanatani's Estimation Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Viéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6607,257 +6482,257 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Gaspard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4050, INRIA. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Inverse EEG and MEG Problems : The Adjoint State Approach I: The Continuous Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faugeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Faugeras</w:t>
+                <w:t xml:space="preserve">François Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Clément</w:t>
+                <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Deriche</w:t>
+                <w:t xml:space="preserve">Renaud Keriven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Keriven</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Théodore Papadopoulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-3673, INRIA. 1999, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00077112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximations de la projection perspective : modèle combiné et étude des singularités homographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-3682, INRIA. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Singular Displacements for Uncalibrated Monocular Visual Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Viéville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6866,73 +6741,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-2678, INRIA. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00074013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Foveal 3D Sensing Using Affine Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6941,51 +6816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Viéville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-2687, INRIA. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00074004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6995,114 +6870,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse adaptative du mouvement dans des séquences monoculaires non calibrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. University of Nice - Sophia Antipolis, France, 1999. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00459424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId185"/>
+      <w:footerReference w:type="default" r:id="rId184"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7249,51 +7124,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865293v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian B&#252;rgi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Sun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit D&#233;rijard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70283" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896273v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Derijard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2024.102959" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323129v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetto Spampinato" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Palazzo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hughes Joalland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-015-2601-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677775v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Martyniak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colling" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-010-9151-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/941446CD997C797338A37286592CCAF00B4B97CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459261v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2009.07.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459130v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pennec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342008096067" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D22013931D5BF65D1BABFA3DC04A4617D6347C18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683989v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Frohner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jouvenot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kunszt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-007-9088-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KHD85JRR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459808v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emsellem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2008.02.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459258v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-8890(02)00202-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459253v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cviu.2002.0966" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000172v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaspard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131718v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corneli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385135v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Yang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2311.10517" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200321v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petiot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sabourault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA251431" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369695v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieu-Donn&#233; Fangnon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369693v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385182v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618770v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Romay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trubert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sassatelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173364v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Blanc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Paladini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Coviello" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dane Mitrev" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2019.8756622" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173388v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirone Samoun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fisichella" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Malleus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Precioso" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451546" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635028v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lopez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Revel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540342v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635013v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Gros" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330873v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Dusaucy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909132.2926078" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323204v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351384" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323227v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2661821.2661827" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690921v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Ahmad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacem Wali" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813796v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Batrancourt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677819v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rojas Balderrama" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2010.59" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00512799v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-583-9-112" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677824v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eScience.2010.11" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459077v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04633-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459073v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1551609.1551633" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461155v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461625v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Pernod" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souplet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461615v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459138v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461611v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694970v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia D. Olabarriaga" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461626v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459267v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2007.62" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683193v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691618v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Seitz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Oriol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482032v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavirotte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tigli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482031v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460711v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11499145_4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691648v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charnoz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Koulibaly" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Darcourt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691656v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691688v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis D. Collins" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gotman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618880v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463907v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vuibert.fr/ouvrage-9782711748662-introduction-au-traitement-d-images.html" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459126v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461634v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie D&#233;ry-Pinna" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Meunier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mignerot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461623v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527169v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;rgi Kilian" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun R&#233;my" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnaud Elsa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouveyron Charles" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691832v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072587v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077112v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Keriven" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Papadopoulo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072989v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074013v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074004v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00459424v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865293v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian B&#252;rgi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Sun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit D&#233;rijard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70283" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896273v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Derijard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2024.102959" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323129v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetto Spampinato" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Palazzo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hughes Joalland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-015-2601-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677775v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Martyniak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colling" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-010-9151-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/941446CD997C797338A37286592CCAF00B4B97CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459261v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2009.07.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459808v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emsellem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2008.02.011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683989v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Frohner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jouvenot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kunszt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-007-9088-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KHD85JRR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459130v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pennec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342008096067" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D22013931D5BF65D1BABFA3DC04A4617D6347C18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459253v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cviu.2002.0966" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459258v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-8890(02)00202-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000172v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaspard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131718v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corneli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385135v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Yang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2311.10517" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200321v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petiot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sabourault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA251431" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369695v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieu-Donn&#233; Fangnon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385182v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618770v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Romay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trubert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sassatelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173364v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Blanc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Paladini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Coviello" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dane Mitrev" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2019.8756622" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173388v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirone Samoun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fisichella" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Malleus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Precioso" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451546" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635013v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Gros" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635028v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lopez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Revel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540342v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330873v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Dusaucy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909132.2926078" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323204v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351384" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323227v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2661821.2661827" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690921v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Ahmad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacem Wali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813796v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Batrancourt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677824v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eScience.2010.11" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00512799v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-583-9-112" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677819v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rojas Balderrama" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2010.59" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459077v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04633-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459073v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1551609.1551633" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461615v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461625v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Pernod" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souplet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461155v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459138v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461611v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694970v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia D. Olabarriaga" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461626v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459267v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2007.62" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683193v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482032v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavirotte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tigli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691618v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Seitz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Oriol" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460711v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11499145_4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482031v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691648v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charnoz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Koulibaly" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Darcourt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691656v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691688v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis D. Collins" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gotman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618880v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463907v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vuibert.fr/ouvrage-9782711748662-introduction-au-traitement-d-images.html" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459126v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461634v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie D&#233;ry-Pinna" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Meunier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mignerot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461623v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527169v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;rgi Kilian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun R&#233;my" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnaud Elsa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouveyron Charles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691832v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072587v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077112v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Keriven" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Papadopoulo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072989v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074013v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074004v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00459424v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>