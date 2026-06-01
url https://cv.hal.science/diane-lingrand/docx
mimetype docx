--- v2 (2026-05-01)
+++ v3 (2026-06-01)
@@ -735,575 +735,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00459261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Service-Oriented Architecture enabling dynamic services grouping for optimizing distributed workflows execution</w:t>
+                <w:t xml:space="preserve">Flexible and efficient workflow deployement of data-intensive applications on grids with MOTEUR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Emsellem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Diane Lingrand</w:t>
+                <w:t xml:space="preserve">Xavier Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 24 (7), pp.720--730. </w:t>
+              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (3), pp.347-360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.future.2008.02.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1094342008096067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00459808v1</w:t>
+                <w:t xml:space="preserve">hal-00459130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Secure Grid Medical Data Manager Interfaced to the gLite Middleware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akos Frohner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kunszt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Grid Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 6 (1), pp.45-59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10723-007-9088-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible and efficient workflow deployement of data-intensive applications on grids with MOTEUR</w:t>
+                <w:t xml:space="preserve">A Service-Oriented Architecture enabling dynamic services grouping for optimizing distributed workflows execution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Emsellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1094342008096067⟩</w:t>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (7), pp.720--730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2008.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00459130v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Exhaustive Study of Particular Cases Leading to Robust and Accurate Motion Estimation</w:t>
+                <w:t xml:space="preserve">Minimal parameterization of Fundamental Matrices using motion and camera properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 85 (3), pp.159--188. </w:t>
+              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 39 (3-4), pp.169--179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/cviu.2002.0966⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0921-8890(02)00202-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00459253v1</w:t>
+                <w:t xml:space="preserve">hal-00459258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal parameterization of Fundamental Matrices using motion and camera properties</w:t>
+                <w:t xml:space="preserve">An Exhaustive Study of Particular Cases Leading to Robust and Accurate Motion Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 39 (3-4), pp.169--179. </w:t>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 85 (3), pp.159--188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0921-8890(02)00202-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1006/cviu.2002.0966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00459258v1</w:t>
+                <w:t xml:space="preserve">hal-00459253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing a multi-model estimation method</w:t>
               </w:r>
@@ -1410,269 +1410,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial intelligence for identification of wood and charcoal in archaeological and palaeological perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mind the map! Accounting for existing maps when estimating online HDMaps from sensors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Théry-Parisot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marco Corneli</w:t>
+                <w:t xml:space="preserve">Li Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Of People &amp; Trees: New Directions in Anthracology and the Archaeological History of Human-woodlands Interactions. 10th World Archaeological Congress Darwin, Australia.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Winter conference on Applications of Computer Vision - WACV 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Tucson (USA), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2311.10517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131718v1</w:t>
+                <w:t xml:space="preserve">hal-04385135v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mind the map! Accounting for existing maps when estimating online HDMaps from sensors.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Sun</w:t>
+                <w:t xml:space="preserve">Artificial intelligence for identification of wood and charcoal in archaeological and palaeological perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Théry-Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Corneli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Yang</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephanie Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margareta Tengberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Winter conference on Applications of Computer Vision - WACV 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Of People &amp; Trees: New Directions in Anthracology and the Archaeological History of Human-woodlands Interactions. 10th World Archaeological Congress Darwin, Australia.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Darwin, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385135v2</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CleverFish: An AI-driven Platform to Monitor and Explore Marine Ecological Resources</w:t>
               </w:r>
@@ -1792,77 +1792,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de méthodes de Machine Learning pour l’identification d’images de charbons de bois archéologiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Théry-Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Thiébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Corneli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2387,195 +2387,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KPPF: Keypoint-based Point-Pair-Feature for scalable automatic global registration of large RGB-D scans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Fisichella</w:t>
+                <w:t xml:space="preserve">SINGLETS: Multi-Resolution Motion Singularities for Soccer Video Abstraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Multiview Relationships in 3D Data (MVR3D, ICCV workshop)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Venice, Italy</w:t>
+              <w:t xml:space="preserve">Workshop CVsports (in conjunction with CVPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Honolulu (Hawaii), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635013v1</w:t>
+                <w:t xml:space="preserve">hal-01540342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling noisy labels in gaze-based CBIR system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2590,195 +2560,225 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Antwerpen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SINGLETS: Multi-Resolution Motion Singularities for Soccer Video Abstraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katy Blanc</w:t>
+                <w:t xml:space="preserve">KPPF: Keypoint-based Point-Pair-Feature for scalable automatic global registration of large RGB-D scans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Malleus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fisichella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop CVsports (in conjunction with CVPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Honolulu (Hawaii), United States</w:t>
+              <w:t xml:space="preserve">Workshop on Multiview Relationships in 3D Data (MVR3D, ICCV workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540342v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catching Relevance in One Glimpse: Food or Not Food?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2855,64 +2855,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One gaze is worth ten thousand (key-)words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3320,356 +3320,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00813796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient resubmission strategies to design robust grid production environments</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grid-wide neuroimaging data federation in the context of the NeuroLOG project.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farooq Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Batrancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE e-Science (e-Science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/eScience.2010.11⟩</w:t>
+              <w:t xml:space="preserve">HealthGrid'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France. pp.112-123, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-60750-583-9-112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677824v1</w:t>
+                <w:t xml:space="preserve">inserm-00512799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grid-wide neuroimaging data federation in the context of the NeuroLOG project.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">jGASW: A Service-Oriented Framework Supporting High Throughput Computing and Non-functional Concerns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Rojas Balderrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HealthGrid'10</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/978-1-60750-583-9-112⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Web Services (ICWS'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Miami, United States. pp.691-694, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICWS.2010.59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00512799v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jGASW: A Service-Oriented Framework Supporting High Throughput Computing and Non-functional Concerns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Javier Rojas Balderrama</w:t>
+                <w:t xml:space="preserve">Efficient resubmission strategies to design robust grid production environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Web Services (ICWS'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Miami, United States. pp.691-694, </w:t>
+              <w:t xml:space="preserve">IEEE e-Science (e-Science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Brisbane, Australia. pp.198-205, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICWS.2010.59⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/eScience.2010.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677819v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing the EGEE production grid workload: application to jobs submission optimization</w:t>
               </w:r>
@@ -3971,51 +3971,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NeuroLOG: Neuroscience Application Workflows Execution on the EGEE Grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Rojas Balderrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4023,51 +4023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Souplet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGEE conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Istanbul, Turkey</w:t>
@@ -4217,77 +4217,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Souplet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Rojas Balderrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI-Grid Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, New York, United States. pp.55--64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4325,77 +4325,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NeuroLOG: a community-driven middleware design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Rojas Balderrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4526,239 +4526,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00694970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into account the execution context to optimize medical image databases indexation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the execution context on Grid job performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Glatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Singaporean-French Biomedical Imaging Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Context-Awareness and Mobility in Grid Computing (WCAMG'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Rio de Janeiro, Brazil. pp.713--718, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGRID.2007.62⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461626v1</w:t>
+                <w:t xml:space="preserve">hal-00459267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the execution context on Grid job performances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taking into account the execution context to optimize medical image databases indexation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Context-Awareness and Mobility in Grid Computing (WCAMG'07)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Second Singaporean-French Biomedical Imaging Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCGRID.2007.62⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00459267v1</w:t>
+                <w:t xml:space="preserve">hal-00461626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data composition patterns in service-based workflows</w:t>
               </w:r>
@@ -4833,243 +4833,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition du contexte et méthodes de sélection</w:t>
+                <w:t xml:space="preserve">Authentication and autorisation prototype on the microgrid for medical data management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Lavirotte</w:t>
+                <w:t xml:space="preserve">Ludwig Seitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Montagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tigli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées Francophone: Mobilité et Ubiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Grenoble, France</w:t>
+              <w:t xml:space="preserve">HealthGrid (HG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Oxford, United Kingdom. pp.222-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00482032v1</w:t>
+                <w:t xml:space="preserve">hal-00691618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authentication and autorisation prototype on the microgrid for medical data management</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Définition du contexte et méthodes de sélection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+                <w:t xml:space="preserve">Stéphane Lavirotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Oriol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Diane Lingrand</w:t>
+                <w:t xml:space="preserve">Jean-Yves Tigli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HealthGrid (HG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Oxford, United Kingdom. pp.222-233</w:t>
+              <w:t xml:space="preserve">2èmes Journées Francophone: Mobilité et Ubiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691618v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levelset and B-spline deformable model techniques for image segmentation: a pragmatic comparative study</w:t>
               </w:r>
@@ -5159,64 +5159,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection using non symmetric context areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lavirotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tigli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Context-Aware Mobile Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OnTheMove Federated Conferences; Springer, Oct 2005, Agia Napa, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6338,64 +6338,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Glatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Montagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Emsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Lingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6512,211 +6512,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Inverse EEG and MEG Problems : The Adjoint State Approach I: The Continuous Case</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-3673, INRIA. 1999, pp.28</w:t>
+                <w:t xml:space="preserve">Approximations de la projection perspective : modèle combiné et étude des singularités homographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Lingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-3682, INRIA. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00077112v1</w:t>
+                <w:t xml:space="preserve">inria-00072989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximations de la projection perspective : modèle combiné et étude des singularités homographiques</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">RR-3682, INRIA. 1999</w:t>
+                <w:t xml:space="preserve">The Inverse EEG and MEG Problems : The Adjoint State Approach I: The Continuous Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faugeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Deriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Keriven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Papadopoulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3673, INRIA. 1999, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">inria-00072989v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00077112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Singular Displacements for Uncalibrated Monocular Visual Systems</w:t>
               </w:r>
@@ -7124,51 +7124,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865293v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian B&#252;rgi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Sun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit D&#233;rijard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70283" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896273v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Derijard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2024.102959" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323129v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetto Spampinato" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Palazzo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hughes Joalland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-015-2601-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677775v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Martyniak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colling" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-010-9151-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/941446CD997C797338A37286592CCAF00B4B97CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459261v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2009.07.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459808v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emsellem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2008.02.011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683989v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Frohner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jouvenot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kunszt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-007-9088-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KHD85JRR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459130v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pennec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342008096067" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D22013931D5BF65D1BABFA3DC04A4617D6347C18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459253v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cviu.2002.0966" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459258v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-8890(02)00202-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000172v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaspard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131718v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corneli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385135v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Yang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2311.10517" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200321v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petiot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sabourault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA251431" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369695v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieu-Donn&#233; Fangnon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385182v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618770v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Romay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trubert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sassatelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173364v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Blanc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Paladini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Coviello" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dane Mitrev" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2019.8756622" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173388v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirone Samoun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fisichella" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Malleus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Precioso" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451546" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635013v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Gros" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635028v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lopez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Revel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540342v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330873v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Dusaucy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909132.2926078" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323204v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351384" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323227v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2661821.2661827" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690921v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Ahmad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacem Wali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813796v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Batrancourt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677824v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eScience.2010.11" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00512799v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-583-9-112" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677819v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rojas Balderrama" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2010.59" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459077v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04633-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459073v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1551609.1551633" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461615v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461625v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Pernod" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souplet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461155v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459138v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461611v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694970v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia D. Olabarriaga" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461626v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459267v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2007.62" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683193v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482032v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavirotte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tigli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691618v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Seitz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Oriol" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460711v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11499145_4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482031v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691648v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charnoz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Koulibaly" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Darcourt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691656v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691688v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis D. Collins" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gotman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618880v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463907v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vuibert.fr/ouvrage-9782711748662-introduction-au-traitement-d-images.html" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459126v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461634v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie D&#233;ry-Pinna" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Meunier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mignerot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461623v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527169v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;rgi Kilian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun R&#233;my" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnaud Elsa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouveyron Charles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691832v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072587v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077112v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Keriven" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Papadopoulo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072989v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074013v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074004v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00459424v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865293v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian B&#252;rgi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Sun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Lingrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit D&#233;rijard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70283" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896273v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Derijard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2024.102959" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323129v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetto Spampinato" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Palazzo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hughes Joalland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-015-2601-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677775v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Martyniak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colling" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-010-9151-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/941446CD997C797338A37286592CCAF00B4B97CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459261v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2009.07.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459130v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pennec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342008096067" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D22013931D5BF65D1BABFA3DC04A4617D6347C18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683989v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Frohner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jouvenot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kunszt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-007-9088-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KHD85JRR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459808v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emsellem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2008.02.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459258v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-8890(02)00202-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459253v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/cviu.2002.0966" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000172v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vi&#233;ville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaspard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385135v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Yang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2311.10517" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131718v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corneli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200321v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Petiot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sabourault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA251431" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369695v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieu-Donn&#233; Fangnon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385182v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618770v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Romay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trubert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sassatelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173364v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Blanc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Paladini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Coviello" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dane Mitrev" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2019.8756622" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173388v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirone Samoun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fisichella" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Malleus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Precioso" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451546" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540342v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635028v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lopez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Revel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635013v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Gros" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330873v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Dusaucy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909132.2926078" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323204v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351384" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323227v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2661821.2661827" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690921v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Ahmad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacem Wali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813796v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;l&#233;grini-Issac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Batrancourt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00512799v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-583-9-112" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677819v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rojas Balderrama" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2010.59" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677824v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eScience.2010.11" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459077v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04633-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459073v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1551609.1551633" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461615v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461625v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Pernod" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souplet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461155v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459138v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461611v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00694970v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia D. Olabarriaga" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459267v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2007.62" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461626v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683193v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691618v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Seitz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Oriol" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482032v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavirotte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tigli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460711v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11499145_4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482031v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691648v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charnoz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Koulibaly" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Darcourt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691656v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691688v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis D. Collins" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gotman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618880v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463907v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vuibert.fr/ouvrage-9782711748662-introduction-au-traitement-d-images.html" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459126v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461634v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie D&#233;ry-Pinna" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Meunier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mignerot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461623v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527169v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;rgi Kilian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun R&#233;my" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnaud Elsa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouveyron Charles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691832v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072587v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072989v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077112v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Keriven" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Papadopoulo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074013v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074004v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00459424v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>