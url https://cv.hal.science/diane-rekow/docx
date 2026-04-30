--- v1 (2026-03-26)
+++ v2 (2026-04-30)
@@ -997,278 +997,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A neural marker of rapid discrimination of facial expression in 3.5- and 7-month-old infants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smell what you hardly see: Odors assist visual categorization in the human brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Rekow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Poncet</w:t>
+                <w:t xml:space="preserve">Jean-Yves Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Leleu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2022.901013⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 255, pp.119181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03806253v1</w:t>
+                <w:t xml:space="preserve">hal-03744651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smell what you hardly see: Odors assist visual categorization in the human brain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A neural marker of rapid discrimination of facial expression in 3.5- and 7-month-old infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rekow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Baudouin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Milena Dzhelyova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 255, pp.119181. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, pp.901013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2022.901013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744651v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid neural categorization of facelike objects predicts the perceptual awareness of a face (face pareidolia)</w:t>
               </w:r>
@@ -1378,364 +1378,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03542375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odor-evoked hedonic contexts influence the discrimination of facial expressions in the human brain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Odor-driven face-like categorization in the human infant brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Rekow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 158, pp.108005. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (21), pp.e2014979118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biopsycho.2020.108005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2014979118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03077913v2</w:t>
+                <w:t xml:space="preserve">hal-03230756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odor-driven face-like categorization in the human infant brain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Odor-evoked hedonic contexts influence the discrimination of facial expressions in the human brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rekow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 118 (21), pp.e2014979118. </w:t>
+              <w:t xml:space="preserve">Biological Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 158, pp.108005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2014979118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsycho.2020.108005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230756v1</w:t>
+                <w:t xml:space="preserve">hal-03077913v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise for conspecific face individuation in the human brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rekow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Baudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1808,51 +1808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rekow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1942,64 +1942,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rekow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rossion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2238,51 +2238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rekow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, 516 p., 2023, Biomedical and Life Sciences, 978-3-031-35158-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
@@ -2540,976 +2540,959 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A developmental trade-off: Maternal odor tutors face categorization in younger, but not older, infants</w:t>
+                <w:t xml:space="preserve">Smell what you hardly see: When odors assist the visual brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rekow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54. Annual Meeting of the International Society for Developmental Psychobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Virtual meeting, France</w:t>
+              <w:t xml:space="preserve">NeuroCog</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03710514v1</w:t>
+                <w:t xml:space="preserve">hal-03710463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to see faces with body odors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A developmental trade-off: Maternal odor tutors face categorization in younger, but not older, infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rekow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Kiseleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rossion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Interdisciplinary Erlangen Colloquium on Body Odours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Virtual meeting, France</w:t>
+              <w:t xml:space="preserve">54. Annual Meeting of the International Society for Developmental Psychobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Virtual meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03710370v1</w:t>
+                <w:t xml:space="preserve">hal-03710514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odor-driven visual categorization in the infant brain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smell what you hardly see: when odors assist the visual cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Rekow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Leleu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroCog</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Louvain-la-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">2. Interdisciplinary Erlangen Colloquium on Body Odours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Virtual meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03710359v1</w:t>
+                <w:t xml:space="preserve">hal-03710453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smell what you hardly see: when odors assist the visual cortex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The development of rapid face categorization in late infancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kiseleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rekow</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Interdisciplinary Erlangen Colloquium on Body Odours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Virtual meeting, France</w:t>
+              <w:t xml:space="preserve">54. Annual Meeting of the International Society for Developmental Psychobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Virtual meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03710453v1</w:t>
+                <w:t xml:space="preserve">hal-03698248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The development of rapid face categorization in late infancy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How odors assist the developing visual system in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Rekow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Kiseleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54. Annual Meeting of the International Society for Developmental Psychobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Virtual meeting, France</w:t>
+              <w:t xml:space="preserve">CSiV 2021: Chemical Signals in Vertebrates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR03, Nov 2021, Virtual meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03698248v1</w:t>
+                <w:t xml:space="preserve">hal-03711302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How odors assist the developing visual system in humans</w:t>
+                <w:t xml:space="preserve">Maternal odor favors the categorization of faces in younger, but not older, infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rekow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Leleu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSiV 2021: Chemical Signals in Vertebrates</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR03, Nov 2021, Virtual meeting, France</w:t>
+              <w:t xml:space="preserve">NeuroFrance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Virtual meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03711302v1</w:t>
+                <w:t xml:space="preserve">hal-03710480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal odor favors the categorization of faces in younger, but not older, infants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning to see faces with body odors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rekow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Yves Baudouin</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kiseleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroFrance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Virtual meeting, France</w:t>
+              <w:t xml:space="preserve">2. Interdisciplinary Erlangen Colloquium on Body Odours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Virtual meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03710480v1</w:t>
+                <w:t xml:space="preserve">hal-03710370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal odor favors the categorization of faces in younger, but not older, infants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Odor-driven visual categorization in the infant brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rekow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anna Kiseleva</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rossion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. réunion annuelle du Groupement de Recherche Odorant-Odeur-Olfaction (GDR O3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Virtual meeting, France</w:t>
+              <w:t xml:space="preserve">NeuroCog</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03757815v1</w:t>
+                <w:t xml:space="preserve">hal-03710359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal odor favors the categorization of faces in younger, but not older, infants</w:t>
               </w:r>
@@ -3568,73 +3551,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSiV 2021: Chemical Signals in Vertebrates</w:t>
+              <w:t xml:space="preserve">6. réunion annuelle du Groupement de Recherche Odorant-Odeur-Olfaction (GDR O3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Virtual meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03710541v1</w:t>
+                <w:t xml:space="preserve">hal-03757815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The development of rapid face categorization in the human infant brain</w:t>
               </w:r>
@@ -3722,614 +3705,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03698239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odors mediate the visual categorization of ambiguous stimuli in the human brain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maternal odor favors the categorization of faces in younger, but not older, infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rekow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kiseleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rossion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. international congress of the european-chemoreception-research-organization (ECRO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Cascais, Portugal</w:t>
+              <w:t xml:space="preserve">CSiV 2021: Chemical Signals in Vertebrates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Virtual meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03710341v1</w:t>
+                <w:t xml:space="preserve">hal-03710541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smell what you hardly see: When odors assist the visual brain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Odors mediate the visual categorization of ambiguous stimuli in the human brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rekow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Baudouin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroCog</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Louvain-la-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">31. international congress of the european-chemoreception-research-organization (ECRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Cascais, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03710463v1</w:t>
+                <w:t xml:space="preserve">hal-03710341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual awareness of illusory faces in the human brain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A neural marker of rapid discrimination of facial expression in 3.5 and 7-month-old infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rekow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Dzhelyova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FENS forum 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Federation of European Neuroscience Societies, Jul 2020, Glasgow (virtual), United Kingdom</w:t>
+              <w:t xml:space="preserve">XXII International Congress of Infant Studies, ICIS 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Virtual meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03697978v1</w:t>
+                <w:t xml:space="preserve">hal-03698120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A neural marker of rapid discrimination of facial expression in 3.5 and 7-month-old infants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Development of face pareidolia in objects in 3- to 6-month-old infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Rekow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Milena Dzhelyova</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logan Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII International Congress of Infant Studies, ICIS 2020</w:t>
+              <w:t xml:space="preserve">22. international congress of Infant Studies (ICIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Virtual meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03698120v1</w:t>
+                <w:t xml:space="preserve">hal-03697740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of face pareidolia in objects in 3- to 6-month-old infants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Damon</w:t>
+                <w:t xml:space="preserve">Perceptual awareness of illusory faces in the human brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rekow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rossion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. international congress of Infant Studies (ICIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Virtual meeting, France</w:t>
+              <w:t xml:space="preserve">FENS forum 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Federation of European Neuroscience Societies, Jul 2020, Glasgow (virtual), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03697740v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal odor selectively enhances the categorization of face(like) stimuli in the 4-month-old infant brain</w:t>
               </w:r>
@@ -4341,64 +4341,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rekow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rossion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4466,51 +4466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rekow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rossion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4717,51 +4717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rekow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5086,64 +5086,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rekow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rossion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5211,64 +5211,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rekow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rossion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5336,64 +5336,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rekow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rossion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5461,190 +5461,190 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semaine du Cerveau 2021 à Dijon : deux conférences en ligne du CSGA</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Voyage au fil de nos pensées. La Nuit européenne des chercheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rekow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03710498v1</w:t>
+                <w:t xml:space="preserve">hal-03710248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voyage au fil de nos pensées. La Nuit européenne des chercheurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semaine du Cerveau 2021 à Dijon : deux conférences en ligne du CSGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rekow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710248v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5869,51 +5869,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C023F9C5"/>
+    <w:nsid w:val="A6FBE155"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6100,51 +6100,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/diane-rekow" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3883-9998" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/dianerekow/#h.31u81be45l1l" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05501189v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bourgaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rekow" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Leleu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de de Heering" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/JOCN.a.94" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031950v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beg&#252;m Cerraho&#287;lu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jacques" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jonas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colnat-Coulbois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00518" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737214v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kiseleva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13562" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667543v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Baudouin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rossion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.l4124" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736847v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Cecchetto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Calce" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Arnhardt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Parma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjae035" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445123v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Barbero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Talwar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.11.042" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806253v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Poncet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Damon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Dzhelyova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.901013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744651v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Baudouin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119181" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542375v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brochard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2022.105016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03077913v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2020.108005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230756v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2014979118" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297307v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.116218" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147749v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12877" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969609v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2020.100930" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499886v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2020.02.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838945v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-35159-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35159-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531645v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35159-4_18" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653957v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710514v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710370v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710359v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710453v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698248v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711302v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710480v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757815v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710541v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698239v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710341v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710463v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697978v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698120v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697740v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Magnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698083v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694905v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/18.10.787" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694965v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/18.10.1339" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666481v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475095v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698256v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03053880v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03054083v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253102v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710498v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leloup" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710248v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342816v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.21.9.2391" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/diane-rekow" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3883-9998" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/dianerekow/#h.31u81be45l1l" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05501189v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bourgaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rekow" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Leleu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de de Heering" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/JOCN.a.94" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031950v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beg&#252;m Cerraho&#287;lu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jacques" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jonas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colnat-Coulbois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00518" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737214v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kiseleva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13562" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667543v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Baudouin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rossion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.l4124" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736847v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Cecchetto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Calce" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Arnhardt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Parma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjae035" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445123v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Barbero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Talwar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.11.042" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744651v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Baudouin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119181" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806253v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Poncet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Damon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Dzhelyova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.901013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542375v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brochard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2022.105016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230756v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2014979118" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03077913v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2020.108005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297307v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.116218" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147749v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12877" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969609v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2020.100930" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499886v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2020.02.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838945v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-35159-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35159-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531645v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35159-4_18" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653957v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710463v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710514v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710453v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698248v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711302v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710480v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710370v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710359v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757815v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698239v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710541v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710341v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698120v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697740v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Magnier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697978v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698083v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694905v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/18.10.787" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694965v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/18.10.1339" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666481v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475095v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698256v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03053880v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03054083v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253102v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710248v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710498v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leloup" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342816v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.21.9.2391" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>