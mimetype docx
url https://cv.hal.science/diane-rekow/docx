--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1,5814 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5762 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:94.010416666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Diane Rekow </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">diane-rekow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3883-9998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=3aUBzj4AAAAJ&hl=fr&authuser=1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">I am interested in the acquisition of visual cognition in the developing human brain through multisensory interactions.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Research interests: The neural development of multisensory perception</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">All PDFs are provided on my </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">personal page under Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context Matters: Human Faces Hinder Face Pareidolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bourgaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rekow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde de Heering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 38 (2), pp.213-225. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/JOCN.a.94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The neural basis of face pareidolia with human intracerebral recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Begüm Cerrahoğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rekow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colnat-Coulbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.imag_a_00518. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/imag_a_00518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory facilitation of visual categorization in the 4‐month‐old brain depends on visual demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kiseleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rekow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (6), pp.e13562. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/desc.13562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfactory-to-visual facilitation in the infant brain declines gradually from 4 to 12 months</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rekow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kiseleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rossion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 95 (6), pp.1967-1981. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cdev.l4124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voice categorization in the four-month-old human brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Calce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rekow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kiseleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Talwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (1), pp.46-55. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2023.11.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent social odor representation across 7 languages: the Social Odor Scale translation and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Cecchetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Calce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Arnhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Parma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49, pp.bjae035. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/chemse/bjae035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smell what you hardly see: Odors assist visual categorization in the human brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rekow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 255, pp.119181. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neural marker of rapid discrimination of facial expression in 3.5- and 7-month-old infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rekow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Dzhelyova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, pp.901013. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2022.901013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid neural categorization of facelike objects predicts the perceptual awareness of a face (face pareidolia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rekow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rossion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 222, pp.105016. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2022.105016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odor-evoked hedonic contexts influence the discrimination of facial expressions in the human brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rekow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 158, pp.108005. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biopsycho.2020.108005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077913v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odor-driven face-like categorization in the human infant brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rekow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (21), pp.e2014979118. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2014979118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise for conspecific face individuation in the human brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rekow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Baudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 204, pp.116218. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2019.116218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal odor shapes rapid face categorization in the infant brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rekow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (2), pp.e12877. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/desc.12877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorization of objects and faces in the infant brain and its sensitivity to maternal odor: further evidence for the role of intersensory congruency in perceptual development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rekow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rossion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55, pp.100930. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cogdev.2020.100930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969609v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ecological measure of rapid and automatic face-sex categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rekow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rossion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 127, pp.150-161. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2020.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Signals in Vertebrates 15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rekow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Damon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 15, 516 p., 2023, Biomedical and Life Sciences, 978-3-031-35158-7. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-35159-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tips from the Nose: Odor-Driven Visual Categorization in the Developing Human Brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rekow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoist Schaal; Diane Rekow; Matthieu Keller; Fabrice Damon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Signals in Vertebrates 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.361-395, 2023, 978-3-031-35158-7. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-35159-4_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etiquetage fréquentiel en EEG pour mesurer le développement perceptif du nourrisson humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rekow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Neurosciences "Bases neurobiologiques des comportements : Exploration fonctionnelle du cerveau"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to see faces with body odors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rekow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kiseleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Interdisciplinary Erlangen Colloquium on Body Odours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odor-driven visual categorization in the infant brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rekow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rossion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroCog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A developmental trade-off: Maternal odor tutors face categorization in younger, but not older, infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rekow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kiseleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rossion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Annual Meeting of the International Society for Developmental Psychobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smell what you hardly see: when odors assist the visual cortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rekow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Interdisciplinary Erlangen Colloquium on Body Odours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of rapid face categorization in late infancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kiseleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rekow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Annual Meeting of the International Society for Developmental Psychobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How odors assist the developing visual system in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rekow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kiseleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSiV 2021: Chemical Signals in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR03, Nov 2021, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal odor favors the categorization of faces in younger, but not older, infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rekow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal odor favors the categorization of faces in younger, but not older, infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rekow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kiseleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rossion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. réunion annuelle du Groupement de Recherche Odorant-Odeur-Olfaction (GDR O3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of rapid face categorization in the human infant brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kiseleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rekow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroCog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal odor favors the categorization of faces in younger, but not older, infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rekow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kiseleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rossion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSiV 2021: Chemical Signals in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odors mediate the visual categorization of ambiguous stimuli in the human brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rekow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Baudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. international congress of the european-chemoreception-research-organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Cascais, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smell what you hardly see: When odors assist the visual brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rekow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroCog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual awareness of illusory faces in the human brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rekow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rossion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Baudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS forum 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Federation of European Neuroscience Societies, Jul 2020, Glasgow (virtual), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neural marker of rapid discrimination of facial expression in 3.5 and 7-month-old infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rekow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Dzhelyova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII International Congress of Infant Studies, ICIS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of face pareidolia in objects in 3- to 6-month-old infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rekow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logan Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. international congress of Infant Studies (ICIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal odor selectively enhances the categorization of face(like) stimuli in the 4-month-old infant brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rekow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rossion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII International Congress of Infant Studies, ICIS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal odor shapes rapid face categorization in the 4-month-old infant brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rekow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rossion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Sciences Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Assoc Research Vision Ophthalmology Inc., Rockville (United States), May 2018, St. Pete Beach, Fla, United States. pp.787, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/18.10.787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid categorization of gender from natural face images in the human brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rekow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rossion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Sciences Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Assoc Research Vision Ophthalmology Inc., Rockville (United States), May 2018, St. Pete Beach, Fla, United States. pp.1339, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/18.10.1339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal odor shapes face categorization in the 4-month-old infant brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rekow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rossion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR "Neurosciences Cognitives du Développement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, n.p., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odor influence on rapid visual categorization in the infant brain depends on the demand of the visual task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kiseleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rekow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Nijmegen, Netherlands. 48, pp.bjad041.10, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal body odor helps the development of rapid face categorization in the human infant brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kiseleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rekow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSiV 2021: Chemical Signals in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual meeting, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal odor selectively enhances the categorization of face(like) stimuli in the 4 month-old infant brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rekow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rossion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Infant Studies, ICIS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Virtual congress, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal odor selectively enhances the categorization of face(like) stimuli in the 4 month-old infant brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rekow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rossion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXX Annual Meeting of the European Chemoreception Research Organization, ECRO 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Dresden, Germany. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal odor selectively enhances the categorization of face(like) stimuli in the 4 month-old infant brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rekow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rossion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Federation of European Neuroscience Societies Forum, FENS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Glasgow (virtual), United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semaine du Cerveau 2021 à Dijon : deux conférences en ligne du CSGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rekow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage au fil de nos pensées. La Nuit européenne des chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rekow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odors assist the categorization of ambiguous visual stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rekow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21 (9), pp.2391, 2021, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/jov.21.9.2391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId105"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5869,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A6FBE155"/>
+    <w:nsid w:val="61F3F201"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6100,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/diane-rekow" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3883-9998" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/dianerekow/#h.31u81be45l1l" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05501189v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bourgaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rekow" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Leleu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de de Heering" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/JOCN.a.94" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031950v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beg&#252;m Cerraho&#287;lu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jacques" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jonas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colnat-Coulbois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00518" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737214v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kiseleva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13562" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667543v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Baudouin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rossion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.l4124" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736847v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Cecchetto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Calce" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Arnhardt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Parma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjae035" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445123v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Barbero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Talwar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.11.042" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744651v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Baudouin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119181" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806253v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Poncet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Damon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Dzhelyova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.901013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542375v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brochard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2022.105016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230756v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2014979118" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03077913v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2020.108005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297307v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.116218" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147749v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12877" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969609v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2020.100930" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499886v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2020.02.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838945v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-35159-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35159-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531645v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35159-4_18" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653957v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710463v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710514v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710453v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698248v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711302v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710480v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710370v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710359v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757815v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698239v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710541v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710341v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698120v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697740v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Magnier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697978v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698083v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694905v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/18.10.787" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694965v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/18.10.1339" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666481v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475095v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698256v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03053880v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03054083v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253102v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710248v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710498v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leloup" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342816v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.21.9.2391" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/diane-rekow" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3883-9998" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=3aUBzj4AAAAJ&amp;hl=fr&amp;authuser=1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/dianerekow/#h.31u81be45l1l" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05501189v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bourgaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rekow" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Leleu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de de Heering" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/JOCN.a.94" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031950v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beg&#252;m Cerraho&#287;lu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jacques" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jonas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colnat-Coulbois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00518" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737214v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kiseleva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13562" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667543v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Baudouin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rossion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.l4124" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04445123v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Calce" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Barbero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Talwar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.11.042" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736847v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Cecchetto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Arnhardt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Parma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjae035" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744651v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Baudouin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119181" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806253v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Poncet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Damon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Dzhelyova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.901013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542375v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brochard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2022.105016" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03077913v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2020.108005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230756v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2014979118" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297307v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.116218" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147749v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12877" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969609v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2020.100930" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499886v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2020.02.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838945v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-35159-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35159-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531645v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35159-4_18" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653957v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710370v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710359v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710514v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710453v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698248v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711302v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710480v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757815v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698239v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710541v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710341v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710463v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697978v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698120v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03697740v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Magnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698083v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694905v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/18.10.787" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694965v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/18.10.1339" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666481v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04475095v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698256v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03053880v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03054083v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253102v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710498v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leloup" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710248v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342816v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.21.9.2391" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>