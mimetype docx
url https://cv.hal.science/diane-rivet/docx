--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -1130,286 +1130,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment Corrections for Distributed Acoustic Sensing</w:t>
+                <w:t xml:space="preserve">Dompter et partager les données DAS : une question d’outils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alister Trabattoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Peix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lettre d'information Epos-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.17-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721418v1</w:t>
+                <w:t xml:space="preserve">hal-05237276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dompter et partager les données DAS : une question d’outils</w:t>
+                <w:t xml:space="preserve">Sediment Corrections for Distributed Acoustic Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alister Trabattoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diane Rivet</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettre d'information Epos-France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (10), pp.e2024JB029054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024JB029054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05237276v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into earthquake ruptures from analysis of DAS data</w:t>
               </w:r>
@@ -2700,602 +2700,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03209679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frictional Origin of Slip Events of the Whillans Ice Stream, Antarctica</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RÉSIF-SI: A Distributed Information System for French Seismological Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Mordret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Diane Rivet</w:t>
+                <w:t xml:space="preserve">Catherine Péquegnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bradley Lipovsky</w:t>
+                <w:t xml:space="preserve">Jonathan Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brent Minchew</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claudio Satriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helle A. Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Touvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021GL092950⟩</w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (3), pp.1832-1853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0220200392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03327192v1</w:t>
+                <w:t xml:space="preserve">hal-03193314v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid response to the Mw 4.9 earthquake of November 11, 2019 in Le Teil, Lower Rhône Valley, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Cornou</w:t>
+                <w:t xml:space="preserve">Strain to ground motion conversion of distributed acoustic sensing data for earthquake magnitude and stress drop determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itzhak Lior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Mercerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Baize</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.30⟩</w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (6), pp.1421-1442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-12-1421-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089600v2</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RÉSIF-SI: A Distributed Information System for French Seismological Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frictional Origin of Slip Events of the Whillans Ice Stream, Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mordret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradley Lipovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Péquegnat</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brent Minchew</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0220200392⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021GL092950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193314v2</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain to ground motion conversion of distributed acoustic sensing data for earthquake magnitude and stress drop determination</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Diego Mercerat</w:t>
+                <w:t xml:space="preserve">Rapid response to the Mw 4.9 earthquake of November 11, 2019 in Le Teil, Lower Rhône Valley, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cornou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diane Rivet</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (6), pp.1421-1442. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 353 (S1), pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/se-12-1421-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324247v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089600v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismotectonics of southeast France: from the Jura mountains to Corsica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3826,51 +3826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mordret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 220 (2), pp.806-820. </w:t>
@@ -4843,261 +4843,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved detection of preeruptive seismic velocity drops at the Piton de La Fournaise volcano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diane Rivet</w:t>
+                <w:t xml:space="preserve">Identification of surface wave higher modes using a methodology based on seismic noise and coda waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Brenguier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cappa</w:t>
+                <w:t xml:space="preserve">M. Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sanchez-Sesma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaï M. Shapiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S- Krishna Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015GL064835⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 203 (2), pp.856-868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggv339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01231206v1</w:t>
+                <w:t xml:space="preserve">hal-01367257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of surface wave higher modes using a methodology based on seismic noise and coda waves</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nikolaï M. Shapiro</w:t>
+                <w:t xml:space="preserve">Improved detection of preeruptive seismic velocity drops at the Piton de La Fournaise volcano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S- Krishna Singh</w:t>
+                <w:t xml:space="preserve">Florent Brenguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cappa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 203 (2), pp.856-868. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (15), pp.6332-6339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggv339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2015GL064835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367257v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic anisotropy and its precursory change before eruptions at Piton de la Fournaise volcano, La Réunion</w:t>
               </w:r>
@@ -5242,77 +5242,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term dynamics of Piton de la Fournaise volcano from 13 years of seismic velocity change measurements and GPS observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Brenguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Clarke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaï M. Shapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8292,51 +8292,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi sur le long terme de la dynamique du Piton de la Fournaise à partir des mesures de changement de vitesse sismique et des observations GPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Brenguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai M Shapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8815,51 +8815,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456289v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Strumia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Trabattoni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Scala" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rivet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Festa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-03167-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456294v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Xie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Ampuero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van den Ende" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031483" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272045v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Papotto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Cacqueray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf339" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383475v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ch&#232;ze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Peix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031565" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157693v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Stutzmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220240366" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171564v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn P.A. van den Ende" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1371" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157073v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Vernet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb030507" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463324v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Supino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB027860" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721418v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Potin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB029054" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237276v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922008v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strumia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Supino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Festa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2024-24313-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155250v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mata" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022EA002723" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360024v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Biagioli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Scotto Di Uccio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad365" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070706v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mercerat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad139" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245550v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n David Pelaez Qui&#241;ones" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Ponte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzhak Lior" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44635-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977430v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Barrientos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27444-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661182v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Chmiel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piantini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-1541-2022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452259v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748535v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Guerin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac200" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209679v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roques" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Calbris" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0004129" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327192v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mordret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Lipovsky" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Minchew" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL092950" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193314v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;quegnat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schaeffer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle A. Pedersen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Touvier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200392" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324247v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-1421-2021" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348930v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Tr&#233;visan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.69" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229358v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jb020925" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03093721v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Brunel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200217" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465675v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Migeon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baques" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-019-02408-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393169v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz477" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060047v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Barros" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hello" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13793-z" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117944v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cappa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Duboeuf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.08.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572605v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Giannopoulos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthimios Sokos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mordret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx298" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401428v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Castilla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070410" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527365v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012633" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346681v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brenguier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Obermann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nakata" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bou&#233; Bou&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.04.036" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZ3CF542-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362436v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mordret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Land&#232;s" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shapiro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011654" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1FA87B42289AFABF22D07E74DE8F3A99F84D539/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231206v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brenguier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL064835" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367257v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campillo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez-Sesma" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola&#239; M. Shapiro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S- Krishna Singh" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv339" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381002v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Savage" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferrazzini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivemale" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mayor" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011665" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T18MVPM9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581070v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clarke" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011307" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453875v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baillard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JF002970" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02277495v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Radiguet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Zigone" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cruz-Atienza" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt374" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03583023v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JB009160" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681437v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai M. Shapiro" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047151" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922040v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kristoffer Brenne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pecci" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Petter Morten" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Pelaez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462820v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jomard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026658v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19565" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070707v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Diego Diego Mercerat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070709v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02398790v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuk Yegikyan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867216" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378634v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rolland" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Twardzik" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mikesell" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910936v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16682" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920470v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10668" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920422v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11782" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557686v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mata Flores" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5042" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440694v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrois" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275873v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Vergne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauchet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bonnin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Madani Aissaoui" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ardito" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383119v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445866v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414185v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391356v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivet Rivet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201600024" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663469v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutant" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712997v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai M Shapiro" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065462v3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Engels" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garcia Campos" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00721987v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012GRENU010" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456289v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Strumia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Trabattoni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Scala" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rivet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Festa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-03167-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456294v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Xie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Ampuero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van den Ende" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031483" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272045v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Papotto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Cacqueray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf339" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383475v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ch&#232;ze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Peix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031565" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157693v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Stutzmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220240366" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171564v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn P.A. van den Ende" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1371" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157073v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Vernet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb030507" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463324v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Supino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB027860" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237276v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721418v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Potin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB029054" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922008v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strumia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Supino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Festa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2024-24313-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155250v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mata" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022EA002723" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360024v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Biagioli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Scotto Di Uccio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad365" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070706v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mercerat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad139" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245550v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n David Pelaez Qui&#241;ones" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Ponte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzhak Lior" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44635-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977430v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Barrientos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27444-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661182v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Chmiel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piantini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-1541-2022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452259v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748535v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Guerin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac200" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209679v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roques" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Calbris" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0004129" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193314v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;quegnat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schaeffer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle A. Pedersen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Touvier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200392" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324247v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-1421-2021" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327192v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mordret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Lipovsky" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Minchew" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL092950" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348930v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Tr&#233;visan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.69" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229358v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jb020925" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03093721v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Brunel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200217" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465675v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Migeon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baques" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-019-02408-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393169v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz477" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060047v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Barros" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hello" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13793-z" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117944v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cappa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Duboeuf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.08.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572605v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Giannopoulos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthimios Sokos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mordret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx298" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401428v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Castilla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070410" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527365v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012633" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346681v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brenguier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Obermann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nakata" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bou&#233; Bou&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.04.036" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZ3CF542-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362436v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mordret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Land&#232;s" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shapiro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011654" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1FA87B42289AFABF22D07E74DE8F3A99F84D539/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367257v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campillo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez-Sesma" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola&#239; M. Shapiro" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S- Krishna Singh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv339" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231206v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brenguier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL064835" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381002v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Savage" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferrazzini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivemale" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mayor" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011665" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T18MVPM9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581070v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clarke" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011307" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453875v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baillard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JF002970" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02277495v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Radiguet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Zigone" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cruz-Atienza" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt374" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03583023v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JB009160" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681437v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai M. Shapiro" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047151" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922040v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kristoffer Brenne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pecci" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Petter Morten" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Pelaez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462820v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jomard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026658v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19565" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070707v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Diego Diego Mercerat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070709v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02398790v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuk Yegikyan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867216" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378634v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rolland" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Twardzik" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mikesell" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910936v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16682" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920470v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10668" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920422v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11782" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557686v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mata Flores" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5042" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440694v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrois" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275873v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Vergne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauchet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bonnin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Madani Aissaoui" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ardito" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383119v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445866v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414185v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391356v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivet Rivet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201600024" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663469v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutant" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712997v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai M Shapiro" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065462v3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Engels" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garcia Campos" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00721987v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012GRENU010" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>