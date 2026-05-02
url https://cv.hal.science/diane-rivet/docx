--- v1 (2026-04-08)
+++ v2 (2026-05-02)
@@ -1130,286 +1130,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dompter et partager les données DAS : une question d’outils</w:t>
+                <w:t xml:space="preserve">Sediment Corrections for Distributed Acoustic Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alister Trabattoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diane Rivet</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettre d'information Epos-France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (10), pp.e2024JB029054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024JB029054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05237276v1</w:t>
+                <w:t xml:space="preserve">hal-04721418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment Corrections for Distributed Acoustic Sensing</w:t>
+                <w:t xml:space="preserve">Dompter et partager les données DAS : une question d’outils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alister Trabattoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martijn P.A. van den Ende</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Peix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lettre d'information Epos-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.17-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024JB029054⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04721418v1</w:t>
+                <w:t xml:space="preserve">hal-05237276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into earthquake ruptures from analysis of DAS data</w:t>
               </w:r>
@@ -2700,602 +2700,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03209679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RÉSIF-SI: A Distributed Information System for French Seismological Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frictional Origin of Slip Events of the Whillans Ice Stream, Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Péquegnat</w:t>
+                <w:t xml:space="preserve">Aurélien Mordret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Schaeffer</w:t>
+                <w:t xml:space="preserve">Bradley Lipovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Satriano</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brent Minchew</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0220200392⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021GL092950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03193314v2</w:t>
+                <w:t xml:space="preserve">hal-03327192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain to ground motion conversion of distributed acoustic sensing data for earthquake magnitude and stress drop determination</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Diego Mercerat</w:t>
+                <w:t xml:space="preserve">Rapid response to the Mw 4.9 earthquake of November 11, 2019 in Le Teil, Lower Rhône Valley, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cornou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diane Rivet</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/se-12-1421-2021⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 353 (S1), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324247v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089600v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frictional Origin of Slip Events of the Whillans Ice Stream, Antarctica</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Mordret</w:t>
+                <w:t xml:space="preserve">Strain to ground motion conversion of distributed acoustic sensing data for earthquake magnitude and stress drop determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itzhak Lior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Mercerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021GL092950⟩</w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (6), pp.1421-1442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-12-1421-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03327192v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid response to the Mw 4.9 earthquake of November 11, 2019 in Le Teil, Lower Rhône Valley, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RÉSIF-SI: A Distributed Information System for French Seismological Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Péquegnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Cornou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+                <w:t xml:space="preserve">Jonathan Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Aubert</w:t>
+                <w:t xml:space="preserve">Claudio Satriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Audin</w:t>
+                <w:t xml:space="preserve">Helle A. Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Baize</w:t>
+                <w:t xml:space="preserve">Jérôme Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 353 (S1), pp.1-23. </w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (3), pp.1832-1853. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0220200392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089600v2</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193314v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismotectonics of southeast France: from the Jura mountains to Corsica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Albaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3826,51 +3826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mordret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 220 (2), pp.806-820. </w:t>
@@ -4843,261 +4843,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of surface wave higher modes using a methodology based on seismic noise and coda waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Rivet</w:t>
+                <w:t xml:space="preserve">Improved detection of preeruptive seismic velocity drops at the Piton de La Fournaise volcano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Campillo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S- Krishna Singh</w:t>
+                <w:t xml:space="preserve">Florent Brenguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cappa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggv339⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (15), pp.6332-6339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015GL064835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367257v1</w:t>
+                <w:t xml:space="preserve">hal-01231206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved detection of preeruptive seismic velocity drops at the Piton de La Fournaise volcano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diane Rivet</w:t>
+                <w:t xml:space="preserve">Identification of surface wave higher modes using a methodology based on seismic noise and coda waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sanchez-Sesma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaï M. Shapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Brenguier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cappa</w:t>
+                <w:t xml:space="preserve">S- Krishna Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 42 (15), pp.6332-6339. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 203 (2), pp.856-868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015GL064835⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggv339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01231206v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic anisotropy and its precursory change before eruptions at Piton de la Fournaise volcano, La Réunion</w:t>
               </w:r>
@@ -5242,77 +5242,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term dynamics of Piton de la Fournaise volcano from 13 years of seismic velocity change measurements and GPS observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Brenguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Clarke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaï M. Shapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8292,51 +8292,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi sur le long terme de la dynamique du Piton de la Fournaise à partir des mesures de changement de vitesse sismique et des observations GPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Brenguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai M Shapiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8815,51 +8815,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456289v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Strumia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Trabattoni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Scala" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rivet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Festa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-03167-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456294v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Xie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Ampuero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van den Ende" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031483" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272045v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Papotto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Cacqueray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf339" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383475v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ch&#232;ze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Peix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031565" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157693v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Stutzmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220240366" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171564v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn P.A. van den Ende" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1371" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157073v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Vernet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb030507" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463324v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Supino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB027860" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237276v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721418v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Potin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB029054" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922008v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strumia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Supino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Festa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2024-24313-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155250v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mata" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022EA002723" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360024v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Biagioli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Scotto Di Uccio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad365" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070706v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mercerat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad139" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245550v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n David Pelaez Qui&#241;ones" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Ponte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzhak Lior" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44635-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977430v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Barrientos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27444-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661182v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Chmiel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piantini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-1541-2022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452259v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748535v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Guerin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac200" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209679v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roques" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Calbris" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0004129" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193314v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;quegnat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schaeffer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle A. Pedersen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Touvier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200392" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324247v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-1421-2021" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327192v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mordret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Lipovsky" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Minchew" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL092950" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348930v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Tr&#233;visan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.69" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229358v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jb020925" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03093721v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Brunel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200217" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465675v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Migeon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baques" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-019-02408-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393169v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz477" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060047v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Barros" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hello" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13793-z" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117944v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cappa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Duboeuf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.08.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572605v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Giannopoulos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthimios Sokos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mordret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx298" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401428v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Castilla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070410" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527365v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012633" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346681v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brenguier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Obermann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nakata" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bou&#233; Bou&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.04.036" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZ3CF542-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362436v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mordret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Land&#232;s" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shapiro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011654" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1FA87B42289AFABF22D07E74DE8F3A99F84D539/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367257v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campillo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez-Sesma" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola&#239; M. Shapiro" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S- Krishna Singh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv339" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231206v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brenguier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL064835" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381002v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Savage" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferrazzini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivemale" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mayor" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011665" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T18MVPM9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581070v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clarke" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011307" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453875v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baillard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JF002970" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02277495v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Radiguet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Zigone" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cruz-Atienza" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt374" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03583023v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JB009160" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681437v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai M. Shapiro" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047151" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922040v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kristoffer Brenne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pecci" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Petter Morten" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Pelaez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462820v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jomard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026658v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19565" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070707v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Diego Diego Mercerat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070709v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02398790v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuk Yegikyan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867216" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378634v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rolland" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Twardzik" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mikesell" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910936v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16682" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920470v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10668" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920422v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11782" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557686v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mata Flores" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5042" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440694v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrois" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275873v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Vergne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauchet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bonnin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Madani Aissaoui" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ardito" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383119v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445866v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414185v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391356v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivet Rivet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201600024" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663469v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutant" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712997v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai M Shapiro" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065462v3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Engels" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garcia Campos" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00721987v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012GRENU010" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456289v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Strumia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Trabattoni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Scala" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rivet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Festa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-03167-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456294v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqing Xie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Ampuero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van den Ende" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031483" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272045v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Papotto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Cacqueray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf339" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383475v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ch&#232;ze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Peix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031565" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157693v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Stutzmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220240366" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171564v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn P.A. van den Ende" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1371" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157073v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Vernet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jb030507" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463324v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Supino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB027860" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721418v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Potin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB029054" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237276v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922008v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strumia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Supino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Festa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2024-24313-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04155250v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mata" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diego Mercerat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022EA002723" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360024v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Biagioli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Scotto Di Uccio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad365" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070706v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mercerat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad139" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245550v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n David Pelaez Qui&#241;ones" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Ponte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzhak Lior" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44635-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977430v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Barrientos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27444-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661182v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Chmiel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Piantini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gimbert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-1541-2022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452259v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748535v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Guerin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac200" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209679v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roques" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Calbris" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0004129" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327192v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mordret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Lipovsky" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Minchew" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL092950" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089600v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cornou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Aubert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.30" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324247v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-1421-2021" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193314v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;quegnat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schaeffer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle A. Pedersen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Touvier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200392" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348930v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Tr&#233;visan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.69" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229358v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020jb020925" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03093721v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Brunel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200217" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465675v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Migeon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baques" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-019-02408-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393169v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz477" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060047v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Barros" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hello" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13793-z" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117944v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cappa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Duboeuf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.08.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572605v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Giannopoulos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efthimios Sokos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mordret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx298" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401428v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Castilla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070410" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527365v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012633" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346681v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brenguier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Obermann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nakata" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bou&#233; Bou&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.04.036" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZ3CF542-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362436v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mordret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Land&#232;s" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shapiro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011654" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1FA87B42289AFABF22D07E74DE8F3A99F84D539/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231206v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brenguier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL064835" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367257v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campillo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez-Sesma" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola&#239; M. Shapiro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S- Krishna Singh" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv339" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381002v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Savage" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferrazzini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rivemale" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mayor" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011665" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T18MVPM9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581070v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clarke" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011307" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453875v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hibert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baillard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JF002970" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02277495v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Radiguet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Zigone" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cruz-Atienza" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt374" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03583023v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JB009160" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681437v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai M. Shapiro" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047151" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922040v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kristoffer Brenne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pecci" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Petter Morten" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Pelaez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462820v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jomard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026658v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19565" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070707v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Diego Diego Mercerat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070709v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02398790v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuk Yegikyan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867216" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378634v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rolland" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Twardzik" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mikesell" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910936v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16682" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920470v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10668" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920422v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11782" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557686v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mata Flores" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-5042" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440694v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ambrois" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275873v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Vergne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauchet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bonnin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Madani Aissaoui" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ardito" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383119v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445866v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414185v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391356v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivet Rivet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201600024" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663469v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutant" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712997v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai M Shapiro" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065462v3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Engels" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garcia Campos" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00721987v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012GRENU010" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>