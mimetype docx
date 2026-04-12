--- v0 (2026-03-07)
+++ v1 (2026-04-12)
@@ -701,249 +701,260 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbioses, milieux, jardins en mouvement : ce que le jardinier fait à la musique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frugalité, pérennité et création</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Goutmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schuh Diane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">Thèse</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Francophone d'Informatique et Musique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-04880733v1</w:t>
+                <w:t xml:space="preserve">hal-05537171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applauses and Banners, Horns and Fireworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Greppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Schuh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sounds of the Pandemic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Focal Press, pp.50-64, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003200369-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -953,996 +964,996 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solidian Soundscapes: Artistic Research on Spatial Quality of Sound in Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Goutmann</w:t>
+                <w:t xml:space="preserve">Mycelium Garden : Listening to and composing with the infra-world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Schuh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Salim Aissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Dell’orco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Janis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on CMMR</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">« Soundstainability, making future from listening », XI FKL International Symposium on aspects of the soundscape</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FKL-Forum Klanglandschaft; SUPSI - Scuola Universitaria Professionale della Svizzera Italiana; RSI Radio Televisione Svizzera di Lingua Italiana; UNIL Università di Losanna, Oct 2023, Lugano, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427615v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écouter et composer avec le sol : approche des espaces sonores solidiens</w:t>
+                <w:t xml:space="preserve">Beyond the soundscape: toward posthuman ecologies in Artistic Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schuh Diane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Goutmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les futurs des recherches en musique, 2èmes rencontres nationales sur les recherches en musique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de la culture; Ircam; Maison des Sciences Humaines et sociales Paris Nord; AFIM, Mar 2025, Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">P+ARTS Unframing Knowledge: Artistic Research Beyond Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P+ARTS – Partnership for Artistic Research in Technology and Sustainability; NABA - Nuova Accademia di Belle Arti; Accademia di Belle Arti di Napoli, Oct 2025, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05000210v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycelium Garden : Listening to and composing with the infra-world</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Symbiotic milieu: Gardens in movement, and gardeners in music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schuh Diane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Soundstainability, making future from listening », XI FKL International Symposium on aspects of the soundscape</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FKL-Forum Klanglandschaft; SUPSI - Scuola Universitaria Professionale della Svizzera Italiana; RSI Radio Televisione Svizzera di Lingua Italiana; UNIL Università di Losanna, Oct 2023, Lugano, Switzerland</w:t>
+              <w:t xml:space="preserve">Whitehead Lectures in Cognition, Computation and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atau Tanaka; Karina Linnell; Frederic Leymarie; Jamie Ward; William Latham; Goldsmiths University of London, Feb 2025, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04847669v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the soundscape: toward posthuman ecologies in Artistic Research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solidian Soundscapes: Artistic Research on Spatial Quality of Sound in Soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Goutmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schuh Diane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">P+ARTS Unframing Knowledge: Artistic Research Beyond Theory and Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Symposium on CMMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Londres, United Kingdom. pp.163-176, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17497850⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05484442v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbiotic milieu: Gardens in movement, and gardeners in music</w:t>
+                <w:t xml:space="preserve">Écouter et composer avec le sol : approche des espaces sonores solidiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schuh Diane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Goutmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Whitehead Lectures in Cognition, Computation and Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Atau Tanaka; Karina Linnell; Frederic Leymarie; Jamie Ward; William Latham; Goldsmiths University of London, Feb 2025, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Les futurs des recherches en musique, 2èmes rencontres nationales sur les recherches en musique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la culture; Ircam; Maison des Sciences Humaines et sociales Paris Nord; AFIM, Mar 2025, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04973978v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05000210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycelium Garden : écouter et composer avec l’inframonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Schuh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écouter : du corps à l’environnement , Journées thématiques de L’école supérieure d’art d’Aix en Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École supérieure d’art d’Aix-en-Provence Félix Ciccolini, Mar 2024, Aix-en- Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composing with the living : Three research-creation projects in music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Schuh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art Activism &amp; Ecoart Communities in Ireland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marion Naugrette-Fournier, Valérie Morisson, Maison de la Recherche de la Sorbonne Nouvelle, May 2024, Paris Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Écoute du jardinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Schuh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« L’Oreille Vive : expériences d’écoute », Festival Jean Rouch</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bénédicte Barillé, Cécile Cros, Jonathan Larcher et Anne Sèdes, Maison des Sciences de l'Homme Paris Nord, May 2024, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composer (avec) le vivant, la symbiose comme modèle opératoire en recherche-création</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Schuh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2d colloque international transdisciplinaire « SYMBIOSES, perspectives transdisciplinaires »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Catholique de Lyon, Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Faire-jardin”, building a transdisciplinary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Schuh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soundscapes The experience of silence and sound in the landscape International Landscape Study Days 2024, twentieth edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondazione Benetton Studi Ricerche, Feb 2024, Trévise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycelium Garden, conférence et démonstration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Schuh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres ArTec 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Universitaire de Recherche ArTec; Maison des métallos, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Art de l'attention IV : Symbioses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Schuh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastián Sarasa Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Cortés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Informatique Musicale JIM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04111852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycelium Garden (2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Schuh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1958,379 +1969,482 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Informatique Musicale JIM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche Informatique et Création Musicale, May 2023, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04109039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art de l’attention: observer, écouter et composer avec le Jardin en mouvement de la Maison des sciences de l’homme Paris Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Schuh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unheard landscapes. listening, resonating, inhabiting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Olivier Gaudin, Francesco Michi, Jean-Paul Thibaud, Nicolas Tixier, Lolita Voisin, Stefano Zorzanello, Oct 2021, Blois, France. pp.261-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycelium Garden (1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Schuh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEA 2023 - Symbiosis - 28ème Symposium International de la création numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISEA international; Ecole Nationale Supérieure des Arts Décoratifs; Le Cube Garges; Forum des Images, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04109049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition écologique, médiation artistique et résilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sèdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Schuh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches interdisciplinaires sur les transitions écologiques et le changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RnMSH; MSH Paris Nord, Oct 2022, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Symbioses, milieux, jardins en mouvement : ce que le jardinier fait à la musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schuh Diane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musique, musicologie et arts de la scène. Université Paris 8 - Saint-Denis, 2024. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04880733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Y-a-t-il « presque rien » dans un Presque rien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schuh Diane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId57"/>
+      <w:footerReference w:type="default" r:id="rId58"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2398,51 +2512,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DFC1453"/>
+    <w:nsid w:val="EC374A3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2546,51 +2660,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="676F8E28"/>
+    <w:nsid w:val="C1D22BD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2694,51 +2808,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="09533AA9"/>
+    <w:nsid w:val="A9AD2F1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2842,51 +2956,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="93C23FDD"/>
+    <w:nsid w:val="1F77455A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3082,51 +3196,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/diane-schuh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4155-6868" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://soil.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mycelium.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lichens.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/dianeschuh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Diane-Schuh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemondeautre.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537023v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Fernandez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gim&#233;nez-Comas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Goutmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Schuh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rfim.1031" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736849v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fierro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rfim.788" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846341v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Greppi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12i9c" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04880733v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schuh Diane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119871v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003200369-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427615v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17497850" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000210v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847669v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Salim Aissi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Dell&#8217;orco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Janis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484442v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973978v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847476v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847580v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847606v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847451v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847513v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847703v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111852v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Sarasa Molina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Cort&#233;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109039v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129220v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109049v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854510v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne S&#232;des" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031133v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/diane-schuh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4155-6868" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://soil.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mycelium.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lichens.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/dianeschuh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Diane-Schuh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemondeautre.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537023v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Fernandez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gim&#233;nez-Comas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Goutmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Schuh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rfim.1031" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736849v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fierro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rfim.788" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846341v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Greppi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12i9c" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537171v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schuh Diane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119871v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003200369-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847669v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Salim Aissi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Dell&#8217;orco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Janis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484442v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973978v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427615v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17497850" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000210v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847476v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847580v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847606v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847451v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847513v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847703v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Sarasa Molina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Cort&#233;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109039v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129220v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109049v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854510v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne S&#232;des" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04880733v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031133v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>