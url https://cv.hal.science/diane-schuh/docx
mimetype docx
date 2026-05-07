--- v1 (2026-04-12)
+++ v2 (2026-05-07)
@@ -1235,200 +1235,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solidian Soundscapes: Artistic Research on Spatial Quality of Sound in Soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Écouter et composer avec le sol : approche des espaces sonores solidiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schuh Diane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Goutmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Schuh Diane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on CMMR</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les futurs des recherches en musique, 2èmes rencontres nationales sur les recherches en musique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la culture; Ircam; Maison des Sciences Humaines et sociales Paris Nord; AFIM, Mar 2025, Saint-Denis, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05427615v1</w:t>
+                <w:t xml:space="preserve">hal-05000210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écouter et composer avec le sol : approche des espaces sonores solidiens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solidian Soundscapes: Artistic Research on Spatial Quality of Sound in Soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Goutmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schuh Diane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Goutmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les futurs des recherches en musique, 2èmes rencontres nationales sur les recherches en musique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Symposium on CMMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Londres, United Kingdom. pp.163-176, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17497850⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05000210v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycelium Garden : écouter et composer avec l’inframonde</w:t>
               </w:r>
@@ -1477,165 +1477,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composing with the living : Three research-creation projects in music</w:t>
+                <w:t xml:space="preserve">L’Écoute du jardinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Schuh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art Activism &amp; Ecoart Communities in Ireland</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marion Naugrette-Fournier, Valérie Morisson, Maison de la Recherche de la Sorbonne Nouvelle, May 2024, Paris Sorbonne Nouvelle, France</w:t>
+              <w:t xml:space="preserve">« L’Oreille Vive : expériences d’écoute », Festival Jean Rouch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bénédicte Barillé, Cécile Cros, Jonathan Larcher et Anne Sèdes, Maison des Sciences de l'Homme Paris Nord, May 2024, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04847580v1</w:t>
+                <w:t xml:space="preserve">hal-04847606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Écoute du jardinier</w:t>
+                <w:t xml:space="preserve">Composing with the living : Three research-creation projects in music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Schuh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« L’Oreille Vive : expériences d’écoute », Festival Jean Rouch</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bénédicte Barillé, Cécile Cros, Jonathan Larcher et Anne Sèdes, Maison des Sciences de l'Homme Paris Nord, May 2024, Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">Art Activism &amp; Ecoart Communities in Ireland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marion Naugrette-Fournier, Valérie Morisson, Maison de la Recherche de la Sorbonne Nouvelle, May 2024, Paris Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04847606v1</w:t>
+                <w:t xml:space="preserve">hal-04847580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composer (avec) le vivant, la symbiose comme modèle opératoire en recherche-création</w:t>
               </w:r>
@@ -1753,191 +1753,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycelium Garden, conférence et démonstration</w:t>
+                <w:t xml:space="preserve">L'Art de l'attention IV : Symbioses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastián Sarasa Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Cortés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres ArTec 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Universitaire de Recherche ArTec; Maison des métallos, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale JIM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04847703v1</w:t>
+                <w:t xml:space="preserve">hal-04111852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Art de l'attention IV : Symbioses</w:t>
+                <w:t xml:space="preserve">Mycelium Garden, conférence et démonstration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Schuh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tania Cortés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Informatique Musicale JIM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">Rencontres ArTec 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Universitaire de Recherche ArTec; Maison des métallos, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04111852v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycelium Garden (2)</w:t>
               </w:r>
@@ -2512,51 +2512,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EC374A3D"/>
+    <w:nsid w:val="78DBD35C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2660,51 +2660,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C1D22BD3"/>
+    <w:nsid w:val="4BF0D820"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2808,51 +2808,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A9AD2F1C"/>
+    <w:nsid w:val="313F7A1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2956,51 +2956,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1F77455A"/>
+    <w:nsid w:val="E1A072C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3196,51 +3196,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/diane-schuh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4155-6868" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://soil.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mycelium.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lichens.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/dianeschuh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Diane-Schuh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemondeautre.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537023v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Fernandez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gim&#233;nez-Comas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Goutmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Schuh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rfim.1031" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736849v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fierro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rfim.788" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846341v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Greppi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12i9c" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537171v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schuh Diane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119871v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003200369-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847669v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Salim Aissi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Dell&#8217;orco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Janis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484442v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973978v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427615v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17497850" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000210v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847476v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847580v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847606v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847451v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847513v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847703v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Sarasa Molina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Cort&#233;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109039v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129220v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109049v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854510v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne S&#232;des" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04880733v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031133v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/diane-schuh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4155-6868" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://soil.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mycelium.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lichens.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/dianeschuh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Diane-Schuh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemondeautre.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537023v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Fernandez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gim&#233;nez-Comas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Goutmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Schuh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rfim.1031" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736849v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fierro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rfim.788" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846341v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Greppi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12i9c" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537171v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schuh Diane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119871v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003200369-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847669v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Salim Aissi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Dell&#8217;orco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Janis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484442v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973978v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000210v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427615v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17497850" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847476v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847606v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847580v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847451v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847513v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111852v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Sarasa Molina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Cort&#233;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847703v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109039v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129220v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109049v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854510v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne S&#232;des" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04880733v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031133v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>