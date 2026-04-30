--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dianne Unsain </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dianne-unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8369-7509</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioarchaeological approaches to understanding the long-term development of mountain societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Dulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.199. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-023-01889-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04378532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Husbandry Practices as Evidence for Social Structure and Dominance Systems in Rural Society during the Central Middle Ages (Provence, Southern France; 10th-12th centuries AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariacristina Varano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.103739. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03845531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société anthropozoologique en Provence médiévale : Réflexions sur les dynamiques économiques et environnementales à partir de l’étude archéozoologique du castrum de Galberto (XIIIe - XIVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Sélèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooarchaeology, medieval economy and culinary practices: The case of Petra Castellana castrum (South of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Buccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.102170. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.102170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02481296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niozelles, La Rocca. étude archéozoologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, bilan 2019, pp.42-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03175153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pastoralisme dans tous ses états : exploitation des ressources et gestion des troupeaux dans l’Arc alpin occidental et ses marges méditerranéennes du Néolithique au Moyen Âge (France, Suisse et Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque sur les Alpes dans l’Antiquité. L’animale e l’uomo nelle Alpi. Ecologie, economie, ideologie/L’animal et l’homme dans les Alpes, Écologie, économie, idéologie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Società valdostana di Preistoria e Archeologia, Nov 2024, Aoste, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition des naissances, saisons d’agnelage et consommation de viande d’agneaux en Provence médiévale : regards croisés de l’archéozoologie, de l’Histoire et de l’analyse isotopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consommer et produire dans le monde rural du Midi de la France au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyprien Mureau; Carole Puig; Jérôme Ros; Christophe Vaschalde, Jun 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming and consumming lambs in medieval Provence (12th-14th c.) from a zooarchaeological, historical and isotopic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travelling through time. New perspectives, methods and challenges for understanding livestock mobility in the past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Camille Jullian; Lampea; University of York, Sep 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03845122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la croisée des méthodes : entre analyses bioarchéologiquess, paléoenvironnementales et archéologie culturelle ou comment appréhender l’histoire pastorale des sociétés provençales et alpines sur le long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Dulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque du GMPCA : Archéométrie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edytem; consortium Patrimalp, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protohistoric to Medieval pastoralism in the Western Alps: The origins and development of long-distance transhumance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Dulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travelling through time. New perspectives, methods and challenges for understanding livestock mobility in the past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Camille Jullian; Lampea; University of York, Sep 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pastoralisme alpin, voyage archéologique : démarche de valorisation scientifique du programme PATHWAy (Protohistoric to Medieval pastoralism in the Western Alps: the origins and development of long-distance transhumance)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congrès de Transhumància i Camins Ramaders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut per al Desenvolupament i la Promoció de l’Alt Pirineu i Aran (IDAPA); Associació d’Iniciatives Rurals (ARCA); Escola de Pastors i Pastores de Catalunya; Universitat de Lleida, Oct 2022, Amposta, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The integration of the different data-types. The use of database & GIS as the integrative tools (WP1, WP5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Cesarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garcia Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAstoralism, TransHumance in the Western Alps - PATHWAy, 1er workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCJ, Feb 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATHWAy ArchéoEnvieS_Alimentation et faunes du Passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Enseignement supérieur et de la Recherche, Oct 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03528067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATHWAy Project: The origins and development of long-distance transhumance in the WesternAlps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Dulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAC2020+1 - Landscape Archaeology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCIS, Jun 2021, Madrid (Virtual), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pastoralisme alpin, voyage archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival de l’Alpage-Maison du berger, Hautes-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Ancelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03527993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATHWAy ArchéoEnvieS : jeux sur l’Archéologue du paysage, l’alimentation au Moyen Âge et la faune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées européennes de l’archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture; Inrap, Jun 2021, Sisteron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03528040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Production and Commercial Strategies: The Case of the Great and Small Provençal Elite (10th-12th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariacristina Varano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual Meeting of the European Association of Archaeologists (EAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christian-Albrechts - Universität zu Kiel, Sep 2021, Kiel (Virtual), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interdisciplinary investigation of the longterm provencal and alpine livestock management: The intersection of bioarchaeology, palaeoecology and cultural archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Dulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Sep 2021, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating birth distribution, lambing seasons and lamb meat consumption in medieval Provence from a zooarchaeological, historical and isotopic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Sep 2021, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the sites and study areas (WP1-WP3-Study areas -Zooarchaeological studies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAstoralism, TransHumance in the Western Alps - PATHWAy, 1er workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MMSH, Feb 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation et Société, La viande en Provence médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boire et manger en Provence (Xe-XXe siècles) : Étude archéologique et historique de la consommation alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LA3M, Oct 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03166428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines et développement du pastoralisme et de la transhumance de la Protohistoire au Moyen-âge dans les Alpes occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pastoralisme et nature protégée en Méditerranée occidentale. Construire des partenariats durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de la transhumance, Apr 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New looks on meat food in Medieval Provence : the joint contribution of archival and archaeological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Cesarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Medieval Congress of Leeds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’animal et la viande en Provence médiévale : récentes avancées en archéozoologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3es rencontres archéologiques départementales des Alpes de Haute-Provence, 27 avril 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Dignes-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02481914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation : témoin des sociétés passées ? Exemple de l’archéozoologie et des relations homme/animal en Provence médiévale (sud-est de la France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence URICA (Unité de Recherche en Ingénierie culturelle et en Anthropologie), 12 juin 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02481901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caprinae exploitation in Medieval Provence : Between continuities and ruptures. Zooarchaeological perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIXe Rencontres Internationales d’Archéologie et d’Histoire d’Antibes, "Hommes et Caprinés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J.-P. Brugal; C. Daugeard; L. Gourichon, Oct 2018, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevages et consommations carnées en Provence : le cas du castrum (Xe – XIVe siècles). Approche archéozoologique multifactorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consommer et produire dans le monde rural du Midi de la France au Moyen Âge: avancées récentes de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Vaschalde; J. Ros; C. Puig, Nov 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde animal au Moyen Âge : marqueur social, économique et environnemental. Approche archéozoologique : le cas de la Provence (VIIIe-XIVe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe Rencontres archéozoologiques, Université Paul Valéry St Charles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AniMed, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01698060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des outils interdisciplinaires pour l’étude des activités pastorales de la Basse Provence aux Alpes occidentales durant l’âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Gamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les économies vivrières dans l’Europe du Fer : Production et consommation de la montagne à la côte. 49e colloque de l'AFEAF, Lleida, mai 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lleida, Espagne. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05088312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation carnée en Provence entre les Xème XIIème siècles. Etude archéozoologique du Castrum de Notre-Dame, Allemagne-en-Provence (Alpes-de-Hautes-Provence, 04)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cherchez la (petite) bête : l’animal au haut Moyen Âge. 37e journées internationales d’archéologie mérovingienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Dizier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte archéologique de la Gaule : Hautes-Alpes, 05</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Shindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Mocci eds. Académie des Inscriptions et Belles Lettres, pp.383, 2022, Carte archéologique de la Gaule : pré-inventaire archéologique, Michel Provost, 9782877546911</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’os à la molécule : les apports des analyses archéozoologique et isotopique dans l’étude des modes d’élevage et de la gestion des troupeaux sur un castrum des Alpilles (Montpaon, Fontvieille, 13)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Christophe Tréglia; Véronique Rinalducci; Marie-Laure Laharie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montpaon, un castrum des Baux (XI</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-XIV</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, A paraître, Bibliothèque d’archéologie méditerranéenne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des ressources animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphaël Golosetti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mujouls. Habitats et sanctuaires du col d’Adon à la période gallo-romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Provence to the Alps. The origins and evolution of pastoral mobility in the western Alps, an interdisciplinary perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eduard Trepat Deltell; Marc Borrell Amoròs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congrés de Transhumància i Camins Ramaders de Catalunya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut per al Desenvolupament de l’Alt Pirineu i l’Aran, pp.74-76, 2024, 978-84-10144-15-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roi-Cochon et bêtes à laine : dimensions socio-économiques de l'exploitation des porcs et des caprinés pendant le Moyen Âge dans le sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariacristina Varano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Astrid Chazottes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boire et manger en Provence (Xe -XXe siècles) : étude archéologique et historique de la consommation alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Mergoil, pp.63-76, 2023, Archéologie moderne &amp; contemporaine, 978-2-35518-130-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04140773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation et Société, La viande en Provence médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Astrid Chazottes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque "Boire et manger en Provence (Xe-XXe siècle) : Études archéologique et historique de la consommation alimentaire", LA3M, Aix-en-Provence, 6-7 octobre 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation carnée en Provence entre les Xème XIIème siècles. Etude archéozoologique du Castrum de Notre-Dame, Allemagne-en-Provence (Alpes-de-Hautes-Provence, 04)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Desbrosse-Degobertière; Marie-Cécile Truc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cherchez la petite bête : l'animal au haut Moyen Âge. Actes des XXXVIIe Journées internationales de l'AFAM, 6-8 octobre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, Association Française d’Archéologie Mérovingienne (AFAM), pp.165-171, 2019, Mémoires de l'Association française d'archéologie mérovingienne, 979-1-09-028201-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau regard sur l’alimentation carnée en Provence médiévale : les apports de l’archéozoologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Gourichon; Camille Daujeard; Jean-Philip Brugal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et caprinés : de la montagne à la steppe, de la chasse à l'élevage : actes des 39èmes Rencontres Internationales d’Archéologie et d’Histoire d’Antibes, 16-18 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. APDCA, pp.297-314, 2019, 2904110615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02467923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faune, Notre-Dame, Allemagne-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : MOUTON D. (Dir.), Allemagne-en-Provence (04), Notre-Dame, Castrum (Xe-XIIe siècles), Fouille programmée triannuelle, Rapport de la campagne 2020, Rapport intermédiaire, SRA PACA; LA3M. 2020, p-p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03452636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexe 5 : inventaire de la faune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : Allemagne-en-Provence Notre-Dame, Castrum (VIIIe-XIIe siècles). Rapport final d’opération d’archéologie programmée campagne 2019, SRA PACA; LA3M. 2019, pp.91-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02467978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation carnée à Petra Castellana, XI-XIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in : DUPUIS (M.) dir., Projet collectif de recherche : L’ancien diocèse de Senez : approches diachroniques sur l’évolution et les transformations d’un espace de montagne, rapport annuel 2018, SRA PACA; LA3M. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02467984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niozelles - la Rocca (04), Castrum (Xe-XIe siècles) : Étude documentaire – faune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA PACA; LA3M. 2019, 277 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02467991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des ressources animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : RINALDUCCI (V.), TREGLIA (J-C.) avec la collab. de CLOAREC-QUILLON (A.), UNSAIN (D.) : Castrum de Montpaon (Fontvieille, Bouches-du-Rhône) : rapport final d’opération campagne 2017, SRA PACA; LA3M. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02467977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castrum de Montpaon (Fontvieille, Bouches-du-Rhône) : rapport final d’opération campagne 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rinalducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Tréglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA PACA, Aix-en-Provence. 2018, 280 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02461330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation carnée au Castrum Archanzoscum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in : MOUTON D. (dir.). Allemagne-en-Provence (04), Castrum (VIIIe-XIIe siècles). Rapport de campagne tri-annuel (2016, 2017 ; 2018), SRA PACA; LA3M. 2018, pp.96-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03452644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des ressources animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in : BUCCIO (V.) dir. Castellana, Castellane (04), rapport d’opérations, SRA PACA; LA3M. 2018, pp.161-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03452639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des ressources animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Kernin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : MOUTON D. (Dir.), Allemagne-en-Provence (04), Notre-Dame, Castrum (Xe-XIIe siècles), Fouille programmée triannuelle, Rapport de la campagne 2017, Rapport intermédiaire, SRA PACA; LA3M. 2017, pp.42-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01946459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des ressources animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : Selèque (J.) dir. Gaubert village, Digne-les-Bains (04), rapport d’opérations, SRA PACA. 2017, pp.149-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03452659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des ressources animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Kernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : MOUTON D. (Dir.), Allemagne-en-Provence (04), Notre-Dame, Castrum (Xe-XIIe siècles), Fouille programmée triannuelle, Rapport de la campagne 2016, Rapport intermédiaire, SRA PACA; LA3M. 2016, pp.81‑116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01759276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des ressources animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : MOUTON (D.) et VARANO (M.), Allemagne-en-Provence (04), Notre-Dame, Castrum (Xe-XIIe siècles), Fouilles programmée tri-annuelle, Rapport de synthèse tri-annuelle, SRA PACA. 2015, pp.90‑113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01759281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire d’os : Enjeux sociaux, économiques et environnementaux des ressources carnées en Provence (Xème- XIIème siècles) : les apports de l’archéozoologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Aix Marseille Université, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04010280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId91"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dianne Unsain </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dianne-unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8369-7509</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioarchaeological approaches to understanding the long-term development of mountain societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Dulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.199. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-023-01889-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04378532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Husbandry Practices as Evidence for Social Structure and Dominance Systems in Rural Society during the Central Middle Ages (Provence, Southern France; 10th-12th centuries AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariacristina Varano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.103739. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03845531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société anthropozoologique en Provence médiévale : Réflexions sur les dynamiques économiques et environnementales à partir de l’étude archéozoologique du castrum de Galberto (XIIIe - XIVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Sélèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooarchaeology, medieval economy and culinary practices: The case of Petra Castellana castrum (South of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Buccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.102170. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.102170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02481296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niozelles, La Rocca. étude archéozoologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, bilan 2019, pp.42-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03175153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pastoralisme dans tous ses états : exploitation des ressources et gestion des troupeaux dans l’Arc alpin occidental et ses marges méditerranéennes du Néolithique au Moyen Âge (France, Suisse et Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque sur les Alpes dans l’Antiquité. L’animale e l’uomo nelle Alpi. Ecologie, economie, ideologie/L’animal et l’homme dans les Alpes, Écologie, économie, idéologie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Società valdostana di Preistoria e Archeologia, Nov 2024, Aoste, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition des naissances, saisons d’agnelage et consommation de viande d’agneaux en Provence médiévale : regards croisés de l’archéozoologie, de l’Histoire et de l’analyse isotopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consommer et produire dans le monde rural du Midi de la France au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyprien Mureau; Carole Puig; Jérôme Ros; Christophe Vaschalde, Jun 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pastoralisme alpin, voyage archéologique : démarche de valorisation scientifique du programme PATHWAy (Protohistoric to Medieval pastoralism in the Western Alps: the origins and development of long-distance transhumance)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congrès de Transhumància i Camins Ramaders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut per al Desenvolupament i la Promoció de l’Alt Pirineu i Aran (IDAPA); Associació d’Iniciatives Rurals (ARCA); Escola de Pastors i Pastores de Catalunya; Universitat de Lleida, Oct 2022, Amposta, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la croisée des méthodes : entre analyses bioarchéologiquess, paléoenvironnementales et archéologie culturelle ou comment appréhender l’histoire pastorale des sociétés provençales et alpines sur le long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Dulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque du GMPCA : Archéométrie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edytem; consortium Patrimalp, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming and consumming lambs in medieval Provence (12th-14th c.) from a zooarchaeological, historical and isotopic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travelling through time. New perspectives, methods and challenges for understanding livestock mobility in the past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Camille Jullian; Lampea; University of York, Sep 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03845122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protohistoric to Medieval pastoralism in the Western Alps: The origins and development of long-distance transhumance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Dulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travelling through time. New perspectives, methods and challenges for understanding livestock mobility in the past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Camille Jullian; Lampea; University of York, Sep 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the sites and study areas (WP1-WP3-Study areas -Zooarchaeological studies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAstoralism, TransHumance in the Western Alps - PATHWAy, 1er workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MMSH, Feb 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The integration of the different data-types. The use of database & GIS as the integrative tools (WP1, WP5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Cesarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garcia Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAstoralism, TransHumance in the Western Alps - PATHWAy, 1er workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCJ, Feb 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATHWAy Project: The origins and development of long-distance transhumance in the WesternAlps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Dulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAC2020+1 - Landscape Archaeology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCIS, Jun 2021, Madrid (Virtual), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATHWAy ArchéoEnvieS_Alimentation et faunes du Passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Enseignement supérieur et de la Recherche, Oct 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03528067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pastoralisme alpin, voyage archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival de l’Alpage-Maison du berger, Hautes-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Ancelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03527993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Production and Commercial Strategies: The Case of the Great and Small Provençal Elite (10th-12th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariacristina Varano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual Meeting of the European Association of Archaeologists (EAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christian-Albrechts - Universität zu Kiel, Sep 2021, Kiel (Virtual), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATHWAy ArchéoEnvieS : jeux sur l’Archéologue du paysage, l’alimentation au Moyen Âge et la faune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées européennes de l’archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture; Inrap, Jun 2021, Sisteron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03528040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interdisciplinary investigation of the longterm provencal and alpine livestock management: The intersection of bioarchaeology, palaeoecology and cultural archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Dulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Sep 2021, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating birth distribution, lambing seasons and lamb meat consumption in medieval Provence from a zooarchaeological, historical and isotopic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Sep 2021, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation et Société, La viande en Provence médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boire et manger en Provence (Xe-XXe siècles) : Étude archéologique et historique de la consommation alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LA3M, Oct 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03166428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines et développement du pastoralisme et de la transhumance de la Protohistoire au Moyen-âge dans les Alpes occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pastoralisme et nature protégée en Méditerranée occidentale. Construire des partenariats durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de la transhumance, Apr 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New looks on meat food in Medieval Provence : the joint contribution of archival and archaeological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Cesarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Medieval Congress of Leeds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’animal et la viande en Provence médiévale : récentes avancées en archéozoologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3es rencontres archéologiques départementales des Alpes de Haute-Provence, 27 avril 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Dignes-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02481914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation : témoin des sociétés passées ? Exemple de l’archéozoologie et des relations homme/animal en Provence médiévale (sud-est de la France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence URICA (Unité de Recherche en Ingénierie culturelle et en Anthropologie), 12 juin 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02481901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caprinae exploitation in Medieval Provence : Between continuities and ruptures. Zooarchaeological perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIXe Rencontres Internationales d’Archéologie et d’Histoire d’Antibes, "Hommes et Caprinés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J.-P. Brugal; C. Daugeard; L. Gourichon, Oct 2018, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevages et consommations carnées en Provence : le cas du castrum (Xe – XIVe siècles). Approche archéozoologique multifactorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consommer et produire dans le monde rural du Midi de la France au Moyen Âge: avancées récentes de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Vaschalde; J. Ros; C. Puig, Nov 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde animal au Moyen Âge : marqueur social, économique et environnemental. Approche archéozoologique : le cas de la Provence (VIIIe-XIVe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe Rencontres archéozoologiques, Université Paul Valéry St Charles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AniMed, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01698060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des outils interdisciplinaires pour l’étude des activités pastorales de la Basse Provence aux Alpes occidentales durant l’âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Gamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les économies vivrières dans l’Europe du Fer : Production et consommation de la montagne à la côte. 49e colloque de l'AFEAF, Lleida, mai 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lleida, Espagne. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05088312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation carnée en Provence entre les Xème XIIème siècles. Etude archéozoologique du Castrum de Notre-Dame, Allemagne-en-Provence (Alpes-de-Hautes-Provence, 04)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cherchez la (petite) bête : l’animal au haut Moyen Âge. 37e journées internationales d’archéologie mérovingienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Dizier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte archéologique de la Gaule : Hautes-Alpes, 05</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Shindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Mocci eds. Académie des Inscriptions et Belles Lettres, pp.383, 2022, Carte archéologique de la Gaule : pré-inventaire archéologique, Michel Provost, 9782877546911</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des ressources animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphaël Golosetti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mujouls. Habitats et sanctuaires du col d’Adon à la période gallo-romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’os à la molécule : les apports des analyses archéozoologique et isotopique dans l’étude des modes d’élevage et de la gestion des troupeaux sur un castrum des Alpilles (Montpaon, Fontvieille, 13)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Christophe Tréglia; Véronique Rinalducci; Marie-Laure Laharie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montpaon, un castrum des Baux (XI</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-XIV</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, A paraître, Bibliothèque d’archéologie méditerranéenne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Provence to the Alps. The origins and evolution of pastoral mobility in the western Alps, an interdisciplinary perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eduard Trepat Deltell; Marc Borrell Amoròs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congrés de Transhumància i Camins Ramaders de Catalunya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut per al Desenvolupament de l’Alt Pirineu i l’Aran, pp.74-76, 2024, 978-84-10144-15-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roi-Cochon et bêtes à laine : dimensions socio-économiques de l'exploitation des porcs et des caprinés pendant le Moyen Âge dans le sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariacristina Varano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Astrid Chazottes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boire et manger en Provence (Xe -XXe siècles) : étude archéologique et historique de la consommation alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Mergoil, pp.63-76, 2023, Archéologie moderne &amp; contemporaine, 978-2-35518-130-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04140773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation et Société, La viande en Provence médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Astrid Chazottes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque "Boire et manger en Provence (Xe-XXe siècle) : Études archéologique et historique de la consommation alimentaire", LA3M, Aix-en-Provence, 6-7 octobre 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation carnée en Provence entre les Xème XIIème siècles. Etude archéozoologique du Castrum de Notre-Dame, Allemagne-en-Provence (Alpes-de-Hautes-Provence, 04)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Desbrosse-Degobertière; Marie-Cécile Truc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cherchez la petite bête : l'animal au haut Moyen Âge. Actes des XXXVIIe Journées internationales de l'AFAM, 6-8 octobre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, Association Française d’Archéologie Mérovingienne (AFAM), pp.165-171, 2019, Mémoires de l'Association française d'archéologie mérovingienne, 979-1-09-028201-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau regard sur l’alimentation carnée en Provence médiévale : les apports de l’archéozoologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Gourichon; Camille Daujeard; Jean-Philip Brugal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et caprinés : de la montagne à la steppe, de la chasse à l'élevage : actes des 39èmes Rencontres Internationales d’Archéologie et d’Histoire d’Antibes, 16-18 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. APDCA, pp.297-314, 2019, 2904110615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02467923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faune, Notre-Dame, Allemagne-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : MOUTON D. (Dir.), Allemagne-en-Provence (04), Notre-Dame, Castrum (Xe-XIIe siècles), Fouille programmée triannuelle, Rapport de la campagne 2020, Rapport intermédiaire, SRA PACA; LA3M. 2020, p-p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03452636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexe 5 : inventaire de la faune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : Allemagne-en-Provence Notre-Dame, Castrum (VIIIe-XIIe siècles). Rapport final d’opération d’archéologie programmée campagne 2019, SRA PACA; LA3M. 2019, pp.91-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02467978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation carnée à Petra Castellana, XI-XIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in : DUPUIS (M.) dir., Projet collectif de recherche : L’ancien diocèse de Senez : approches diachroniques sur l’évolution et les transformations d’un espace de montagne, rapport annuel 2018, SRA PACA; LA3M. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02467984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niozelles - la Rocca (04), Castrum (Xe-XIe siècles) : Étude documentaire – faune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA PACA; LA3M. 2019, 277 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02467991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des ressources animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : RINALDUCCI (V.), TREGLIA (J-C.) avec la collab. de CLOAREC-QUILLON (A.), UNSAIN (D.) : Castrum de Montpaon (Fontvieille, Bouches-du-Rhône) : rapport final d’opération campagne 2017, SRA PACA; LA3M. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02467977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castrum de Montpaon (Fontvieille, Bouches-du-Rhône) : rapport final d’opération campagne 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rinalducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Tréglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA PACA, Aix-en-Provence. 2018, 280 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02461330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation carnée au Castrum Archanzoscum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in : MOUTON D. (dir.). Allemagne-en-Provence (04), Castrum (VIIIe-XIIe siècles). Rapport de campagne tri-annuel (2016, 2017 ; 2018), SRA PACA; LA3M. 2018, pp.96-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03452644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des ressources animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in : BUCCIO (V.) dir. Castellana, Castellane (04), rapport d’opérations, SRA PACA; LA3M. 2018, pp.161-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03452639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des ressources animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Kernin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : MOUTON D. (Dir.), Allemagne-en-Provence (04), Notre-Dame, Castrum (Xe-XIIe siècles), Fouille programmée triannuelle, Rapport de la campagne 2017, Rapport intermédiaire, SRA PACA; LA3M. 2017, pp.42-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01946459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des ressources animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : Selèque (J.) dir. Gaubert village, Digne-les-Bains (04), rapport d’opérations, SRA PACA. 2017, pp.149-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03452659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des ressources animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Kernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : MOUTON D. (Dir.), Allemagne-en-Provence (04), Notre-Dame, Castrum (Xe-XIIe siècles), Fouille programmée triannuelle, Rapport de la campagne 2016, Rapport intermédiaire, SRA PACA; LA3M. 2016, pp.81‑116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01759276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des ressources animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : MOUTON (D.) et VARANO (M.), Allemagne-en-Provence (04), Notre-Dame, Castrum (Xe-XIIe siècles), Fouilles programmée tri-annuelle, Rapport de synthèse tri-annuelle, SRA PACA. 2015, pp.90‑113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01759281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire d’os : Enjeux sociaux, économiques et environnementaux des ressources carnées en Provence (Xème- XIIème siècles) : les apports de l’archéozoologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Aix Marseille Université, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04010280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId91"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B540E216"/>
+    <w:nsid w:val="26C6DE4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dianne-unsain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8369-7509" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378532v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Dulias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Unsain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01889-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845531v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mouton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacristina Varano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103739" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452634v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny S&#233;l&#232;que" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481296v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Buccio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102170" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175153v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003474v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Pike" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254783v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845122v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012329v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012837v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819035v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450050v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Cesarini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia Casas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528067v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450167v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527993v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528040v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03450123v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03450136v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03450145v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450149v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166428v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012290v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266067v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481914v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481901v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451704v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449960v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698060v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05088312v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gamba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766213v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798190v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gautier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012370v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012374v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670006v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140773v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451115v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452036v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467923v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03452636v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467978v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467984v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467991v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467977v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461330v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tr&#233;glia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03452644v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03452639v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01946459v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Kernin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03452659v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759276v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759281v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04010280v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dianne-unsain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8369-7509" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378532v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Dulias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Unsain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01889-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845531v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mouton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacristina Varano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103739" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452634v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny S&#233;l&#232;que" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481296v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Buccio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102170" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175153v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003474v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Pike" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254783v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819035v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012329v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845122v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012837v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450149v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450050v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Cesarini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia Casas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450167v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528067v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527993v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03450123v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528040v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03450136v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03450145v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166428v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012290v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266067v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481914v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481901v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451704v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449960v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698060v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05088312v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gamba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766213v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798190v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gautier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012374v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012370v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670006v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140773v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451115v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452036v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467923v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03452636v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467978v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467984v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467991v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467977v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461330v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tr&#233;glia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03452644v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03452639v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01946459v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Kernin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03452659v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759276v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759281v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04010280v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>