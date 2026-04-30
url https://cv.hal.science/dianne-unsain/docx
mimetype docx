--- v1 (2026-04-30)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dianne Unsain </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dianne-unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8369-7509</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioarchaeological approaches to understanding the long-term development of mountain societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Dulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.199. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-023-01889-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04378532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Husbandry Practices as Evidence for Social Structure and Dominance Systems in Rural Society during the Central Middle Ages (Provence, Southern France; 10th-12th centuries AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariacristina Varano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.103739. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03845531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société anthropozoologique en Provence médiévale : Réflexions sur les dynamiques économiques et environnementales à partir de l’étude archéozoologique du castrum de Galberto (XIIIe - XIVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Sélèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooarchaeology, medieval economy and culinary practices: The case of Petra Castellana castrum (South of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Buccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.102170. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.102170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02481296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niozelles, La Rocca. étude archéozoologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, bilan 2019, pp.42-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03175153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pastoralisme dans tous ses états : exploitation des ressources et gestion des troupeaux dans l’Arc alpin occidental et ses marges méditerranéennes du Néolithique au Moyen Âge (France, Suisse et Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque sur les Alpes dans l’Antiquité. L’animale e l’uomo nelle Alpi. Ecologie, economie, ideologie/L’animal et l’homme dans les Alpes, Écologie, économie, idéologie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Società valdostana di Preistoria e Archeologia, Nov 2024, Aoste, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition des naissances, saisons d’agnelage et consommation de viande d’agneaux en Provence médiévale : regards croisés de l’archéozoologie, de l’Histoire et de l’analyse isotopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consommer et produire dans le monde rural du Midi de la France au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyprien Mureau; Carole Puig; Jérôme Ros; Christophe Vaschalde, Jun 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pastoralisme alpin, voyage archéologique : démarche de valorisation scientifique du programme PATHWAy (Protohistoric to Medieval pastoralism in the Western Alps: the origins and development of long-distance transhumance)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congrès de Transhumància i Camins Ramaders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut per al Desenvolupament i la Promoció de l’Alt Pirineu i Aran (IDAPA); Associació d’Iniciatives Rurals (ARCA); Escola de Pastors i Pastores de Catalunya; Universitat de Lleida, Oct 2022, Amposta, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la croisée des méthodes : entre analyses bioarchéologiquess, paléoenvironnementales et archéologie culturelle ou comment appréhender l’histoire pastorale des sociétés provençales et alpines sur le long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Dulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque du GMPCA : Archéométrie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edytem; consortium Patrimalp, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming and consumming lambs in medieval Provence (12th-14th c.) from a zooarchaeological, historical and isotopic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travelling through time. New perspectives, methods and challenges for understanding livestock mobility in the past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Camille Jullian; Lampea; University of York, Sep 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03845122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protohistoric to Medieval pastoralism in the Western Alps: The origins and development of long-distance transhumance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Dulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travelling through time. New perspectives, methods and challenges for understanding livestock mobility in the past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Camille Jullian; Lampea; University of York, Sep 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the sites and study areas (WP1-WP3-Study areas -Zooarchaeological studies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAstoralism, TransHumance in the Western Alps - PATHWAy, 1er workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MMSH, Feb 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The integration of the different data-types. The use of database & GIS as the integrative tools (WP1, WP5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Cesarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garcia Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAstoralism, TransHumance in the Western Alps - PATHWAy, 1er workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCJ, Feb 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATHWAy Project: The origins and development of long-distance transhumance in the WesternAlps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Dulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAC2020+1 - Landscape Archaeology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCIS, Jun 2021, Madrid (Virtual), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATHWAy ArchéoEnvieS_Alimentation et faunes du Passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Enseignement supérieur et de la Recherche, Oct 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03528067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pastoralisme alpin, voyage archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival de l’Alpage-Maison du berger, Hautes-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Ancelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03527993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Production and Commercial Strategies: The Case of the Great and Small Provençal Elite (10th-12th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariacristina Varano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual Meeting of the European Association of Archaeologists (EAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christian-Albrechts - Universität zu Kiel, Sep 2021, Kiel (Virtual), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATHWAy ArchéoEnvieS : jeux sur l’Archéologue du paysage, l’alimentation au Moyen Âge et la faune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées européennes de l’archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture; Inrap, Jun 2021, Sisteron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03528040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interdisciplinary investigation of the longterm provencal and alpine livestock management: The intersection of bioarchaeology, palaeoecology and cultural archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Dulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Sep 2021, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating birth distribution, lambing seasons and lamb meat consumption in medieval Provence from a zooarchaeological, historical and isotopic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Sep 2021, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation et Société, La viande en Provence médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boire et manger en Provence (Xe-XXe siècles) : Étude archéologique et historique de la consommation alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LA3M, Oct 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03166428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines et développement du pastoralisme et de la transhumance de la Protohistoire au Moyen-âge dans les Alpes occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pastoralisme et nature protégée en Méditerranée occidentale. Construire des partenariats durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de la transhumance, Apr 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New looks on meat food in Medieval Provence : the joint contribution of archival and archaeological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Cesarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Medieval Congress of Leeds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’animal et la viande en Provence médiévale : récentes avancées en archéozoologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3es rencontres archéologiques départementales des Alpes de Haute-Provence, 27 avril 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Dignes-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02481914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation : témoin des sociétés passées ? Exemple de l’archéozoologie et des relations homme/animal en Provence médiévale (sud-est de la France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence URICA (Unité de Recherche en Ingénierie culturelle et en Anthropologie), 12 juin 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02481901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caprinae exploitation in Medieval Provence : Between continuities and ruptures. Zooarchaeological perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIXe Rencontres Internationales d’Archéologie et d’Histoire d’Antibes, "Hommes et Caprinés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J.-P. Brugal; C. Daugeard; L. Gourichon, Oct 2018, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevages et consommations carnées en Provence : le cas du castrum (Xe – XIVe siècles). Approche archéozoologique multifactorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consommer et produire dans le monde rural du Midi de la France au Moyen Âge: avancées récentes de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Vaschalde; J. Ros; C. Puig, Nov 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde animal au Moyen Âge : marqueur social, économique et environnemental. Approche archéozoologique : le cas de la Provence (VIIIe-XIVe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe Rencontres archéozoologiques, Université Paul Valéry St Charles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AniMed, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01698060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des outils interdisciplinaires pour l’étude des activités pastorales de la Basse Provence aux Alpes occidentales durant l’âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Gamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les économies vivrières dans l’Europe du Fer : Production et consommation de la montagne à la côte. 49e colloque de l'AFEAF, Lleida, mai 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lleida, Espagne. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05088312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation carnée en Provence entre les Xème XIIème siècles. Etude archéozoologique du Castrum de Notre-Dame, Allemagne-en-Provence (Alpes-de-Hautes-Provence, 04)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cherchez la (petite) bête : l’animal au haut Moyen Âge. 37e journées internationales d’archéologie mérovingienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Dizier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte archéologique de la Gaule : Hautes-Alpes, 05</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Shindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Mocci eds. Académie des Inscriptions et Belles Lettres, pp.383, 2022, Carte archéologique de la Gaule : pré-inventaire archéologique, Michel Provost, 9782877546911</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des ressources animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphaël Golosetti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mujouls. Habitats et sanctuaires du col d’Adon à la période gallo-romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’os à la molécule : les apports des analyses archéozoologique et isotopique dans l’étude des modes d’élevage et de la gestion des troupeaux sur un castrum des Alpilles (Montpaon, Fontvieille, 13)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Christophe Tréglia; Véronique Rinalducci; Marie-Laure Laharie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montpaon, un castrum des Baux (XI</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-XIV</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, A paraître, Bibliothèque d’archéologie méditerranéenne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Provence to the Alps. The origins and evolution of pastoral mobility in the western Alps, an interdisciplinary perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eduard Trepat Deltell; Marc Borrell Amoròs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congrés de Transhumància i Camins Ramaders de Catalunya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut per al Desenvolupament de l’Alt Pirineu i l’Aran, pp.74-76, 2024, 978-84-10144-15-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roi-Cochon et bêtes à laine : dimensions socio-économiques de l'exploitation des porcs et des caprinés pendant le Moyen Âge dans le sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariacristina Varano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Astrid Chazottes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boire et manger en Provence (Xe -XXe siècles) : étude archéologique et historique de la consommation alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Mergoil, pp.63-76, 2023, Archéologie moderne &amp; contemporaine, 978-2-35518-130-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04140773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation et Société, La viande en Provence médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Astrid Chazottes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque "Boire et manger en Provence (Xe-XXe siècle) : Études archéologique et historique de la consommation alimentaire", LA3M, Aix-en-Provence, 6-7 octobre 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation carnée en Provence entre les Xème XIIème siècles. Etude archéozoologique du Castrum de Notre-Dame, Allemagne-en-Provence (Alpes-de-Hautes-Provence, 04)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Desbrosse-Degobertière; Marie-Cécile Truc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cherchez la petite bête : l'animal au haut Moyen Âge. Actes des XXXVIIe Journées internationales de l'AFAM, 6-8 octobre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, Association Française d’Archéologie Mérovingienne (AFAM), pp.165-171, 2019, Mémoires de l'Association française d'archéologie mérovingienne, 979-1-09-028201-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau regard sur l’alimentation carnée en Provence médiévale : les apports de l’archéozoologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Gourichon; Camille Daujeard; Jean-Philip Brugal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et caprinés : de la montagne à la steppe, de la chasse à l'élevage : actes des 39èmes Rencontres Internationales d’Archéologie et d’Histoire d’Antibes, 16-18 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. APDCA, pp.297-314, 2019, 2904110615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02467923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faune, Notre-Dame, Allemagne-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : MOUTON D. (Dir.), Allemagne-en-Provence (04), Notre-Dame, Castrum (Xe-XIIe siècles), Fouille programmée triannuelle, Rapport de la campagne 2020, Rapport intermédiaire, SRA PACA; LA3M. 2020, p-p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03452636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexe 5 : inventaire de la faune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : Allemagne-en-Provence Notre-Dame, Castrum (VIIIe-XIIe siècles). Rapport final d’opération d’archéologie programmée campagne 2019, SRA PACA; LA3M. 2019, pp.91-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02467978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation carnée à Petra Castellana, XI-XIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in : DUPUIS (M.) dir., Projet collectif de recherche : L’ancien diocèse de Senez : approches diachroniques sur l’évolution et les transformations d’un espace de montagne, rapport annuel 2018, SRA PACA; LA3M. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02467984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niozelles - la Rocca (04), Castrum (Xe-XIe siècles) : Étude documentaire – faune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA PACA; LA3M. 2019, 277 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02467991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des ressources animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : RINALDUCCI (V.), TREGLIA (J-C.) avec la collab. de CLOAREC-QUILLON (A.), UNSAIN (D.) : Castrum de Montpaon (Fontvieille, Bouches-du-Rhône) : rapport final d’opération campagne 2017, SRA PACA; LA3M. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02467977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castrum de Montpaon (Fontvieille, Bouches-du-Rhône) : rapport final d’opération campagne 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rinalducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Tréglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA PACA, Aix-en-Provence. 2018, 280 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02461330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation carnée au Castrum Archanzoscum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in : MOUTON D. (dir.). Allemagne-en-Provence (04), Castrum (VIIIe-XIIe siècles). Rapport de campagne tri-annuel (2016, 2017 ; 2018), SRA PACA; LA3M. 2018, pp.96-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03452644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des ressources animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in : BUCCIO (V.) dir. Castellana, Castellane (04), rapport d’opérations, SRA PACA; LA3M. 2018, pp.161-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03452639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des ressources animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Kernin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : MOUTON D. (Dir.), Allemagne-en-Provence (04), Notre-Dame, Castrum (Xe-XIIe siècles), Fouille programmée triannuelle, Rapport de la campagne 2017, Rapport intermédiaire, SRA PACA; LA3M. 2017, pp.42-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01946459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des ressources animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : Selèque (J.) dir. Gaubert village, Digne-les-Bains (04), rapport d’opérations, SRA PACA. 2017, pp.149-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03452659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des ressources animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Kernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : MOUTON D. (Dir.), Allemagne-en-Provence (04), Notre-Dame, Castrum (Xe-XIIe siècles), Fouille programmée triannuelle, Rapport de la campagne 2016, Rapport intermédiaire, SRA PACA; LA3M. 2016, pp.81‑116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01759276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des ressources animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : MOUTON (D.) et VARANO (M.), Allemagne-en-Provence (04), Notre-Dame, Castrum (Xe-XIIe siècles), Fouilles programmée tri-annuelle, Rapport de synthèse tri-annuelle, SRA PACA. 2015, pp.90‑113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01759281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire d’os : Enjeux sociaux, économiques et environnementaux des ressources carnées en Provence (Xème- XIIème siècles) : les apports de l’archéozoologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Aix Marseille Université, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04010280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId91"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dianne Unsain </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dianne-unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8369-7509</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioarchaeological approaches to understanding the long-term development of mountain societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Dulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.199. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-023-01889-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04378532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Husbandry Practices as Evidence for Social Structure and Dominance Systems in Rural Society during the Central Middle Ages (Provence, Southern France; 10th-12th centuries AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariacristina Varano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.103739. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03845531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société anthropozoologique en Provence médiévale : Réflexions sur les dynamiques économiques et environnementales à partir de l’étude archéozoologique du castrum de Galberto (XIIIe - XIVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Sélèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niozelles, La Rocca. étude archéozoologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, bilan 2019, pp.42-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03175153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooarchaeology, medieval economy and culinary practices: The case of Petra Castellana castrum (South of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Buccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.102170. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.102170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02481296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pastoralisme dans tous ses états : exploitation des ressources et gestion des troupeaux dans l’Arc alpin occidental et ses marges méditerranéennes du Néolithique au Moyen Âge (France, Suisse et Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque sur les Alpes dans l’Antiquité. L’animale e l’uomo nelle Alpi. Ecologie, economie, ideologie/L’animal et l’homme dans les Alpes, Écologie, économie, idéologie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Società valdostana di Preistoria e Archeologia, Nov 2024, Aoste, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition des naissances, saisons d’agnelage et consommation de viande d’agneaux en Provence médiévale : regards croisés de l’archéozoologie, de l’Histoire et de l’analyse isotopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consommer et produire dans le monde rural du Midi de la France au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyprien Mureau; Carole Puig; Jérôme Ros; Christophe Vaschalde, Jun 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming and consumming lambs in medieval Provence (12th-14th c.) from a zooarchaeological, historical and isotopic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travelling through time. New perspectives, methods and challenges for understanding livestock mobility in the past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Camille Jullian; Lampea; University of York, Sep 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03845122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la croisée des méthodes : entre analyses bioarchéologiquess, paléoenvironnementales et archéologie culturelle ou comment appréhender l’histoire pastorale des sociétés provençales et alpines sur le long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Dulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque du GMPCA : Archéométrie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edytem; consortium Patrimalp, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protohistoric to Medieval pastoralism in the Western Alps: The origins and development of long-distance transhumance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Dulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travelling through time. New perspectives, methods and challenges for understanding livestock mobility in the past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Camille Jullian; Lampea; University of York, Sep 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pastoralisme alpin, voyage archéologique : démarche de valorisation scientifique du programme PATHWAy (Protohistoric to Medieval pastoralism in the Western Alps: the origins and development of long-distance transhumance)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congrès de Transhumància i Camins Ramaders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut per al Desenvolupament i la Promoció de l’Alt Pirineu i Aran (IDAPA); Associació d’Iniciatives Rurals (ARCA); Escola de Pastors i Pastores de Catalunya; Universitat de Lleida, Oct 2022, Amposta, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATHWAy ArchéoEnvieS_Alimentation et faunes du Passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Enseignement supérieur et de la Recherche, Oct 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03528067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATHWAy Project: The origins and development of long-distance transhumance in the WesternAlps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Dulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAC2020+1 - Landscape Archaeology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCIS, Jun 2021, Madrid (Virtual), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The integration of the different data-types. The use of database & GIS as the integrative tools (WP1, WP5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Cesarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garcia Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAstoralism, TransHumance in the Western Alps - PATHWAy, 1er workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCJ, Feb 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pastoralisme alpin, voyage archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival de l’Alpage-Maison du berger, Hautes-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Ancelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03527993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Production and Commercial Strategies: The Case of the Great and Small Provençal Elite (10th-12th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariacristina Varano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual Meeting of the European Association of Archaeologists (EAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christian-Albrechts - Universität zu Kiel, Sep 2021, Kiel (Virtual), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATHWAy ArchéoEnvieS : jeux sur l’Archéologue du paysage, l’alimentation au Moyen Âge et la faune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées européennes de l’archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture; Inrap, Jun 2021, Sisteron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03528040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating birth distribution, lambing seasons and lamb meat consumption in medieval Provence from a zooarchaeological, historical and isotopic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Sep 2021, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interdisciplinary investigation of the longterm provencal and alpine livestock management: The intersection of bioarchaeology, palaeoecology and cultural archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Dulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Sep 2021, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the sites and study areas (WP1-WP3-Study areas -Zooarchaeological studies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAstoralism, TransHumance in the Western Alps - PATHWAy, 1er workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MMSH, Feb 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation et Société, La viande en Provence médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boire et manger en Provence (Xe-XXe siècles) : Étude archéologique et historique de la consommation alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LA3M, Oct 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03166428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines et développement du pastoralisme et de la transhumance de la Protohistoire au Moyen-âge dans les Alpes occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pastoralisme et nature protégée en Méditerranée occidentale. Construire des partenariats durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de la transhumance, Apr 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New looks on meat food in Medieval Provence : the joint contribution of archival and archaeological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Cesarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Medieval Congress of Leeds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’animal et la viande en Provence médiévale : récentes avancées en archéozoologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3es rencontres archéologiques départementales des Alpes de Haute-Provence, 27 avril 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Dignes-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02481914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation : témoin des sociétés passées ? Exemple de l’archéozoologie et des relations homme/animal en Provence médiévale (sud-est de la France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence URICA (Unité de Recherche en Ingénierie culturelle et en Anthropologie), 12 juin 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02481901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caprinae exploitation in Medieval Provence : Between continuities and ruptures. Zooarchaeological perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIXe Rencontres Internationales d’Archéologie et d’Histoire d’Antibes, "Hommes et Caprinés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J.-P. Brugal; C. Daugeard; L. Gourichon, Oct 2018, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevages et consommations carnées en Provence : le cas du castrum (Xe – XIVe siècles). Approche archéozoologique multifactorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consommer et produire dans le monde rural du Midi de la France au Moyen Âge: avancées récentes de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Vaschalde; J. Ros; C. Puig, Nov 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde animal au Moyen Âge : marqueur social, économique et environnemental. Approche archéozoologique : le cas de la Provence (VIIIe-XIVe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe Rencontres archéozoologiques, Université Paul Valéry St Charles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AniMed, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01698060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des outils interdisciplinaires pour l’étude des activités pastorales de la Basse Provence aux Alpes occidentales durant l’âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Gamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les économies vivrières dans l’Europe du Fer : Production et consommation de la montagne à la côte. 49e colloque de l'AFEAF, Lleida, mai 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lleida, Espagne. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05088312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation carnée en Provence entre les Xème XIIème siècles. Etude archéozoologique du Castrum de Notre-Dame, Allemagne-en-Provence (Alpes-de-Hautes-Provence, 04)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cherchez la (petite) bête : l’animal au haut Moyen Âge. 37e journées internationales d’archéologie mérovingienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Dizier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte archéologique de la Gaule : Hautes-Alpes, 05</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Shindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Mocci eds. Académie des Inscriptions et Belles Lettres, pp.383, 2022, Carte archéologique de la Gaule : pré-inventaire archéologique, Michel Provost, 9782877546911</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’os à la molécule : les apports des analyses archéozoologique et isotopique dans l’étude des modes d’élevage et de la gestion des troupeaux sur un castrum des Alpilles (Montpaon, Fontvieille, 13)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Christophe Tréglia; Véronique Rinalducci; Marie-Laure Laharie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montpaon, un castrum des Baux (XI</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-XIV</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, A paraître, Bibliothèque d’archéologie méditerranéenne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des ressources animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphaël Golosetti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mujouls. Habitats et sanctuaires du col d’Adon à la période gallo-romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Provence to the Alps. The origins and evolution of pastoral mobility in the western Alps, an interdisciplinary perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eduard Trepat Deltell; Marc Borrell Amoròs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congrés de Transhumància i Camins Ramaders de Catalunya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut per al Desenvolupament de l’Alt Pirineu i l’Aran, pp.74-76, 2024, 978-84-10144-15-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roi-Cochon et bêtes à laine : dimensions socio-économiques de l'exploitation des porcs et des caprinés pendant le Moyen Âge dans le sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariacristina Varano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Astrid Chazottes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boire et manger en Provence (Xe -XXe siècles) : étude archéologique et historique de la consommation alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Mergoil, pp.63-76, 2023, Archéologie moderne &amp; contemporaine, 978-2-35518-130-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04140773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation et Société, La viande en Provence médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Astrid Chazottes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque "Boire et manger en Provence (Xe-XXe siècle) : Études archéologique et historique de la consommation alimentaire", LA3M, Aix-en-Provence, 6-7 octobre 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation carnée en Provence entre les Xème XIIème siècles. Etude archéozoologique du Castrum de Notre-Dame, Allemagne-en-Provence (Alpes-de-Hautes-Provence, 04)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Desbrosse-Degobertière; Marie-Cécile Truc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cherchez la petite bête : l'animal au haut Moyen Âge. Actes des XXXVIIe Journées internationales de l'AFAM, 6-8 octobre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, Association Française d’Archéologie Mérovingienne (AFAM), pp.165-171, 2019, Mémoires de l'Association française d'archéologie mérovingienne, 979-1-09-028201-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau regard sur l’alimentation carnée en Provence médiévale : les apports de l’archéozoologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Gourichon; Camille Daujeard; Jean-Philip Brugal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et caprinés : de la montagne à la steppe, de la chasse à l'élevage : actes des 39èmes Rencontres Internationales d’Archéologie et d’Histoire d’Antibes, 16-18 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. APDCA, pp.297-314, 2019, 2904110615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02467923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faune, Notre-Dame, Allemagne-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : MOUTON D. (Dir.), Allemagne-en-Provence (04), Notre-Dame, Castrum (Xe-XIIe siècles), Fouille programmée triannuelle, Rapport de la campagne 2020, Rapport intermédiaire, SRA PACA; LA3M. 2020, p-p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03452636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexe 5 : inventaire de la faune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : Allemagne-en-Provence Notre-Dame, Castrum (VIIIe-XIIe siècles). Rapport final d’opération d’archéologie programmée campagne 2019, SRA PACA; LA3M. 2019, pp.91-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02467978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation carnée à Petra Castellana, XI-XIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in : DUPUIS (M.) dir., Projet collectif de recherche : L’ancien diocèse de Senez : approches diachroniques sur l’évolution et les transformations d’un espace de montagne, rapport annuel 2018, SRA PACA; LA3M. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02467984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niozelles - la Rocca (04), Castrum (Xe-XIe siècles) : Étude documentaire – faune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA PACA; LA3M. 2019, 277 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02467991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castrum de Montpaon (Fontvieille, Bouches-du-Rhône) : rapport final d’opération campagne 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rinalducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Tréglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA PACA, Aix-en-Provence. 2018, 280 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02461330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation carnée au Castrum Archanzoscum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in : MOUTON D. (dir.). Allemagne-en-Provence (04), Castrum (VIIIe-XIIe siècles). Rapport de campagne tri-annuel (2016, 2017 ; 2018), SRA PACA; LA3M. 2018, pp.96-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03452644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des ressources animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : RINALDUCCI (V.), TREGLIA (J-C.) avec la collab. de CLOAREC-QUILLON (A.), UNSAIN (D.) : Castrum de Montpaon (Fontvieille, Bouches-du-Rhône) : rapport final d’opération campagne 2017, SRA PACA; LA3M. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02467977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des ressources animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in : BUCCIO (V.) dir. Castellana, Castellane (04), rapport d’opérations, SRA PACA; LA3M. 2018, pp.161-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03452639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des ressources animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Kernin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : MOUTON D. (Dir.), Allemagne-en-Provence (04), Notre-Dame, Castrum (Xe-XIIe siècles), Fouille programmée triannuelle, Rapport de la campagne 2017, Rapport intermédiaire, SRA PACA; LA3M. 2017, pp.42-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01946459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des ressources animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : Selèque (J.) dir. Gaubert village, Digne-les-Bains (04), rapport d’opérations, SRA PACA. 2017, pp.149-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03452659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des ressources animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Kernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : MOUTON D. (Dir.), Allemagne-en-Provence (04), Notre-Dame, Castrum (Xe-XIIe siècles), Fouille programmée triannuelle, Rapport de la campagne 2016, Rapport intermédiaire, SRA PACA; LA3M. 2016, pp.81‑116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01759276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des ressources animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : MOUTON (D.) et VARANO (M.), Allemagne-en-Provence (04), Notre-Dame, Castrum (Xe-XIIe siècles), Fouilles programmée tri-annuelle, Rapport de synthèse tri-annuelle, SRA PACA. 2015, pp.90‑113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01759281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire d’os : Enjeux sociaux, économiques et environnementaux des ressources carnées en Provence (Xème- XIIème siècles) : les apports de l’archéozoologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Aix Marseille Université, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04010280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId91"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26C6DE4E"/>
+    <w:nsid w:val="581F22AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dianne-unsain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8369-7509" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378532v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Dulias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Unsain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01889-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845531v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mouton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacristina Varano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103739" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452634v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny S&#233;l&#232;que" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481296v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Buccio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102170" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175153v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003474v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Pike" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254783v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819035v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012329v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845122v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012837v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450149v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450050v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Cesarini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia Casas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450167v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528067v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527993v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03450123v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528040v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03450136v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03450145v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166428v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012290v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266067v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481914v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481901v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451704v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449960v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698060v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05088312v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gamba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766213v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798190v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gautier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012374v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012370v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670006v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140773v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451115v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452036v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467923v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03452636v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467978v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467984v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467991v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467977v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461330v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tr&#233;glia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03452644v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03452639v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01946459v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Kernin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03452659v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759276v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759281v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04010280v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dianne-unsain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8369-7509" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378532v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Dulias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Unsain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01889-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845531v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mouton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacristina Varano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103739" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452634v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny S&#233;l&#232;que" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175153v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481296v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Buccio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102170" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003474v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Pike" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254783v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845122v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012329v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012837v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819035v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528067v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450167v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450050v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Cesarini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia Casas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527993v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03450123v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528040v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03450145v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03450136v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450149v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166428v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012290v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266067v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481914v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481901v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451704v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449960v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698060v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05088312v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gamba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766213v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798190v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gautier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012370v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012374v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670006v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140773v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451115v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452036v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467923v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03452636v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467978v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467984v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467991v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461330v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tr&#233;glia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03452644v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467977v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03452639v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01946459v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Kernin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03452659v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759276v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759281v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04010280v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>