--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dianne Unsain </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dianne-unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8369-7509</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioarchaeological approaches to understanding the long-term development of mountain societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Dulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.199. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-023-01889-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04378532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Husbandry Practices as Evidence for Social Structure and Dominance Systems in Rural Society during the Central Middle Ages (Provence, Southern France; 10th-12th centuries AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariacristina Varano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.103739. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03845531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société anthropozoologique en Provence médiévale : Réflexions sur les dynamiques économiques et environnementales à partir de l’étude archéozoologique du castrum de Galberto (XIIIe - XIVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Sélèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niozelles, La Rocca. étude archéozoologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, bilan 2019, pp.42-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03175153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooarchaeology, medieval economy and culinary practices: The case of Petra Castellana castrum (South of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Buccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.102170. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.102170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02481296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pastoralisme dans tous ses états : exploitation des ressources et gestion des troupeaux dans l’Arc alpin occidental et ses marges méditerranéennes du Néolithique au Moyen Âge (France, Suisse et Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque sur les Alpes dans l’Antiquité. L’animale e l’uomo nelle Alpi. Ecologie, economie, ideologie/L’animal et l’homme dans les Alpes, Écologie, économie, idéologie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Società valdostana di Preistoria e Archeologia, Nov 2024, Aoste, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition des naissances, saisons d’agnelage et consommation de viande d’agneaux en Provence médiévale : regards croisés de l’archéozoologie, de l’Histoire et de l’analyse isotopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consommer et produire dans le monde rural du Midi de la France au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyprien Mureau; Carole Puig; Jérôme Ros; Christophe Vaschalde, Jun 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming and consumming lambs in medieval Provence (12th-14th c.) from a zooarchaeological, historical and isotopic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travelling through time. New perspectives, methods and challenges for understanding livestock mobility in the past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Camille Jullian; Lampea; University of York, Sep 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03845122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la croisée des méthodes : entre analyses bioarchéologiquess, paléoenvironnementales et archéologie culturelle ou comment appréhender l’histoire pastorale des sociétés provençales et alpines sur le long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Dulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque du GMPCA : Archéométrie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edytem; consortium Patrimalp, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protohistoric to Medieval pastoralism in the Western Alps: The origins and development of long-distance transhumance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Dulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travelling through time. New perspectives, methods and challenges for understanding livestock mobility in the past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Camille Jullian; Lampea; University of York, Sep 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pastoralisme alpin, voyage archéologique : démarche de valorisation scientifique du programme PATHWAy (Protohistoric to Medieval pastoralism in the Western Alps: the origins and development of long-distance transhumance)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congrès de Transhumància i Camins Ramaders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut per al Desenvolupament i la Promoció de l’Alt Pirineu i Aran (IDAPA); Associació d’Iniciatives Rurals (ARCA); Escola de Pastors i Pastores de Catalunya; Universitat de Lleida, Oct 2022, Amposta, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATHWAy ArchéoEnvieS_Alimentation et faunes du Passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Enseignement supérieur et de la Recherche, Oct 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03528067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATHWAy Project: The origins and development of long-distance transhumance in the WesternAlps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Dulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAC2020+1 - Landscape Archaeology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCIS, Jun 2021, Madrid (Virtual), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The integration of the different data-types. The use of database & GIS as the integrative tools (WP1, WP5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Cesarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garcia Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAstoralism, TransHumance in the Western Alps - PATHWAy, 1er workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCJ, Feb 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pastoralisme alpin, voyage archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival de l’Alpage-Maison du berger, Hautes-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Ancelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03527993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Production and Commercial Strategies: The Case of the Great and Small Provençal Elite (10th-12th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariacristina Varano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual Meeting of the European Association of Archaeologists (EAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christian-Albrechts - Universität zu Kiel, Sep 2021, Kiel (Virtual), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATHWAy ArchéoEnvieS : jeux sur l’Archéologue du paysage, l’alimentation au Moyen Âge et la faune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées européennes de l’archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture; Inrap, Jun 2021, Sisteron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03528040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating birth distribution, lambing seasons and lamb meat consumption in medieval Provence from a zooarchaeological, historical and isotopic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Sep 2021, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interdisciplinary investigation of the longterm provencal and alpine livestock management: The intersection of bioarchaeology, palaeoecology and cultural archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Dulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Sep 2021, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the sites and study areas (WP1-WP3-Study areas -Zooarchaeological studies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAstoralism, TransHumance in the Western Alps - PATHWAy, 1er workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MMSH, Feb 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation et Société, La viande en Provence médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boire et manger en Provence (Xe-XXe siècles) : Étude archéologique et historique de la consommation alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LA3M, Oct 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03166428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines et développement du pastoralisme et de la transhumance de la Protohistoire au Moyen-âge dans les Alpes occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pastoralisme et nature protégée en Méditerranée occidentale. Construire des partenariats durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de la transhumance, Apr 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New looks on meat food in Medieval Provence : the joint contribution of archival and archaeological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Cesarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Medieval Congress of Leeds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’animal et la viande en Provence médiévale : récentes avancées en archéozoologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3es rencontres archéologiques départementales des Alpes de Haute-Provence, 27 avril 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Dignes-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02481914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation : témoin des sociétés passées ? Exemple de l’archéozoologie et des relations homme/animal en Provence médiévale (sud-est de la France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence URICA (Unité de Recherche en Ingénierie culturelle et en Anthropologie), 12 juin 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02481901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caprinae exploitation in Medieval Provence : Between continuities and ruptures. Zooarchaeological perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIXe Rencontres Internationales d’Archéologie et d’Histoire d’Antibes, "Hommes et Caprinés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J.-P. Brugal; C. Daugeard; L. Gourichon, Oct 2018, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevages et consommations carnées en Provence : le cas du castrum (Xe – XIVe siècles). Approche archéozoologique multifactorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consommer et produire dans le monde rural du Midi de la France au Moyen Âge: avancées récentes de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Vaschalde; J. Ros; C. Puig, Nov 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde animal au Moyen Âge : marqueur social, économique et environnemental. Approche archéozoologique : le cas de la Provence (VIIIe-XIVe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe Rencontres archéozoologiques, Université Paul Valéry St Charles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AniMed, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01698060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des outils interdisciplinaires pour l’étude des activités pastorales de la Basse Provence aux Alpes occidentales durant l’âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Gamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les économies vivrières dans l’Europe du Fer : Production et consommation de la montagne à la côte. 49e colloque de l'AFEAF, Lleida, mai 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lleida, Espagne. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05088312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation carnée en Provence entre les Xème XIIème siècles. Etude archéozoologique du Castrum de Notre-Dame, Allemagne-en-Provence (Alpes-de-Hautes-Provence, 04)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cherchez la (petite) bête : l’animal au haut Moyen Âge. 37e journées internationales d’archéologie mérovingienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Dizier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte archéologique de la Gaule : Hautes-Alpes, 05</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Shindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Mocci eds. Académie des Inscriptions et Belles Lettres, pp.383, 2022, Carte archéologique de la Gaule : pré-inventaire archéologique, Michel Provost, 9782877546911</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’os à la molécule : les apports des analyses archéozoologique et isotopique dans l’étude des modes d’élevage et de la gestion des troupeaux sur un castrum des Alpilles (Montpaon, Fontvieille, 13)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Christophe Tréglia; Véronique Rinalducci; Marie-Laure Laharie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montpaon, un castrum des Baux (XI</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-XIV</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, A paraître, Bibliothèque d’archéologie méditerranéenne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des ressources animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphaël Golosetti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mujouls. Habitats et sanctuaires du col d’Adon à la période gallo-romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Provence to the Alps. The origins and evolution of pastoral mobility in the western Alps, an interdisciplinary perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eduard Trepat Deltell; Marc Borrell Amoròs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congrés de Transhumància i Camins Ramaders de Catalunya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut per al Desenvolupament de l’Alt Pirineu i l’Aran, pp.74-76, 2024, 978-84-10144-15-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roi-Cochon et bêtes à laine : dimensions socio-économiques de l'exploitation des porcs et des caprinés pendant le Moyen Âge dans le sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariacristina Varano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Astrid Chazottes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boire et manger en Provence (Xe -XXe siècles) : étude archéologique et historique de la consommation alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Mergoil, pp.63-76, 2023, Archéologie moderne &amp; contemporaine, 978-2-35518-130-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04140773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation et Société, La viande en Provence médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Astrid Chazottes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque "Boire et manger en Provence (Xe-XXe siècle) : Études archéologique et historique de la consommation alimentaire", LA3M, Aix-en-Provence, 6-7 octobre 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation carnée en Provence entre les Xème XIIème siècles. Etude archéozoologique du Castrum de Notre-Dame, Allemagne-en-Provence (Alpes-de-Hautes-Provence, 04)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Desbrosse-Degobertière; Marie-Cécile Truc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cherchez la petite bête : l'animal au haut Moyen Âge. Actes des XXXVIIe Journées internationales de l'AFAM, 6-8 octobre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, Association Française d’Archéologie Mérovingienne (AFAM), pp.165-171, 2019, Mémoires de l'Association française d'archéologie mérovingienne, 979-1-09-028201-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau regard sur l’alimentation carnée en Provence médiévale : les apports de l’archéozoologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Gourichon; Camille Daujeard; Jean-Philip Brugal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et caprinés : de la montagne à la steppe, de la chasse à l'élevage : actes des 39èmes Rencontres Internationales d’Archéologie et d’Histoire d’Antibes, 16-18 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. APDCA, pp.297-314, 2019, 2904110615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02467923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faune, Notre-Dame, Allemagne-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : MOUTON D. (Dir.), Allemagne-en-Provence (04), Notre-Dame, Castrum (Xe-XIIe siècles), Fouille programmée triannuelle, Rapport de la campagne 2020, Rapport intermédiaire, SRA PACA; LA3M. 2020, p-p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03452636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexe 5 : inventaire de la faune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : Allemagne-en-Provence Notre-Dame, Castrum (VIIIe-XIIe siècles). Rapport final d’opération d’archéologie programmée campagne 2019, SRA PACA; LA3M. 2019, pp.91-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02467978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation carnée à Petra Castellana, XI-XIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in : DUPUIS (M.) dir., Projet collectif de recherche : L’ancien diocèse de Senez : approches diachroniques sur l’évolution et les transformations d’un espace de montagne, rapport annuel 2018, SRA PACA; LA3M. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02467984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niozelles - la Rocca (04), Castrum (Xe-XIe siècles) : Étude documentaire – faune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA PACA; LA3M. 2019, 277 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02467991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castrum de Montpaon (Fontvieille, Bouches-du-Rhône) : rapport final d’opération campagne 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rinalducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Tréglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA PACA, Aix-en-Provence. 2018, 280 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02461330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation carnée au Castrum Archanzoscum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in : MOUTON D. (dir.). Allemagne-en-Provence (04), Castrum (VIIIe-XIIe siècles). Rapport de campagne tri-annuel (2016, 2017 ; 2018), SRA PACA; LA3M. 2018, pp.96-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03452644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des ressources animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : RINALDUCCI (V.), TREGLIA (J-C.) avec la collab. de CLOAREC-QUILLON (A.), UNSAIN (D.) : Castrum de Montpaon (Fontvieille, Bouches-du-Rhône) : rapport final d’opération campagne 2017, SRA PACA; LA3M. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02467977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des ressources animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in : BUCCIO (V.) dir. Castellana, Castellane (04), rapport d’opérations, SRA PACA; LA3M. 2018, pp.161-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03452639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des ressources animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Kernin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : MOUTON D. (Dir.), Allemagne-en-Provence (04), Notre-Dame, Castrum (Xe-XIIe siècles), Fouille programmée triannuelle, Rapport de la campagne 2017, Rapport intermédiaire, SRA PACA; LA3M. 2017, pp.42-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01946459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des ressources animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : Selèque (J.) dir. Gaubert village, Digne-les-Bains (04), rapport d’opérations, SRA PACA. 2017, pp.149-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03452659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des ressources animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Kernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : MOUTON D. (Dir.), Allemagne-en-Provence (04), Notre-Dame, Castrum (Xe-XIIe siècles), Fouille programmée triannuelle, Rapport de la campagne 2016, Rapport intermédiaire, SRA PACA; LA3M. 2016, pp.81‑116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01759276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des ressources animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : MOUTON (D.) et VARANO (M.), Allemagne-en-Provence (04), Notre-Dame, Castrum (Xe-XIIe siècles), Fouilles programmée tri-annuelle, Rapport de synthèse tri-annuelle, SRA PACA. 2015, pp.90‑113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01759281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire d’os : Enjeux sociaux, économiques et environnementaux des ressources carnées en Provence (Xème- XIIème siècles) : les apports de l’archéozoologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Aix Marseille Université, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04010280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId91"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dianne Unsain </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dianne-unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8369-7509</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioarchaeological approaches to understanding the long-term development of mountain societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Dulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.199. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12520-023-01889-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04378532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Husbandry Practices as Evidence for Social Structure and Dominance Systems in Rural Society during the Central Middle Ages (Provence, Southern France; 10th-12th centuries AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariacristina Varano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.103739. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03845531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société anthropozoologique en Provence médiévale : Réflexions sur les dynamiques économiques et environnementales à partir de l’étude archéozoologique du castrum de Galberto (XIIIe - XIVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Sélèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niozelles, La Rocca. étude archéozoologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, bilan 2019, pp.42-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03175153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooarchaeology, medieval economy and culinary practices: The case of Petra Castellana castrum (South of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Buccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.102170. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.102170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02481296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pastoralisme dans tous ses états : exploitation des ressources et gestion des troupeaux dans l’Arc alpin occidental et ses marges méditerranéennes du Néolithique au Moyen Âge (France, Suisse et Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque sur les Alpes dans l’Antiquité. L’animale e l’uomo nelle Alpi. Ecologie, economie, ideologie/L’animal et l’homme dans les Alpes, Écologie, économie, idéologie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Società valdostana di Preistoria e Archeologia, Nov 2024, Aoste, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition des naissances, saisons d’agnelage et consommation de viande d’agneaux en Provence médiévale : regards croisés de l’archéozoologie, de l’Histoire et de l’analyse isotopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consommer et produire dans le monde rural du Midi de la France au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cyprien Mureau; Carole Puig; Jérôme Ros; Christophe Vaschalde, Jun 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming and consumming lambs in medieval Provence (12th-14th c.) from a zooarchaeological, historical and isotopic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travelling through time. New perspectives, methods and challenges for understanding livestock mobility in the past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Camille Jullian; Lampea; University of York, Sep 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03845122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la croisée des méthodes : entre analyses bioarchéologiquess, paléoenvironnementales et archéologie culturelle ou comment appréhender l’histoire pastorale des sociétés provençales et alpines sur le long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Dulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque du GMPCA : Archéométrie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edytem; consortium Patrimalp, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protohistoric to Medieval pastoralism in the Western Alps: The origins and development of long-distance transhumance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Dulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travelling through time. New perspectives, methods and challenges for understanding livestock mobility in the past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Camille Jullian; Lampea; University of York, Sep 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pastoralisme alpin, voyage archéologique : démarche de valorisation scientifique du programme PATHWAy (Protohistoric to Medieval pastoralism in the Western Alps: the origins and development of long-distance transhumance)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congrès de Transhumància i Camins Ramaders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut per al Desenvolupament i la Promoció de l’Alt Pirineu i Aran (IDAPA); Associació d’Iniciatives Rurals (ARCA); Escola de Pastors i Pastores de Catalunya; Universitat de Lleida, Oct 2022, Amposta, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The integration of the different data-types. The use of database & GIS as the integrative tools (WP1, WP5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Cesarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garcia Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAstoralism, TransHumance in the Western Alps - PATHWAy, 1er workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCJ, Feb 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATHWAy ArchéoEnvieS_Alimentation et faunes du Passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Enseignement supérieur et de la Recherche, Oct 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03528067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATHWAy Project: The origins and development of long-distance transhumance in the WesternAlps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Dulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAC2020+1 - Landscape Archaeology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCIS, Jun 2021, Madrid (Virtual), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pastoralisme alpin, voyage archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival de l’Alpage-Maison du berger, Hautes-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Ancelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03527993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Production and Commercial Strategies: The Case of the Great and Small Provençal Elite (10th-12th centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariacristina Varano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual Meeting of the European Association of Archaeologists (EAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christian-Albrechts - Universität zu Kiel, Sep 2021, Kiel (Virtual), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interdisciplinary investigation of the longterm provencal and alpine livestock management: The intersection of bioarchaeology, palaeoecology and cultural archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Dulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Sep 2021, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATHWAy ArchéoEnvieS : jeux sur l’Archéologue du paysage, l’alimentation au Moyen Âge et la faune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées européennes de l’archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture; Inrap, Jun 2021, Sisteron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03528040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating birth distribution, lambing seasons and lamb meat consumption in medieval Provence from a zooarchaeological, historical and isotopic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Sep 2021, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the sites and study areas (WP1-WP3-Study areas -Zooarchaeological studies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAstoralism, TransHumance in the Western Alps - PATHWAy, 1er workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MMSH, Feb 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation et Société, La viande en Provence médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boire et manger en Provence (Xe-XXe siècles) : Étude archéologique et historique de la consommation alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LA3M, Oct 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03166428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines et développement du pastoralisme et de la transhumance de la Protohistoire au Moyen-âge dans les Alpes occidentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pastoralisme et nature protégée en Méditerranée occidentale. Construire des partenariats durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de la transhumance, Apr 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New looks on meat food in Medieval Provence : the joint contribution of archival and archaeological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Cesarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Medieval Congress of Leeds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’animal et la viande en Provence médiévale : récentes avancées en archéozoologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3es rencontres archéologiques départementales des Alpes de Haute-Provence, 27 avril 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Dignes-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02481914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation : témoin des sociétés passées ? Exemple de l’archéozoologie et des relations homme/animal en Provence médiévale (sud-est de la France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence URICA (Unité de Recherche en Ingénierie culturelle et en Anthropologie), 12 juin 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02481901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caprinae exploitation in Medieval Provence : Between continuities and ruptures. Zooarchaeological perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIXe Rencontres Internationales d’Archéologie et d’Histoire d’Antibes, "Hommes et Caprinés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J.-P. Brugal; C. Daugeard; L. Gourichon, Oct 2018, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevages et consommations carnées en Provence : le cas du castrum (Xe – XIVe siècles). Approche archéozoologique multifactorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consommer et produire dans le monde rural du Midi de la France au Moyen Âge: avancées récentes de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Vaschalde; J. Ros; C. Puig, Nov 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde animal au Moyen Âge : marqueur social, économique et environnemental. Approche archéozoologique : le cas de la Provence (VIIIe-XIVe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe Rencontres archéozoologiques, Université Paul Valéry St Charles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AniMed, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01698060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des outils interdisciplinaires pour l’étude des activités pastorales de la Basse Provence aux Alpes occidentales durant l’âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Isoardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Gamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les économies vivrières dans l’Europe du Fer : Production et consommation de la montagne à la côte. 49e colloque de l'AFEAF, Lleida, mai 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lleida, Espagne. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05088312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation carnée en Provence entre les Xème XIIème siècles. Etude archéozoologique du Castrum de Notre-Dame, Allemagne-en-Provence (Alpes-de-Hautes-Provence, 04)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cherchez la (petite) bête : l’animal au haut Moyen Âge. 37e journées internationales d’archéologie mérovingienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Saint-Dizier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte archéologique de la Gaule : Hautes-Alpes, 05</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Lattard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Shindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Mocci eds. Académie des Inscriptions et Belles Lettres, pp.383, 2022, Carte archéologique de la Gaule : pré-inventaire archéologique, Michel Provost, 9782877546911</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’os à la molécule : les apports des analyses archéozoologique et isotopique dans l’étude des modes d’élevage et de la gestion des troupeaux sur un castrum des Alpilles (Montpaon, Fontvieille, 13)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Christophe Tréglia; Véronique Rinalducci; Marie-Laure Laharie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montpaon, un castrum des Baux (XI</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-XIV</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, A paraître, Bibliothèque d’archéologie méditerranéenne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des ressources animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raphaël Golosetti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mujouls. Habitats et sanctuaires du col d’Adon à la période gallo-romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Provence to the Alps. The origins and evolution of pastoral mobility in the western Alps, an interdisciplinary perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Battentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Knockaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eduard Trepat Deltell; Marc Borrell Amoròs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Congrés de Transhumància i Camins Ramaders de Catalunya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut per al Desenvolupament de l’Alt Pirineu i l’Aran, pp.74-76, 2024, 978-84-10144-15-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roi-Cochon et bêtes à laine : dimensions socio-économiques de l'exploitation des porcs et des caprinés pendant le Moyen Âge dans le sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariacristina Varano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Astrid Chazottes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boire et manger en Provence (Xe -XXe siècles) : étude archéologique et historique de la consommation alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Mergoil, pp.63-76, 2023, Archéologie moderne &amp; contemporaine, 978-2-35518-130-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04140773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation et Société, La viande en Provence médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Astrid Chazottes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque "Boire et manger en Provence (Xe-XXe siècle) : Études archéologique et historique de la consommation alimentaire", LA3M, Aix-en-Provence, 6-7 octobre 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation carnée en Provence entre les Xème XIIème siècles. Etude archéozoologique du Castrum de Notre-Dame, Allemagne-en-Provence (Alpes-de-Hautes-Provence, 04)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Desbrosse-Degobertière; Marie-Cécile Truc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cherchez la petite bête : l'animal au haut Moyen Âge. Actes des XXXVIIe Journées internationales de l'AFAM, 6-8 octobre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, Association Française d’Archéologie Mérovingienne (AFAM), pp.165-171, 2019, Mémoires de l'Association française d'archéologie mérovingienne, 979-1-09-028201-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau regard sur l’alimentation carnée en Provence médiévale : les apports de l’archéozoologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Gourichon; Camille Daujeard; Jean-Philip Brugal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et caprinés : de la montagne à la steppe, de la chasse à l'élevage : actes des 39èmes Rencontres Internationales d’Archéologie et d’Histoire d’Antibes, 16-18 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. APDCA, pp.297-314, 2019, 2904110615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02467923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faune, Notre-Dame, Allemagne-en-Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : MOUTON D. (Dir.), Allemagne-en-Provence (04), Notre-Dame, Castrum (Xe-XIIe siècles), Fouille programmée triannuelle, Rapport de la campagne 2020, Rapport intermédiaire, SRA PACA; LA3M. 2020, p-p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03452636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexe 5 : inventaire de la faune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : Allemagne-en-Provence Notre-Dame, Castrum (VIIIe-XIIe siècles). Rapport final d’opération d’archéologie programmée campagne 2019, SRA PACA; LA3M. 2019, pp.91-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02467978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation carnée à Petra Castellana, XI-XIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in : DUPUIS (M.) dir., Projet collectif de recherche : L’ancien diocèse de Senez : approches diachroniques sur l’évolution et les transformations d’un espace de montagne, rapport annuel 2018, SRA PACA; LA3M. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02467984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niozelles - la Rocca (04), Castrum (Xe-XIe siècles) : Étude documentaire – faune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA PACA; LA3M. 2019, 277 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02467991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des ressources animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : RINALDUCCI (V.), TREGLIA (J-C.) avec la collab. de CLOAREC-QUILLON (A.), UNSAIN (D.) : Castrum de Montpaon (Fontvieille, Bouches-du-Rhône) : rapport final d’opération campagne 2017, SRA PACA; LA3M. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02467977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Castrum de Montpaon (Fontvieille, Bouches-du-Rhône) : rapport final d’opération campagne 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rinalducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Tréglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA PACA, Aix-en-Provence. 2018, 280 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02461330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation carnée au Castrum Archanzoscum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in : MOUTON D. (dir.). Allemagne-en-Provence (04), Castrum (VIIIe-XIIe siècles). Rapport de campagne tri-annuel (2016, 2017 ; 2018), SRA PACA; LA3M. 2018, pp.96-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03452644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des ressources animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in : BUCCIO (V.) dir. Castellana, Castellane (04), rapport d’opérations, SRA PACA; LA3M. 2018, pp.161-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03452639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des ressources animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Kernin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : MOUTON D. (Dir.), Allemagne-en-Provence (04), Notre-Dame, Castrum (Xe-XIIe siècles), Fouille programmée triannuelle, Rapport de la campagne 2017, Rapport intermédiaire, SRA PACA; LA3M. 2017, pp.42-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01946459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des ressources animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : Selèque (J.) dir. Gaubert village, Digne-les-Bains (04), rapport d’opérations, SRA PACA. 2017, pp.149-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03452659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des ressources animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Kernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : MOUTON D. (Dir.), Allemagne-en-Provence (04), Notre-Dame, Castrum (Xe-XIIe siècles), Fouille programmée triannuelle, Rapport de la campagne 2016, Rapport intermédiaire, SRA PACA; LA3M. 2016, pp.81‑116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01759276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des ressources animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : MOUTON (D.) et VARANO (M.), Allemagne-en-Provence (04), Notre-Dame, Castrum (Xe-XIIe siècles), Fouilles programmée tri-annuelle, Rapport de synthèse tri-annuelle, SRA PACA. 2015, pp.90‑113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01759281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire d’os : Enjeux sociaux, économiques et environnementaux des ressources carnées en Provence (Xème- XIIème siècles) : les apports de l’archéozoologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dianne Unsain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Aix Marseille Université, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04010280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId91"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="581F22AC"/>
+    <w:nsid w:val="3A5E59F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dianne-unsain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8369-7509" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378532v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Dulias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Unsain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01889-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845531v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mouton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacristina Varano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103739" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452634v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny S&#233;l&#232;que" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175153v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481296v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Buccio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102170" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003474v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Pike" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254783v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845122v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012329v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012837v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819035v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528067v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450167v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450050v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Cesarini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia Casas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527993v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03450123v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528040v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03450145v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03450136v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450149v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166428v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012290v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266067v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481914v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481901v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451704v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449960v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698060v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05088312v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gamba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766213v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798190v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gautier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012370v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012374v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670006v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140773v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451115v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452036v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467923v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03452636v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467978v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467984v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467991v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461330v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tr&#233;glia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03452644v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467977v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03452639v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01946459v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Kernin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03452659v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759276v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759281v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04010280v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dianne-unsain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8369-7509" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378532v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Dulias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Unsain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01889-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845531v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mouton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacristina Varano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103739" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452634v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny S&#233;l&#232;que" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175153v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481296v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Buccio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102170" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003474v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Pike" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254783v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845122v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012329v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012837v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819035v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450050v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Cesarini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia Casas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528067v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450167v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527993v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03450123v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03450136v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528040v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03450145v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450149v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166428v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012290v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266067v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481914v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481901v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451704v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449960v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698060v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05088312v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gamba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766213v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798190v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gautier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012370v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012374v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670006v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140773v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451115v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452036v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467923v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03452636v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467978v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467984v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467991v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467977v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461330v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Tr&#233;glia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03452644v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03452639v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01946459v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Kernin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03452659v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759276v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759281v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04010280v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>