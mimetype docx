--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -1393,593 +1393,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflicts between agriculture and biodiversity conservation in Europe: Looking to the future by learning from the past</w:t>
+                <w:t xml:space="preserve">Conceptual and methodological issues in estimating the success of ecological restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lécuyer</w:t>
+                <w:t xml:space="preserve">Lilian Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Alard</w:t>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Calla</w:t>
+                <w:t xml:space="preserve">Jiménez Juan José</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Coolsaet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Fickel</w:t>
+                <w:t xml:space="preserve">Jose Rey Benayas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.005⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 123, pp.107362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03845746v1</w:t>
+                <w:t xml:space="preserve">hal-03119373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual and methodological issues in estimating the success of ecological restoration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The climatic debt is growing in the understorey of temperate forests: Stand characteristics matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Marchand</w:t>
+                <w:t xml:space="preserve">Emmanuel Corcket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Lise Benot</w:t>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107362⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (7), pp.1474-1487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119373v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The climatic debt is growing in the understorey of temperate forests: Stand characteristics matter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Native plant turnover and limited exotic spread explain swamp biotic differentiation with urbanization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Janne Paquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+                <w:t xml:space="preserve">Stéphanie Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Corcket</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monique Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13312⟩</w:t>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (1), pp.2310-2315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293479v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native plant turnover and limited exotic spread explain swamp biotic differentiation with urbanization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conflicts between agriculture and biodiversity conservation in Europe: Looking to the future by learning from the past</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Janne Paquin</w:t>
+                <w:t xml:space="preserve">D. Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérenger Bourgeois</w:t>
+                <w:t xml:space="preserve">S. Calla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Pellerin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Alard</w:t>
+                <w:t xml:space="preserve">B. Coolsaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Poulin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Fickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 24 (1), pp.2310-2315. </w:t>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, The Future of Agricultural Landscapes, Part III, 65, pp.3-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/avsc.12550⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03164199v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canopy composition and drought shape understorey plant assemblages in a young tree diversity experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Corcket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2012,51 +2012,51 @@
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Begoña Garrido Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, inPress, pp.1-14. </w:t>
+              <w:t xml:space="preserve">, In press, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jvs.12903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2229,77 +2229,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cimon-Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2359,64 +2359,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Garrouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Corcket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2731,51 +2731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Khennouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzeddine Chefrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Corcket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2963,278 +2963,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen deposition and climate change has increased vascular plant species richness and altered the composition of grazed subalpine grasslands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Addressing species turnover and community changes in vegetation resurvey studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Alfonsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Benot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Boutin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Corcket</w:t>
+                <w:t xml:space="preserve">Virgil Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.12743⟩</w:t>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (2), pp.172-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608704v1</w:t>
+                <w:t xml:space="preserve">hal-01600198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing species turnover and community changes in vegetation resurvey studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Lise Benot</w:t>
+                <w:t xml:space="preserve">Nitrogen deposition and climate change has increased vascular plant species richness and altered the composition of grazed subalpine grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Corcket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgil Fievet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juan-José Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 20 (2), pp.172-182. </w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 105 (5), pp.1199-1209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/avsc.12258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.12743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01600198v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diatom Cooccurrence Shows Less Segregation than Predicted from Niche Modeling</w:t>
               </w:r>
@@ -3246,51 +3246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soininen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3656,51 +3656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ute Jandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Corcket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Bleeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3802,51 +3802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Corcket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 161 (3), pp.253-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4053,51 +4053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carly J. Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Gaudnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Corcket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Rotthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4154,1048 +4154,1048 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing the impact of atmospheric nitrogen deposition on western european grasslands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grassland species composition and biogeochemistry in 153 sites along environmental gradients in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carly Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.J. Stevens</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P.A. Aarrestad</w:t>
+                <w:t xml:space="preserve">Cecilia Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edu Dorland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Gaudnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gowing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00267-011-9745-x⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 92 (7), pp.1544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/11-0115.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642656v1</w:t>
+                <w:t xml:space="preserve">hal-02647337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of grazing exclusion on the spatial variability of subalpine plant communities: a multiscale approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Loucougaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (7), pp.609-619. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.baae.2011.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial patterns of species and plant traits in response to 20 years of grazing exclusion in subalpine grassland communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Loucougaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 22 (3), pp.402-413. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1654-1103.2011.01277.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grassland species composition and biogeochemistry in 153 sites along environmental gradients in Europe</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detecting the footprint of changing atmospheric nitrogen deposition loads on acid grasslands in the context of climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Gaudnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Gowing</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Corcket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé E.L. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (11), pp.3351-3365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2011.02463.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1890/11-0115.1⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02647337v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting the footprint of changing atmospheric nitrogen deposition loads on acid grasslands in the context of climate change</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Species richness of hedgerow habitats in changing agricultural landscapes: are alpha- and gamma-diversity shaped by the same factors?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Clement</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aude Ernoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2011.02463.x⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (5), pp.683-696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-011-9593-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00653952v1</w:t>
+                <w:t xml:space="preserve">hal-00627062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species richness of hedgerow habitats in changing agricultural landscapes: are alpha- and gamma-diversity shaped by the same factors?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Changes in species composition of European acid grasslands observed along a gradient of nitrogen deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carly Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Gaudnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edu Dorland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Dise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10980-011-9593-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (2), pp.207-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1654-1103.2010.01254.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00627062v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in species composition of European acid grasslands observed along a gradient of nitrogen deposition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">The impact of nitrogen deposition on acid grasslands in the Atlantic region of Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carly J. Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edu Dorland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Gaudnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nancy Dise</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J.G. Gowing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1654-1103.2010.01254.x⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 159 (10), pp.2243-2250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2010.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647847v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of nitrogen deposition on acid grasslands in the Atlantic region of Europe</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cassandre Gaudnik</w:t>
+                <w:t xml:space="preserve">Addressing the impact of atmospheric nitrogen deposition on western european grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.J.G. Gowing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.A. Wotherspoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David J.G. Gowing</w:t>
+                <w:t xml:space="preserve">P.A. Aarrestad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 159 (10), pp.2243-2250. </w:t>
+              <w:t xml:space="preserve">Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (5), pp.885-894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2010.11.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00267-011-9745-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649522v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative contribution of edge and interior zones to patch size effect on species richness : An example for woody plants</w:t>
               </w:r>
@@ -5340,90 +5340,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen deposition threatens species richness of grasslands across Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carly J. Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edu Dorland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Gaudnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David J.G. Gowing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 158 (9), pp.2940-2945. </w:t>
@@ -5825,535 +5825,535 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are similar landscape the result of similar histories?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Potential landscape drivers of biodiversity components in a flood plain: Past or present patterns?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yves Tremauville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Estelle Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 127 (1), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2005.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656737v1</w:t>
+                <w:t xml:space="preserve">hal-02417168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential landscape drivers of biodiversity components in a flood plain: Past or present patterns?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Potential landscape drivers of biodiversity components in a flood plain: Past or present patterns ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tremauville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 127 (1), pp.1-17. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 127(1), pp.1-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2005.07.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02417168v1</w:t>
+                <w:t xml:space="preserve">hal-00014194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential landscape drivers of biodiversity components in a flood plain: Past or present patterns ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Are similar landscapes the result of similar histories?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviano Freire-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Tremauville</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Estelle Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (5), pp.631-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-005-5321-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00014194v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are similar landscapes the result of similar histories?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Are similar landscape the result of similar histories?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviano Freire-Diaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 21 (5), pp.631-639. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 21(5), pp.631-639</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02417170v1</w:t>
+                <w:t xml:space="preserve">hal-02656737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silviculture-driven vegetation change in a European temperate deciduous forest</w:t>
               </w:r>
@@ -6525,51 +6525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip K Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 6 (2), pp.161-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6654,51 +6654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7117,528 +7117,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00883888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of tree mixture on the humic epipedon and vegetation diversity in managed beech forests (Normandy, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'usage de l'espace par les exploitations d'élevage de montagne et la gestion de la biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+                <w:t xml:space="preserve">Annick Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Muntané y Raich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ladet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 178, pp.245-263</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677646v1</w:t>
+                <w:t xml:space="preserve">hal-01367432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'usage de l'espace par les exploitations d'élevage de montagne et la gestion de la biodiversité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant diversity in a managed temperate deciduous forest: understorey response to two silvicultural systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Decocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Gibon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ladet</w:t>
+                <w:t xml:space="preserve">Robert Saguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 41 (6), pp.1065-1079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.0021-8901.2004.00960.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367432v1</w:t>
+                <w:t xml:space="preserve">hal-02683086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant diversity in a managed temperate deciduous forest: understorey response to two silvicultural systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dupont</w:t>
+                <w:t xml:space="preserve">L'usage de l'espace par les exploitations d'élevage de montagne et la gestion de la biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick A. Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Saguez</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Muntane-Raich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 178, pp.245-263</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683086v1</w:t>
+                <w:t xml:space="preserve">hal-02676564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'usage de l'espace par les exploitations d'élevage de montagne et la gestion de la biodiversité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of tree mixture on the humic epipedon and vegetation diversity in managed beech forests (Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick A. Gibon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gerard Balent</w:t>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bardat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 34 (1), pp.233-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/x03-205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676564v1</w:t>
+                <w:t xml:space="preserve">hal-02677646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land use history and botanical changes in the calcareous hillsides of Upper-Normandy (north-western France): new implications for their conservation management</w:t>
               </w:r>
@@ -7816,213 +7816,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03530024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation des pelouses sèches du nord-ouest de l'Europe : vers des modèles de gestion où l'homme à sa place</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence de perturbations anthropiques sur la composition et la diversité botanique des pelouses calcicoles de la vallée de Seine en Haute-Normandie (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip K Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 77 (3), pp.377-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/b98-231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05537972v1</w:t>
+                <w:t xml:space="preserve">hal-05471845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de perturbations anthropiques sur la composition et la diversité botanique des pelouses calcicoles de la vallée de Seine en Haute-Normandie (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conservation des pelouses sèches du nord-ouest de l'Europe : vers des modèles de gestion où l'homme à sa place</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Alard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 152, pp.16-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471845v1</w:t>
+                <w:t xml:space="preserve">hal-05537972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de gestion, biodiversité floristique et durabilité des prairies</w:t>
               </w:r>
@@ -8393,51 +8393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Blanfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Gibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 47 (5-6), pp.419-429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8573,122 +8573,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworm community characteristics during afforestation of abandoned chalk grasslands (Upper Normandy, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mineral contents of chalk grasslands in relation with sheep grazing involved in conservation management systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 33 (1), pp.1-11</w:t>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 52 (1), pp.9-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05470925v1</w:t>
+                <w:t xml:space="preserve">hal-03529136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Successional changes and diversity of soil macrofaunal communities of chalk grasslands in Upper-Normandy (France)</w:t>
               </w:r>
@@ -8772,204 +8759,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral contents of chalk grasslands in relation with sheep grazing involved in conservation management systems</w:t>
+                <w:t xml:space="preserve">Van Zuid-Limburg naar de vallei van de Seine, een moderne transhumance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Alard</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Alard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 52 (1), pp.9-20</w:t>
+              <w:t xml:space="preserve">Natuurhistorisch Maanblad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 86, pp.2-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03529136v1</w:t>
+                <w:t xml:space="preserve">hal-05538165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van Zuid-Limburg naar de vallei van de Seine, een moderne transhumance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Earthworm community characteristics during afforestation of abandoned chalk grasslands (Upper Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martine Lejeune</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natuurhistorisch Maanblad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 86, pp.2-6</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 33 (1), pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05538165v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pelouses calcicoles du nord-ouest de l'Europe (Brometalia Erecti Br. Bl. 1936) : analyse bibliographique</w:t>
               </w:r>
@@ -9214,51 +9214,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The management of biodiversity in a cattle breeding area : the permanent grasslands in the Pays d'Auge (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Thenail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9320,289 +9320,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanisme d'une succession végétale secondaire en pelouse calcicole: une approche historique</w:t>
+                <w:t xml:space="preserve">Biodiversité et valeur agronomique des pelouses calcicoles : effets du pâturage ovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Alard</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Alard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frileux Pierre-Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 318, pp.897-907</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 142, pp.145-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05470907v1</w:t>
+                <w:t xml:space="preserve">hal-05509276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures agri-environnementales et conservation des pelouses sèches : premier bilan en Seine-Maritime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude préliminaire de l'évolution de la macrofaune des sols dans différentes successions végétales sur les coteaux calcaires de Haute-Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Alard</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Alard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 25 (25), pp.63-70</w:t>
+              <w:t xml:space="preserve">Actes du Museum de Rouen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 1995 (3), pp.37-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206118v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanent seed banks in chalk grassland under various management regimes: their role in the restoration of species-rich plant communities</w:t>
+                <w:t xml:space="preserve">Mesures agri-environnementales et conservation des pelouses sèches : premier bilan en Seine-Maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 4, pp.939-950</w:t>
+              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 25 (25), pp.63-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05470878v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coteaux calcaires de la basse Seine : Histoire de leurs utilisations agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9618,260 +9657,221 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études normandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 1995 (2), pp.14-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité et valeur agronomique des pelouses calcicoles : effets du pâturage ovin</w:t>
+                <w:t xml:space="preserve">Permanent seed banks in chalk grassland under various management regimes: their role in the restoration of species-rich plant communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frileux Pierre-Noël</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 142, pp.145-158</w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 4, pp.939-950</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05509276v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude préliminaire de l'évolution de la macrofaune des sols dans différentes successions végétales sur les coteaux calcaires de Haute-Normandie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mécanisme d'une succession végétale secondaire en pelouse calcicole: une approche historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D Alard</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du Museum de Rouen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 1995 (3), pp.37-57</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 318, pp.897-907</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493378v1</w:t>
+                <w:t xml:space="preserve">hal-05470907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques agro-pastorales anciennes et évolution des paysages de Haute-Normandie : l'exemple des pelouses calcicoles</w:t>
               </w:r>
@@ -9883,138 +9883,532 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Alard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Museum de Rouen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 1994 (2), pp.9-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégie d’échantillonnage et protocoles d’acquisition des données permettant de caractériser les conditions stationnelles et les communautés végétales, d’acquérir des indicateurs fonctionnels et d’habitat d’espèces pour évaluer l’état de conservation de prairies et pelouses semi-naturelles de huit régions métropolitaines mises en oeuvre dans le cadre du projet SurPas (2018-2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Amiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chabrerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMR 6042 GEOLAB CNRS Université Clermont Auvergne. 2025, pp.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prévision de l’impact des dépôts atmosphériques azotes et du changement climatique sur la biodiversité forestière en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rizzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Belyazid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] 1362c0008, Agence de l’environnement et de la maîtrise de l’énergie (ADEME); Centre national de la recherche scientifique (CNRS); Office national des forêts (ONF); AgroParisTech; Université Paul Sabatier - Toulouse (France); Institut National Polytechnique de Toulouse (INP Toulouse); University of Iceland; Lund University. 2017, pp.50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DYNAMO II (RAPPORT FINAL) MOdélisation DYNAmique des changements de végétation en réponse aux dépôts atmosphériques azotés et au changement climatique : évaluation de la charge critique pour les écosystèmes forestiers français à échéance 2050</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gaudio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Belyazid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Corcket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractériser et cartographier les services écologiques en ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10024,390 +10418,390 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cimon-Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Machon; Francesca Di Pietro; Valérie Bertaudière-Montès; Laure Carassou; Serge Muller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologie urbaine. Connaissances, enjeux et défis de la biodiversité en ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Synthèses, Quae, pp.211-224, 2025, 9782759241316. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-4132-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation régionale des connaissances sur les services rendus par la biodiversité au fonctionnement des socio-écosystèmes des paysages herbagers (prairies permanentes et bocages)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Arranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Clause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Bretagnolle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOBIOSE : le rôle de la biodiversité dans les socio-écosystèmes de Nouvelle-Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, pp.208-243, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-écosystèmes des territoires urbains et artificialisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Revers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecobiose. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport d'évaluation sur le rôle de la biodiversité dans les socio-écosystèmes de Nouvelle-Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Plant Responses to Atmospheric Nitrogen Deposition in France Using Integrated Soil-Vegetation Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Obeidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Belyazid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10416,132 +10810,132 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Loads and Dynamic Risk Assessments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25 (1ère éd.), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 662 p., 2015, Environmental Pollution, 978-94-017-9508-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-017-9508-1_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity of acid grasslands in the atlantic regions of Europe: the impact of nitrogen deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carly J. Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edu Dorland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10563,962 +10957,568 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David J. G. Gowing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nitrogen deposition, critical loads and biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 978-94-007-7938-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-007-7939-6_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen deposition effects on ecosystem services and interactions with other pollutants and climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Willem Erisman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Leach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark A. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius I. Agboola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luan Ahmetaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nitrogen deposition, critical loads and biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 978-94-007-7938-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-007-7939-6_51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une brève histoire de la conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mesléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Alard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la Conservation. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working group report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Strengbom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.V. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aazem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.B. Adema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nitrogen Deposition and Natura 2000. Science &amp; practice in determining environmental impacts : Book of Proceedings of the COST729 Mid-term workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COST Office, 307 p., 2011, 978-91-86125-23-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of nitrogen deposition on species richness of calcareous grasslands in Europe - some preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dorland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Gaudnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nitrogen Deposition and Natura 2000. Science &amp; practice in determining environmental impacts : Book of Proceedings of the COST729 Mid-term workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COST Office, 307 p., 2011, 978-91-86125-23-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806606v1</w:t>
-              </w:r>
-[...392 lines deleted...]
-                <w:t xml:space="preserve">hal-02796175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11808,51 +11808,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construction des savoirs pour une approche multidisciplinaire de la biodiversité urbaine. Application à l’échelle de Bordeaux Métropole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12058,51 +12058,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construction des savoirs pour une approche multidisciplinaire de la biodiversité urbaine. Application à l’échelle de Bordeaux Métropole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12291,103 +12291,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmentation de richesse et changements de composition dans les pelouses subalpines en réponse au cumul de dépôts azotés et au réchauffement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Corcket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-José Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t>
@@ -12455,51 +12455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Corcket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e congrès francophone d’écologie des communautés végétales ECOVEG 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Tours, France. pp. 1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12649,64 +12649,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance des patrons spatiaux des espèces et des traits fonctionnels pour l'évaluation des effets de l'abandon du pâturage en prairies subalpines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Loucougaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13348,51 +13348,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports de l'histoire récente dans l'étude des relations paysages – biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13594,51 +13594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ourcival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Alard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fields of Vision, a future for Britain' s Arable Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, English Nature, Plantlife, Northmoor Trust, RSPB, FWAG, BSBI, Jul 2000, Cambridge, United Kingdom. pp.150-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13676,51 +13676,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration d'un système de parcours sur les pelouses calcicoles de la vallée de Seine (Haute-Normandie, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Alard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque international "La gestion des pelouses calcicoles"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cercle des Naturalistes de Belgique, May 1996, Vierves-sur-Viroin, Belgique. pp.47-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13758,51 +13758,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineral Contents and Plant Diversity in Chalk Grassland under different management: A case study in Normandy, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Alard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Rangeland Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Range Management, Jul 1995, Salt Lake City, United States. pp.122-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13974,277 +13974,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une approche multidisciplinaire de la préservation de la biodiversité en milieu urbain et périurbain à Bordeaux Métropole. Données et évaluation de la biodiversité, Quels enjeux, quels défis ?</w:t>
+                <w:t xml:space="preserve">Appréhender la biodiversité et le fonctionnement des écosystèmes face à l'urbanisation. Un exemple socio-écologique sur le territoire de Bordeaux métropole : le projet Biodivercité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Lepage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Chéry</w:t>
+                <w:t xml:space="preserve">Philippe Chéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Quand l’écologie entre en ville »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Paris, France. 2017</w:t>
+              <w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Toulouse, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02953492v1</w:t>
+                <w:t xml:space="preserve">hal-02791180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender la biodiversité et le fonctionnement des écosystèmes face à l'urbanisation. Un exemple socio-écologique sur le territoire de Bordeaux métropole : le projet Biodivercité</w:t>
+                <w:t xml:space="preserve">Pour une approche multidisciplinaire de la préservation de la biodiversité en milieu urbain et périurbain à Bordeaux Métropole. Données et évaluation de la biodiversité, Quels enjeux, quels défis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Chéry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Alard</w:t>
+                <w:t xml:space="preserve">P. Chéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Toulouse, France. 2017</w:t>
+              <w:t xml:space="preserve">Colloque « Quand l’écologie entre en ville »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791180v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity indicators based on several taxons help identify the range of pressures on coastal dunes</w:t>
               </w:r>
@@ -14345,527 +14345,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the impact of climate change and atmospheric N deposition on french forests biodiversity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Manuel Nicolas</w:t>
+                <w:t xml:space="preserve">Pyrenean subalpine grasslands became more species-rich but less typical under cumulative nitrogen deposition and climate change effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Corcket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-José Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Challenges of Air Pollution and Climate Change to Forests</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Nice, France. 171 p., 2015, IUFRO 2015. International congress. GreenInUrbs &amp; IUFRO RG 7.01. Global challenges of air pollution and climate change to forests. Programme and abstracts. 1-5 June 2015. Hyatt Regency Palais de la Méditerranée. Nice, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants SEVAB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Toulouse, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580636v1</w:t>
+                <w:t xml:space="preserve">hal-01790139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrenean subalpine grasslands became more species-rich but less typical under cumulative nitrogen deposition and climate change effects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Corcket</w:t>
+                <w:t xml:space="preserve">Modelling the impact of climate change and atmospheric N deposition on french forests biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rizzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Belyazid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juan-José Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants SEVAB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Toulouse, France. 2015</w:t>
+              <w:t xml:space="preserve">Global Challenges of Air Pollution and Climate Change to Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Nice, France. 171 p., 2015, IUFRO 2015. International congress. GreenInUrbs &amp; IUFRO RG 7.01. Global challenges of air pollution and climate change to forests. Programme and abstracts. 1-5 June 2015. Hyatt Regency Palais de la Méditerranée. Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790139v1</w:t>
+                <w:t xml:space="preserve">hal-01580636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical load of atmospheric nitrogen deposition in French forests: modelling soil and vegetation response in a context of climate change</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+                <w:t xml:space="preserve">Impact de la structure des lisières bois / parcelles agricoles sur les plantes et les pollinisateurs (apoïdes et papillons)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Ouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustaining Forests, Sustaining People: The Role of Research XXIV IUFRO World Congress,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Salt Lake City, United States. Alan Pottinger, International Forestry Review, 16, 588 p., 2014, International Forestry Review</w:t>
+              <w:t xml:space="preserve">7. Journées Françaises de l'Ecologie du Paysage (IALE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Dijon, France. 63 p., 2014, Paysage, territoire et agroécologie : des processus à la concertation entre acteurs</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01543485v1</w:t>
+                <w:t xml:space="preserve">hal-01210105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la structure des lisières bois / parcelles agricoles sur les plantes et les pollinisateurs (apoïdes et papillons)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Andrieu</w:t>
+                <w:t xml:space="preserve">Critical load of atmospheric nitrogen deposition in French forests: modelling soil and vegetation response in a context of climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rizzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gaudio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Belyazid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées Françaises de l'Ecologie du Paysage (IALE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Dijon, France. 63 p., 2014, Paysage, territoire et agroécologie : des processus à la concertation entre acteurs</w:t>
+              <w:t xml:space="preserve">Sustaining Forests, Sustaining People: The Role of Research XXIV IUFRO World Congress,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Salt Lake City, United States. Alan Pottinger, International Forestry Review, 16, 588 p., 2014, International Forestry Review</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210105v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId429"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -14941,51 +14941,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B52D2C9"/>
+    <w:nsid w:val="0D9CFCF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15172,51 +15172,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-alard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2703-908X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060590327" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/14988648" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000002947717" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490749v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gu&#233;ry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422406v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Rib&#233;mont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Richard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Le Ronc&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.114490" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997065v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian Blaix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diqu&#233;lou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109622" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04412391v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pac&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Burst" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.111586" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806249v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons van der Plas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hautier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Ceulemans" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bobbink" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17445" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642204v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Garrouj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dudit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.14092" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03974283v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diquelou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108369" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Alfonsi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;lise Benot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13186" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759629v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Cazenave" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bopp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12549" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845746v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;cuyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coolsaet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fickel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119373v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Marchand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim&#233;nez Juan Jos&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rey Benayas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107362" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293479v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13312" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164199v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Janne Paquin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bourgeois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pellerin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12550" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930850v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Garrido Diaz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12903" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624884v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Yeo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lafon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Curti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dehouck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106643" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620156v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rioux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cimon-Morin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00093" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618561v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5798" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607355v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2017.11.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868799v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosebery" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532654v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Khennouf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Chefrour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol V&#233;la" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/revec.2018.1940" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01759250v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12378" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608704v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Villar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jos&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12743" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600198v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Fievet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12258" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320605v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soininen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154581" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360660v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rizzetto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Belyazid" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.12.048" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01777416v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carly Stevens" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Duchateau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Jacquemyn" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gowing" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12650" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D86339F38DE9C9E7480C2012DA42137B4153DD0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634185v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Diekmann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Jandt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bleeker" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2014.02.038" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWX24GW7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601149v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2014.902771" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646657v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Payne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy B. Dise" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carly J. Stevens" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. G. Gowing" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Begin Partners" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1214299109" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643840v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edu Dorland" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Gaudnik" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Rotthier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-013-1664-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A66AFEBEAC724E76688BB8C76ACC8F77A969B228/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642656v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Stevens" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J.G. Gowing" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Wotherspoon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Aarrestad" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-011-9745-x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595760v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deleglise" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loucougaray" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2011.08.006" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P615Q4S9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594846v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2011.01277.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZWGT5ZZB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647337v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Dupre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/11-0115.1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653952v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clement" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; E.L. Delmas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gombert-Courvoisier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2011.02463.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J0JX2F7W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627062v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-011-9593-3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JV9BQJJK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647847v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Dise" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2010.01254.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649522v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J.G. Gowing" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.11.026" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667886v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gonzalez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Cabanettes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.10.010" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4QGXWTM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665332v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.06.006" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658099v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thinon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2009.05403.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A7634F218DAD0B437C7869959BD5773EEE91B10/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666648v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Henle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Clitherow" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cobb" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Les Firbank" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2007.09.005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9BQ8SP1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661964v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656737v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviano Freire-Diaz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417168v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tremauville" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cellier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2005.07.008" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRL2VBTL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014194v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417170v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-005-5321-1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2143EAAE3D847F9248B946C86E4321CA1277D918/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682888v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aubert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dupont" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bardat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Wattez Franger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005026" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417162v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip K Roche" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2005.01.010" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65DZNRWD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677947v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.10.008" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97ZH5KLM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674434v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Hodgson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montserrat-Marti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cerabolini" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Ceriani" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maestro-Martinez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2005.01.006" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681396v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-004-0024-2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9F5E6A18EA8A6644634D90F70BE5BBE76727C2E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883888v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Wattez-Franger" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677646v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/x03-205" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01367432v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gibon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Muntan&#233; y Raich" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683086v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Saguez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0021-8901.2004.00960.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676564v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Gibon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Muntane-Raich" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678204v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Roche" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3207(03)00089-2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCDPNW2K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530024v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537972v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Alard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471845v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b98-231" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690302v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balent" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Poudevigne" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471855v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Grevilliot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1526-100x.1998.06112.x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471880v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poudvigne" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1146-609X(98)80031-3" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889742v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471895v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-1393(98)00090-0" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05470925v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05471793v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1146-609X(97)80070-7" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529136v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538165v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lejeune" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493450v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05470913v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538449v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458603v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leconte" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05470907v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206118v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05470878v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493434v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509276v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lambert" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frileux Pierre-No&#235;l" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493378v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492940v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cappelaere" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488146v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4132-3" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021814v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Arranz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938660v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153515v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Obeidy" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789401795074" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9508-1_13" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798062v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=Fn9WAwAAQBAJ&amp;amp;pg=PA245&amp;amp;lpg=PA245&amp;amp;dq=Biodiversity+of+Acid+Grasslands+in+the+Atlantic+Regions+of+Europe:+The+Impact+of+Nitrogen+Deposition.+In:+Nitrogen+Deposition,+Critical+Loads+and+Biodiversity&amp;amp;source=bl&amp;amp;ots=G5YQTxg874&amp;amp;sig=MbNO2tmJRu_BGltGCBsDIHrdNtE&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ei=dwdrVMSuA5XWauT9gpAB&amp;amp;ved=0CCMQ6AEwAA#v=onepage&amp;amp;q=Biodiversity%20of%20Acid%20Grasslands%20in%20the%20Atlantic%20Regions%20of%20Europe%3A%20The%20Impact%20of%20Nitrogen%20Deposition.%20In%3A%20Nitrogen%20Deposition%2C%20Critical%20Loads%20and%20Biodiversity&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7939-6_26" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798879v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Willem Erisman" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Leach" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Adams" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius I. Agboola" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Ahmetaj" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7939-6_51" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329409v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mesl&#233;ard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808510v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Strengbom" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.V. Andersen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aazem" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Adema" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806606v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dorland" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupre" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stevens" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322777v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01865373v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. G&#233;gout" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796175v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234430v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321972v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tardif" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boubert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Madej" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/BDEE2021-09528" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953286v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiraud" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953336v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952094v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602309v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribaudo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haury" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790150v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729308v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595787v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sovan Lek" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596058v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610340v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352465v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaudnik" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corcket" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gombert" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delmas" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muller" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589877v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cellamare" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819479v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589856v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015092v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758615v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sarthou" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Guyon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543584v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gerbaud" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ourcival" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543626v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543892v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779443v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Coeur" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953492v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ch&#233;ry" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791180v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ch&#233;ry" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606417v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barneix" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580636v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790139v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543485v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210105v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-alard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2703-908X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060590327" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/14988648" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000002947717" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490749v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gu&#233;ry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422406v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Rib&#233;mont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Richard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Le Ronc&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.114490" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997065v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian Blaix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diqu&#233;lou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109622" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04412391v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pac&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Burst" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.111586" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806249v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons van der Plas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hautier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Ceulemans" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bobbink" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17445" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642204v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Garrouj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dudit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.14092" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03974283v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diquelou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108369" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Alfonsi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;lise Benot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13186" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759629v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Cazenave" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bopp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12549" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119373v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Marchand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim&#233;nez Juan Jos&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rey Benayas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107362" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293479v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13312" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164199v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Janne Paquin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bourgeois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pellerin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12550" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845746v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;cuyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calla" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coolsaet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fickel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930850v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Garrido Diaz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12903" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624884v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Yeo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lafon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Curti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dehouck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106643" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620156v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rioux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cimon-Morin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00093" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618561v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5798" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607355v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2017.11.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868799v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosebery" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532654v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Khennouf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Chefrour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol V&#233;la" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/revec.2018.1940" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01759250v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12378" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600198v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Fievet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12258" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608704v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Villar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jos&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12743" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320605v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soininen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154581" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360660v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rizzetto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Belyazid" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.12.048" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01777416v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carly Stevens" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Duchateau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Jacquemyn" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gowing" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12650" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D86339F38DE9C9E7480C2012DA42137B4153DD0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634185v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Diekmann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Jandt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bleeker" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2014.02.038" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWX24GW7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601149v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2014.902771" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646657v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Payne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy B. Dise" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carly J. Stevens" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. G. Gowing" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Begin Partners" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1214299109" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643840v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edu Dorland" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Gaudnik" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Rotthier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-013-1664-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A66AFEBEAC724E76688BB8C76ACC8F77A969B228/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647337v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Dupre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/11-0115.1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595760v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deleglise" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loucougaray" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2011.08.006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P615Q4S9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594846v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2011.01277.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZWGT5ZZB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653952v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clement" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; E.L. Delmas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gombert-Courvoisier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2011.02463.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J0JX2F7W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627062v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-011-9593-3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JV9BQJJK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647847v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Dise" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2010.01254.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649522v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J.G. Gowing" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.11.026" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642656v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Stevens" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J.G. Gowing" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Wotherspoon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Aarrestad" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-011-9745-x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667886v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gonzalez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Cabanettes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.10.010" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4QGXWTM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665332v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.06.006" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658099v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thinon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2009.05403.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A7634F218DAD0B437C7869959BD5773EEE91B10/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666648v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Henle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Clitherow" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cobb" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Les Firbank" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2007.09.005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9BQ8SP1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661964v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417168v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tremauville" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cellier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerie" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2005.07.008" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRL2VBTL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014194v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417170v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviano Freire-Diaz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-005-5321-1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2143EAAE3D847F9248B946C86E4321CA1277D918/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656737v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682888v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aubert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dupont" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bardat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Wattez Franger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005026" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417162v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip K Roche" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2005.01.010" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65DZNRWD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677947v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.10.008" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97ZH5KLM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674434v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Hodgson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montserrat-Marti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cerabolini" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Ceriani" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maestro-Martinez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2005.01.006" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681396v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-004-0024-2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9F5E6A18EA8A6644634D90F70BE5BBE76727C2E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883888v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Wattez-Franger" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01367432v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gibon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Muntan&#233; y Raich" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683086v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Saguez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0021-8901.2004.00960.x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676564v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Gibon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Muntane-Raich" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677646v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/x03-205" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678204v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Roche" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3207(03)00089-2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCDPNW2K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530024v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471845v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b98-231" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537972v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Alard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690302v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balent" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Poudevigne" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471855v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Grevilliot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1526-100x.1998.06112.x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471880v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poudvigne" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1146-609X(98)80031-3" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889742v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471895v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-1393(98)00090-0" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529136v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05471793v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1146-609X(97)80070-7" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538165v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lejeune" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05470925v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493450v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05470913v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538449v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458603v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leconte" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509276v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lambert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frileux Pierre-No&#235;l" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493378v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206118v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493434v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05470878v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05470907v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492940v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cappelaere" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322777v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01865373v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. G&#233;gout" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796175v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488146v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4132-3" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021814v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Arranz" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938660v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153515v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Obeidy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789401795074" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9508-1_13" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798062v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=Fn9WAwAAQBAJ&amp;amp;pg=PA245&amp;amp;lpg=PA245&amp;amp;dq=Biodiversity+of+Acid+Grasslands+in+the+Atlantic+Regions+of+Europe:+The+Impact+of+Nitrogen+Deposition.+In:+Nitrogen+Deposition,+Critical+Loads+and+Biodiversity&amp;amp;source=bl&amp;amp;ots=G5YQTxg874&amp;amp;sig=MbNO2tmJRu_BGltGCBsDIHrdNtE&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ei=dwdrVMSuA5XWauT9gpAB&amp;amp;ved=0CCMQ6AEwAA#v=onepage&amp;amp;q=Biodiversity%20of%20Acid%20Grasslands%20in%20the%20Atlantic%20Regions%20of%20Europe%3A%20The%20Impact%20of%20Nitrogen%20Deposition.%20In%3A%20Nitrogen%20Deposition%2C%20Critical%20Loads%20and%20Biodiversity&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7939-6_26" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798879v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Willem Erisman" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Leach" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Adams" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius I. Agboola" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Ahmetaj" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7939-6_51" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329409v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mesl&#233;ard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808510v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Strengbom" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.V. Andersen" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aazem" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Adema" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806606v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dorland" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stevens" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234430v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321972v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tardif" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boubert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Madej" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/BDEE2021-09528" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953286v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiraud" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953336v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952094v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602309v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribaudo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haury" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790150v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729308v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595787v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sovan Lek" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596058v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610340v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352465v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaudnik" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corcket" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gombert" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delmas" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muller" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589877v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cellamare" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819479v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589856v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015092v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758615v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sarthou" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Guyon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543584v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gerbaud" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ourcival" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543626v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543892v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779443v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Coeur" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791180v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ch&#233;ry" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953492v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ch&#233;ry" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606417v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barneix" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790139v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580636v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210105v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543485v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>