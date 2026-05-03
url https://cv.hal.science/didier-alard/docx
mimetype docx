--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -2457,269 +2457,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge contrast does not modulate edge effect on plants and pollinators</w:t>
+                <w:t xml:space="preserve">La diversité de l’avifaune du cordon dunaire aquitain : quelles influences de l’environnement local et régional?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Andrieu</w:t>
+                <w:t xml:space="preserve">Frederic Revers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Cabanettes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Inge van Halder</w:t>
+                <w:t xml:space="preserve">David Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Faune-Aquitaine.org</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 0053-FA2018, pp.1-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607355v1</w:t>
+                <w:t xml:space="preserve">hal-01868799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité de l’avifaune du cordon dunaire aquitain : quelles influences de l’environnement local et régional?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Edge contrast does not modulate edge effect on plants and pollinators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cabanettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Revers</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Rosebery</w:t>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge van Halder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faune-Aquitaine.org</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27, pp.83-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2017.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868799v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La végétation dunaire du littoral de Jijel (Algérie) : proposition d’une nouvelle Zone Importante pour les Plantes</w:t>
               </w:r>
@@ -3763,51 +3763,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can contrast between forest and adjacent open habitat explain the edge effects on plant diversity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4154,689 +4154,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grassland species composition and biogeochemistry in 153 sites along environmental gradients in Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of grazing exclusion on the spatial variability of subalpine plant communities: a multiscale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Dupre</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Deleglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Loucougaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1890/11-0115.1⟩</w:t>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (7), pp.609-619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2011.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647337v1</w:t>
+                <w:t xml:space="preserve">hal-02595760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of grazing exclusion on the spatial variability of subalpine plant communities: a multiscale approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Spatial patterns of species and plant traits in response to 20 years of grazing exclusion in subalpine grassland communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Loucougaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 12 (7), pp.609-619. </w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (3), pp.402-413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.baae.2011.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1654-1103.2011.01277.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595760v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial patterns of species and plant traits in response to 20 years of grazing exclusion in subalpine grassland communities</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grassland species composition and biogeochemistry in 153 sites along environmental gradients in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carly Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edu Dorland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Gaudnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gowing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1654-1103.2011.01277.x⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 92 (7), pp.1544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/11-0115.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594846v1</w:t>
+                <w:t xml:space="preserve">hal-02647337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting the footprint of changing atmospheric nitrogen deposition loads on acid grasslands in the context of climate change</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Species richness of hedgerow habitats in changing agricultural landscapes: are alpha- and gamma-diversity shaped by the same factors?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Clement</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aude Ernoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2011.02463.x⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (5), pp.683-696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-011-9593-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00653952v1</w:t>
+                <w:t xml:space="preserve">hal-00627062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species richness of hedgerow habitats in changing agricultural landscapes: are alpha- and gamma-diversity shaped by the same factors?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detecting the footprint of changing atmospheric nitrogen deposition loads on acid grasslands in the context of climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Gaudnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Corcket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé E.L. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Ernoult</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 26 (5), pp.683-696. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (11), pp.3351-3365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10980-011-9593-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2011.02463.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00627062v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in species composition of European acid grasslands observed along a gradient of nitrogen deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carly Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Gaudnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4926,51 +4926,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of nitrogen deposition on acid grasslands in the Atlantic region of Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carly J. Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edu Dorland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5340,51 +5340,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen deposition threatens species richness of grasslands across Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carly J. Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edu Dorland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5825,483 +5825,483 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential landscape drivers of biodiversity components in a flood plain: Past or present patterns?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Are similar landscapes the result of similar histories?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Tremauville</w:t>
+                <w:t xml:space="preserve">Sylviano Freire-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Cellier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Estelle Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2005.07.008⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (5), pp.631-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-005-5321-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417168v1</w:t>
+                <w:t xml:space="preserve">hal-02417170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential landscape drivers of biodiversity components in a flood plain: Past or present patterns ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Potential landscape drivers of biodiversity components in a flood plain: Past or present patterns?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tremauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 127(1), pp.1-17</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 127 (1), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2005.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00014194v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are similar landscapes the result of similar histories?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Potential landscape drivers of biodiversity components in a flood plain: Past or present patterns ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tremauville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 127(1), pp.1-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02417170v1</w:t>
+                <w:t xml:space="preserve">hal-00014194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are similar landscape the result of similar histories?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviano Freire-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6525,51 +6525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip K Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 6 (2), pp.161-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6654,51 +6654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Margerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7816,213 +7816,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03530024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de perturbations anthropiques sur la composition et la diversité botanique des pelouses calcicoles de la vallée de Seine en Haute-Normandie (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conservation des pelouses sèches du nord-ouest de l'Europe : vers des modèles de gestion où l'homme à sa place</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Alard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 152, pp.16-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471845v1</w:t>
+                <w:t xml:space="preserve">hal-05537972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation des pelouses sèches du nord-ouest de l'Europe : vers des modèles de gestion où l'homme à sa place</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence de perturbations anthropiques sur la composition et la diversité botanique des pelouses calcicoles de la vallée de Seine en Haute-Normandie (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip K Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 77 (3), pp.377-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/b98-231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05537972v1</w:t>
+                <w:t xml:space="preserve">hal-05471845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de gestion, biodiversité floristique et durabilité des prairies</w:t>
               </w:r>
@@ -8573,256 +8573,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral contents of chalk grasslands in relation with sheep grazing involved in conservation management systems</w:t>
+                <w:t xml:space="preserve">Successional changes and diversity of soil macrofaunal communities of chalk grasslands in Upper-Normandy (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 18 (2), pp.135-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1146-609X(97)80070-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03529136v1</w:t>
+                <w:t xml:space="preserve">hal-05471793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successional changes and diversity of soil macrofaunal communities of chalk grasslands in Upper-Normandy (France)</w:t>
+                <w:t xml:space="preserve">Mineral contents of chalk grasslands in relation with sheep grazing involved in conservation management systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oecologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 52 (1), pp.9-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1146-609X(97)80070-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05471793v1</w:t>
+                <w:t xml:space="preserve">hal-03529136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van Zuid-Limburg naar de vallei van de Seine, een moderne transhumance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9320,246 +9320,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité et valeur agronomique des pelouses calcicoles : effets du pâturage ovin</w:t>
+                <w:t xml:space="preserve">Les coteaux calcaires de la basse Seine : Histoire de leurs utilisations agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frileux Pierre-Noël</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 142, pp.145-158</w:t>
+              <w:t xml:space="preserve">Études normandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 1995 (2), pp.14-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05509276v1</w:t>
+                <w:t xml:space="preserve">hal-05493434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude préliminaire de l'évolution de la macrofaune des sols dans différentes successions végétales sur les coteaux calcaires de Haute-Normandie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Permanent seed banks in chalk grassland under various management regimes: their role in the restoration of species-rich plant communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D Alard</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du Museum de Rouen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 1995 (3), pp.37-57</w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 4, pp.939-950</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05493378v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures agri-environnementales et conservation des pelouses sèches : premier bilan en Seine-Maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9575,221 +9536,260 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 25 (25), pp.63-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les coteaux calcaires de la basse Seine : Histoire de leurs utilisations agricoles</w:t>
+                <w:t xml:space="preserve">Biodiversité et valeur agronomique des pelouses calcicoles : effets du pâturage ovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Alard</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Alard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frileux Pierre-Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études normandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 1995 (2), pp.14-27</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 142, pp.145-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05493434v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanent seed banks in chalk grassland under various management regimes: their role in the restoration of species-rich plant communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude préliminaire de l'évolution de la macrofaune des sols dans différentes successions végétales sur les coteaux calcaires de Haute-Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Alard</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Alard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 4, pp.939-950</w:t>
+              <w:t xml:space="preserve">Actes du Museum de Rouen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 1995 (3), pp.37-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05470878v1</w:t>
+                <w:t xml:space="preserve">hal-05493378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanisme d'une succession végétale secondaire en pelouse calcicole: une approche historique</w:t>
               </w:r>
@@ -9883,51 +9883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Alard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Museum de Rouen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 1994 (2), pp.9-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10338,51 +10338,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -10602,90 +10602,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-écosystèmes des territoires urbains et artificialisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Revers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10891,51 +10891,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity of acid grasslands in the atlantic regions of Europe: the impact of nitrogen deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carly J. Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edu Dorland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11248,271 +11248,392 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working group report</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un nouveau regard sur l’âge des pelouses calcicoles de la vallée de Seine en Haute-Normandie grâce à la pédoanthracologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Thinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Alard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier Galop. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nitrogen Deposition and Natura 2000. Science &amp; practice in determining environmental impacts : Book of Proceedings of the COST729 Mid-term workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Paysages et Environnement. De la reconstitution du passé aux modèles prospectifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 909, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.123-131, 2013, Annales littéraires, 978-2-84867-445-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.43025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808510v1</w:t>
+                <w:t xml:space="preserve">hal-05566407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of nitrogen deposition on species richness of calcareous grasslands in Europe - some preliminary results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Working group report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Strengbom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.V. Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Aazem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.B. Adema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cassandre Gaudnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nitrogen Deposition and Natura 2000. Science &amp; practice in determining environmental impacts : Book of Proceedings of the COST729 Mid-term workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COST Office, 307 p., 2011, 978-91-86125-23-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of nitrogen deposition on species richness of calcareous grasslands in Europe - some preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dorland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Gaudnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nitrogen Deposition and Natura 2000. Science &amp; practice in determining environmental impacts : Book of Proceedings of the COST729 Mid-term workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COST Office, 307 p., 2011, 978-91-86125-23-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11522,51 +11643,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between plant community structure and forage quantity and nutritive quality in semi-natural grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cian Blaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11625,207 +11746,207 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology &amp; Evolution: new perspectives and societal challenges. 21-25 novembre 2022, Metz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental drivers of plant diversity of chalk grasslands in north-western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méghan Boulembert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loan Madej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Burst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Electronic Conference on Biological Diversity, Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Sciforum.net, France. pp.9528, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/BDEE2021-09528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construction des savoirs pour une approche multidisciplinaire de la biodiversité urbaine. Application à l’échelle de Bordeaux Métropole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11834,150 +11955,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Quand l’écologie entre en ville »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité et services écologiques dans les paysages de dunes littorales : compromis, synergies et critères pour la planification spatiale de la conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Revers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cimon-Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12009,73 +12130,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construction des savoirs pour une approche multidisciplinaire de la biodiversité urbaine. Application à l’échelle de Bordeaux Métropole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12084,244 +12205,244 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Regards croisés entre sciences écologiques et sciences humaines et sociales dans le domaine de la conservation et de la restauration écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inra; Université de Bordeaux; Cnrs; Irstea; Ifremer; Bordeaux Sciences Agro, Nov 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of hydromorphological conditions on macrophytes in French shallow lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ribaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium on Aquatic Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Edinburgh, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmentation de richesse et changements de composition dans les pelouses subalpines en réponse au cumul de dépôts azotés et au réchauffement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12380,87 +12501,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de lisière sur la diversité des communautés végétales dans différents paysages forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12488,979 +12609,979 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e congrès francophone d’écologie des communautés végétales ECOVEG 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Tours, France. pp. 1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do co-occurrence patterns in freshwater diatom communities show biotic relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sovan Lek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Diatom Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, St Paul, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance des patrons spatiaux des espèces et des traits fonctionnels pour l'évaluation des effets de l'abandon du pâturage en prairies subalpines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Loucougaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Rouen, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C18 : Impact de la compétition sur les communautés de diatomées benthiques : les différentes espèces réagissent-elles de façon indépendante aux facteurs environnementaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sovan Lek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème Colloque de l'ADLAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Banyuls-sur-Mer, France. pp.46-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Végétation des pelouses oligotrophes acides du domaine atlantique français et impact potentiel des dépôts d'azote atmosphérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gaudnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Corcket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Gombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication au Programme ECOVEG 4, Rennes, 12-14 mars 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00352465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'état trophique et écologique de 2 lacs interconnectés de la région Aquitaine à partir des éléments biologiques et physico-chimiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Dutartre</w:t>
+                <w:t xml:space="preserve">Histoire et conditions stationnelles dans les fragments forestiers du Sud de la France: les espèces ligneuses sont-elles de bonnes indicatrices ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ladet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Haury</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journé de l'Ecole Doctorale Sciences et Environnements, Université Bordeaux 1, Talence, 7 décembre 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.1</w:t>
+              <w:t xml:space="preserve">3. Colloque Ecologie des Communautés Végétales. ECOVEG 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Bordeaux, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589877v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire et conditions stationnelles dans les fragments forestiers du Sud de la France: les espèces ligneuses sont-elles de bonnes indicatrices ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Deconchat</w:t>
+                <w:t xml:space="preserve">Evaluation de l'état trophique et écologique de 2 lacs interconnectés de la région Aquitaine à partir des éléments biologiques et physico-chimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cellamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gerard Balent</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Haury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Colloque Ecologie des Communautés Végétales. ECOVEG 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Bordeaux, France. 1 p</w:t>
+              <w:t xml:space="preserve">Journé de l'Ecole Doctorale Sciences et Environnements, Université Bordeaux 1, Talence, 7 décembre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02819479v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoplankton and macrophytes in two connected lakes with different trophic status in the Aquitaine region (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cellamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Congress of the International Association of Theoretical and Applied Limnology, Montreal, CAN, 12-18 August 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports de l'histoire récente dans l'étude des relations paysages – biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Journées de IALE France « Patrons et processus : quels acquis pour l'écologie du paysage ? Quelles orientations futures ?»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00015092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to connect researchers on forest management, biodiversity, and landscape: a hierarchical framework for analysing forestry sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13469,494 +13590,494 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Cabanettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of EFI. European Forest Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting Arable Weeds' Competitive Abilities From Plant Traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ourcival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Alard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fields of Vision, a future for Britain' s Arable Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, English Nature, Plantlife, Northmoor Trust, RSPB, FWAG, BSBI, Jul 2000, Cambridge, United Kingdom. pp.150-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration d'un système de parcours sur les pelouses calcicoles de la vallée de Seine (Haute-Normandie, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Alard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque international "La gestion des pelouses calcicoles"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cercle des Naturalistes de Belgique, May 1996, Vierves-sur-Viroin, Belgique. pp.47-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineral Contents and Plant Diversity in Chalk Grassland under different management: A case study in Normandy, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Alard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Rangeland Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Range Management, Jul 1995, Salt Lake City, United States. pp.122-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape ecology and grassland conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Thenail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. Occasional Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1993, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02779443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13966,422 +14087,422 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender la biodiversité et le fonctionnement des écosystèmes face à l'urbanisation. Un exemple socio-écologique sur le territoire de Bordeaux métropole : le projet Biodivercité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toulouse, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche multidisciplinaire de la préservation de la biodiversité en milieu urbain et périurbain à Bordeaux Métropole. Données et évaluation de la biodiversité, Quels enjeux, quels défis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Quand l’écologie entre en ville »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Paris, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity indicators based on several taxons help identify the range of pressures on coastal dunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Revers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Barneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyrenean subalpine grasslands became more species-rich but less typical under cumulative nitrogen deposition and climate change effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14440,73 +14561,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants SEVAB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Toulouse, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the impact of climate change and atmospheric N deposition on french forests biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rizzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14565,198 +14686,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Challenges of Air Pollution and Climate Change to Forests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Nice, France. 171 p., 2015, IUFRO 2015. International congress. GreenInUrbs &amp; IUFRO RG 7.01. Global challenges of air pollution and climate change to forests. Programme and abstracts. 1-5 June 2015. Hyatt Regency Palais de la Méditerranée. Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la structure des lisières bois / parcelles agricoles sur les plantes et les pollinisateurs (apoïdes et papillons)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Ouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées Françaises de l'Ecologie du Paysage (IALE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Dijon, France. 63 p., 2014, Paysage, territoire et agroécologie : des processus à la concertation entre acteurs</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical load of atmospheric nitrogen deposition in French forests: modelling soil and vegetation response in a context of climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rizzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14815,65 +14936,65 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustaining Forests, Sustaining People: The Role of Research XXIV IUFRO World Congress,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Salt Lake City, United States. Alan Pottinger, International Forestry Review, 16, 588 p., 2014, International Forestry Review</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId429"/>
+      <w:footerReference w:type="default" r:id="rId432"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14941,51 +15062,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D9CFCF6"/>
+    <w:nsid w:val="83B18AE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15172,51 +15293,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-alard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2703-908X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060590327" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/14988648" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000002947717" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490749v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gu&#233;ry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422406v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Rib&#233;mont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Richard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Le Ronc&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.114490" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997065v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian Blaix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diqu&#233;lou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109622" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04412391v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pac&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Burst" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.111586" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806249v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons van der Plas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hautier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Ceulemans" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bobbink" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17445" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642204v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Garrouj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dudit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.14092" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03974283v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diquelou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108369" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Alfonsi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;lise Benot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13186" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759629v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Cazenave" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bopp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12549" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119373v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Marchand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim&#233;nez Juan Jos&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rey Benayas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107362" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293479v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13312" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164199v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Janne Paquin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bourgeois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pellerin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12550" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845746v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;cuyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calla" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coolsaet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fickel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930850v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Garrido Diaz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12903" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624884v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Yeo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lafon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Curti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dehouck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106643" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620156v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rioux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cimon-Morin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00093" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618561v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5798" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607355v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2017.11.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868799v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosebery" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532654v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Khennouf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Chefrour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol V&#233;la" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/revec.2018.1940" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01759250v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12378" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600198v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Fievet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12258" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608704v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Villar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jos&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12743" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320605v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soininen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154581" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360660v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rizzetto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Belyazid" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.12.048" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01777416v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carly Stevens" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Duchateau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Jacquemyn" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gowing" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12650" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D86339F38DE9C9E7480C2012DA42137B4153DD0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634185v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Diekmann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Jandt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bleeker" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2014.02.038" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWX24GW7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601149v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2014.902771" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646657v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Payne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy B. Dise" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carly J. Stevens" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. G. Gowing" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Begin Partners" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1214299109" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643840v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edu Dorland" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Gaudnik" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Rotthier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-013-1664-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A66AFEBEAC724E76688BB8C76ACC8F77A969B228/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647337v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Dupre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/11-0115.1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595760v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deleglise" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loucougaray" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2011.08.006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P615Q4S9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594846v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2011.01277.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZWGT5ZZB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653952v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clement" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; E.L. Delmas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gombert-Courvoisier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2011.02463.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J0JX2F7W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627062v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-011-9593-3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JV9BQJJK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647847v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Dise" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2010.01254.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649522v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J.G. Gowing" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.11.026" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642656v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Stevens" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J.G. Gowing" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Wotherspoon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Aarrestad" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-011-9745-x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667886v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gonzalez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Cabanettes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.10.010" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4QGXWTM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665332v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.06.006" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658099v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thinon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2009.05403.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A7634F218DAD0B437C7869959BD5773EEE91B10/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666648v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Henle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Clitherow" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cobb" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Les Firbank" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2007.09.005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9BQ8SP1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661964v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417168v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tremauville" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cellier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerie" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2005.07.008" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRL2VBTL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014194v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417170v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviano Freire-Diaz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-005-5321-1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2143EAAE3D847F9248B946C86E4321CA1277D918/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656737v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682888v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aubert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dupont" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bardat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Wattez Franger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005026" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417162v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip K Roche" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2005.01.010" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65DZNRWD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677947v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.10.008" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97ZH5KLM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674434v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Hodgson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montserrat-Marti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cerabolini" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Ceriani" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maestro-Martinez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2005.01.006" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681396v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-004-0024-2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9F5E6A18EA8A6644634D90F70BE5BBE76727C2E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883888v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Wattez-Franger" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01367432v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gibon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Muntan&#233; y Raich" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683086v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Saguez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0021-8901.2004.00960.x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676564v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Gibon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Muntane-Raich" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677646v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/x03-205" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678204v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Roche" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3207(03)00089-2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCDPNW2K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530024v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471845v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b98-231" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537972v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Alard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690302v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balent" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Poudevigne" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471855v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Grevilliot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1526-100x.1998.06112.x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471880v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poudvigne" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1146-609X(98)80031-3" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889742v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471895v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-1393(98)00090-0" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529136v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05471793v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1146-609X(97)80070-7" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538165v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lejeune" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05470925v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493450v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05470913v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538449v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458603v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leconte" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509276v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lambert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frileux Pierre-No&#235;l" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493378v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206118v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493434v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05470878v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05470907v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492940v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cappelaere" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322777v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01865373v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. G&#233;gout" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796175v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488146v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4132-3" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021814v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Arranz" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938660v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153515v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Obeidy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789401795074" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9508-1_13" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798062v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=Fn9WAwAAQBAJ&amp;amp;pg=PA245&amp;amp;lpg=PA245&amp;amp;dq=Biodiversity+of+Acid+Grasslands+in+the+Atlantic+Regions+of+Europe:+The+Impact+of+Nitrogen+Deposition.+In:+Nitrogen+Deposition,+Critical+Loads+and+Biodiversity&amp;amp;source=bl&amp;amp;ots=G5YQTxg874&amp;amp;sig=MbNO2tmJRu_BGltGCBsDIHrdNtE&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ei=dwdrVMSuA5XWauT9gpAB&amp;amp;ved=0CCMQ6AEwAA#v=onepage&amp;amp;q=Biodiversity%20of%20Acid%20Grasslands%20in%20the%20Atlantic%20Regions%20of%20Europe%3A%20The%20Impact%20of%20Nitrogen%20Deposition.%20In%3A%20Nitrogen%20Deposition%2C%20Critical%20Loads%20and%20Biodiversity&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7939-6_26" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798879v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Willem Erisman" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Leach" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Adams" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius I. Agboola" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Ahmetaj" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7939-6_51" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329409v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mesl&#233;ard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808510v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Strengbom" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.V. Andersen" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aazem" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Adema" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806606v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dorland" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stevens" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234430v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321972v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tardif" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boubert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Madej" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/BDEE2021-09528" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953286v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiraud" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953336v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952094v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602309v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribaudo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haury" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790150v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729308v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595787v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sovan Lek" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596058v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610340v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352465v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaudnik" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corcket" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gombert" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delmas" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muller" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589877v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cellamare" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819479v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589856v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015092v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758615v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sarthou" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Guyon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543584v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gerbaud" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ourcival" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543626v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543892v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779443v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Coeur" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791180v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ch&#233;ry" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953492v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ch&#233;ry" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606417v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barneix" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790139v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580636v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210105v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543485v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-alard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2703-908X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060590327" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/14988648" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000002947717" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490749v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gu&#233;ry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422406v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Rib&#233;mont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Richard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Le Ronc&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.114490" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997065v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cian Blaix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diqu&#233;lou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109622" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04412391v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pac&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Burst" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.111586" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806249v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons van der Plas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hautier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Ceulemans" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bobbink" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17445" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642204v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Garrouj" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dudit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.14092" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03974283v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diquelou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108369" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Alfonsi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;lise Benot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13186" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759629v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Cazenave" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bopp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12549" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119373v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Marchand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim&#233;nez Juan Jos&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rey Benayas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107362" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293479v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13312" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164199v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Janne Paquin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bourgeois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pellerin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12550" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845746v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;cuyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calla" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coolsaet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fickel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930850v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Garrido Diaz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12903" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624884v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Yeo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lafon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Curti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dehouck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106643" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620156v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rioux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cimon-Morin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00093" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618561v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5798" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868799v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosebery" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607355v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2017.11.003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532654v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Khennouf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Chefrour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol V&#233;la" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/revec.2018.1940" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01759250v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12378" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600198v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Fievet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12258" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608704v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Villar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jos&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12743" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320605v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soininen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154581" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360660v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rizzetto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Belyazid" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.12.048" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01777416v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carly Stevens" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Duchateau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Jacquemyn" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gowing" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12650" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D86339F38DE9C9E7480C2012DA42137B4153DD0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634185v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Diekmann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Jandt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bleeker" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2014.02.038" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWX24GW7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601149v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2014.902771" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646657v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Payne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy B. Dise" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carly J. Stevens" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. G. Gowing" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Begin Partners" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1214299109" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643840v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edu Dorland" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Gaudnik" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Rotthier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-013-1664-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A66AFEBEAC724E76688BB8C76ACC8F77A969B228/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595760v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deleglise" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loucougaray" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2011.08.006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P615Q4S9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594846v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2011.01277.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZWGT5ZZB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647337v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Dupre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/11-0115.1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627062v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-011-9593-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JV9BQJJK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653952v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clement" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; E.L. Delmas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gombert-Courvoisier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2011.02463.x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J0JX2F7W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647847v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Dise" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2010.01254.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649522v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J.G. Gowing" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.11.026" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642656v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Stevens" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J.G. Gowing" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Wotherspoon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Aarrestad" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-011-9745-x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667886v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gonzalez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Cabanettes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.10.010" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4QGXWTM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665332v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.06.006" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658099v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thinon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2009.05403.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A7634F218DAD0B437C7869959BD5773EEE91B10/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666648v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Henle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Clitherow" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cobb" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Les Firbank" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2007.09.005" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9BQ8SP1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661964v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417170v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviano Freire-Diaz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-005-5321-1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2143EAAE3D847F9248B946C86E4321CA1277D918/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417168v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tremauville" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cellier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerie" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2005.07.008" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRL2VBTL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014194v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656737v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682888v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aubert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dupont" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bardat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Wattez Franger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005026" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417162v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip K Roche" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2005.01.010" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65DZNRWD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677947v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.10.008" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97ZH5KLM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674434v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Hodgson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montserrat-Marti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cerabolini" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Ceriani" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maestro-Martinez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2005.01.006" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681396v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-004-0024-2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9F5E6A18EA8A6644634D90F70BE5BBE76727C2E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883888v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Wattez-Franger" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01367432v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gibon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Muntan&#233; y Raich" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683086v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Saguez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0021-8901.2004.00960.x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676564v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Gibon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Muntane-Raich" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677646v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/x03-205" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678204v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Roche" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3207(03)00089-2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCDPNW2K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530024v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537972v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Alard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471845v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b98-231" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690302v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balent" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanfort" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Poudevigne" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471855v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Grevilliot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1526-100x.1998.06112.x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471880v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poudvigne" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1146-609X(98)80031-3" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889742v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471895v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-1393(98)00090-0" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05471793v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1146-609X(97)80070-7" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529136v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538165v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lejeune" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05470925v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493450v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05470913v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538449v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458603v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leconte" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493434v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05470878v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206118v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509276v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lambert" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frileux Pierre-No&#235;l" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493378v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05470907v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492940v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cappelaere" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322777v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01865373v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. G&#233;gout" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796175v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488146v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4132-3" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021814v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Arranz" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938660v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153515v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Obeidy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789401795074" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9508-1_13" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798062v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.fr/books?id=Fn9WAwAAQBAJ&amp;amp;pg=PA245&amp;amp;lpg=PA245&amp;amp;dq=Biodiversity+of+Acid+Grasslands+in+the+Atlantic+Regions+of+Europe:+The+Impact+of+Nitrogen+Deposition.+In:+Nitrogen+Deposition,+Critical+Loads+and+Biodiversity&amp;amp;source=bl&amp;amp;ots=G5YQTxg874&amp;amp;sig=MbNO2tmJRu_BGltGCBsDIHrdNtE&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ei=dwdrVMSuA5XWauT9gpAB&amp;amp;ved=0CCMQ6AEwAA#v=onepage&amp;amp;q=Biodiversity%20of%20Acid%20Grasslands%20in%20the%20Atlantic%20Regions%20of%20Europe%3A%20The%20Impact%20of%20Nitrogen%20Deposition.%20In%3A%20Nitrogen%20Deposition%2C%20Critical%20Loads%20and%20Biodiversity&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7939-6_26" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798879v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Willem Erisman" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Leach" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Adams" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius I. Agboola" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Ahmetaj" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7939-6_51" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329409v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mesl&#233;ard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566407v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/paysages-et-environnement.html" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.43025" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808510v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Strengbom" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.V. Andersen" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aazem" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Adema" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806606v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dorland" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupre" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stevens" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234430v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03321972v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tardif" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boubert" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghan Boulembert" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Madej" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/BDEE2021-09528" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953286v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiraud" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953336v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952094v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602309v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribaudo" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haury" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790150v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729308v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595787v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sovan Lek" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596058v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610340v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352465v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaudnik" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corcket" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gombert" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delmas" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muller" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819479v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589877v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cellamare" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589856v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015092v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758615v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sarthou" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Guyon" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543584v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gerbaud" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ourcival" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543626v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543892v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779443v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Coeur" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burel" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791180v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ch&#233;ry" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953492v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ch&#233;ry" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606417v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barneix" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790139v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580636v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210105v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543485v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>