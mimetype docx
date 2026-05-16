--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:56.25px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didier Andrivon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">didier-andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0060-1231</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (165)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNAPTIC : Créer une synergie entre les acteurs pour la protection territoriale intégrée des cultures de pommes de terre contre le mildiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 110, pp.53-68. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2026-vol110-art05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slipping through the cracks: Challenges and prospects for investigating fungal plant disease complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Boixel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manu Affichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le May</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 184, pp.106826. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2024.106826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of the Disease Complexes, the Missing Link to Correctly Analyze the Impact of Intercropping on Disease Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manu Affichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jacquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le May</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (6), pp.1210. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy14061210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMT INNOPLANT2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Hingrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Kerlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pomme de Terre Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 650, pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five Regions of the Pea Genome Co-Control Partial Resistance to D. pinodes, Tolerance to Frost, and Some Architectural or Phenological Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Lesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Miteul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (7), pp.1399. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes14071399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating phenotypic traits as potential drivers of the emergence of EU_37_A2, an invasive new lineage of Phytophthora infestans in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Britt Puidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riinu Kiiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaire Loit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (4), pp.797-806. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création variétale : une mention agroécologie pour les variétés robustes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mailliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pomme de Terre Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 648, pp.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global assessment of the state of plant health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivette Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Andrade-Piedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Armengol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Elizabeth Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (12), pp.3649-3665. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-01-23-0166-FE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The proportion of resistant hosts in mixtures should be biased towards the resistance with the lowest breaking cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Clin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric M. Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (5), pp.e1011146. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple infections influence the resistance of potato cultivars to late blight and potato cyst nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouchek-Mechiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Le Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VigiMildiou : le mildiou sous surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guibert-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 753, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-infections, competitive interactions, and pathogen coexistence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Dutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le May</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71 (1), pp.5-22. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Health in a One Health world: missing links and hidden treasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71 (1), pp.23-29. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque Euroblight 2022 : Vers le contrôle intégré du mildiou et de l’alternariose - se hâter avec lenteur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dewaegeneire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marhadour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pomme de Terre Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 644, pp.42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémiovigilance Mildiou 2021 : les génotypes changent !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pomme de Terre Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 642, pp.42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining Phenotypic Traits Contributing to the Spread in Northern European Potato Crops of EU_41_A2, a New Clonal Lineage of Phytophthora infestans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Britt Puidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riinu Kiiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liina Soonvald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 112 (2), pp.414-421. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/phyto-12-20-0542-r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défenses de la pomme de terre : résistance, architecture et SDP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 753, pp.32-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of major clonal lineages EU_13_A2, EU_2_A1, and EU_23_A1 of Phytophthora infestans associated with potato late blight across crop seasons and regions in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Beninal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouaoui Bouznad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Belkhiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71 (2), pp.458-469. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host mixtures for plant disease control: Benefits from pathogen selection and immune priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Clin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (6), pp.967-975. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.13386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European population of $Pectobacterium\ punjabense$: Genomic diversity, tuber maceration capacity and a detection tool for this rarely occurring potato pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Cigna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Waleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Waleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dewaegeneire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (4), pp.781. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9040781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved PCR Method for Rapid and Accurate Identification of Mating Types in the Late Blight Pathogen Phytophthora infestans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant health progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (3), pp.362-367. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHP-02-21-0026-FI⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition and facilitation among fungal plant parasites affect their life-history traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Dutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rault Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 130 (4), pp.652-667. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.07747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mildiou : projet POTSTAR : Des résistances stables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marhadour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pomme de Terre Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 636, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking advantage of pathogen diversity and immune priming to minimize disease prevalence in host mixtures: a model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Clin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Val</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111 (7), pp.1219-1227. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-09-20-0429-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémiosurveillance mildiou 2019, encore du changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pomme de Terre Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 630, pp.47-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current use of copper, mineral oils and sulphur for plant protection in organic horticultural crops across 10 European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Katsoulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-K. Løes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cirvilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (S1), pp.159-171. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13165-020-00330-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life history traits and trade‐offs between two species of the ascochyta blight disease complex of pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Dutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (6), pp.1108-1124. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of PTI defense profiles induced in Solanum tuberosum by PAMP and non-PAMP elicitors shows distinct, elicitor-specific responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaela Lopes Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Le Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Clin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Schwarzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Yvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (8), pp.e0236633. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0236633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phasing out copper in organic potato production: means and pathways...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Matters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevation of Pectobacterium carotovorum subsp. odoriferum to species level as Pectobacterium odoriferum sp. nov., proposal of Pectobacterium brasiliense sp. nov. and Pectobacterium actinidiae sp. nov., emended description of Pectobacterium carotovorum and description of Pectobacterium versatile sp. nov., isolated from streams and symptoms on diverse plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Caullireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (10), pp.3207--3216. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.003611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effectiveness of Induced Defense Responses in a Susceptible Potato Genotype Depends on the Growth Rate of Phytophthora infestans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Val</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (1), pp.76-85. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-03-18-0064-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémiosurveillance des populations de mildiou : enseignements et conséquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pomme de Terre Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 625, pp.40-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre le mildiou : allier le biocontrôle à d'autres méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Menil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 721, pp.21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effects of quantitative host resistance on the life-history traits of sporulating parasites with growing lesions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie a J Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marie Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 286 (1912), pp.20191244. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2019.1244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémiosurveillance des populations de mildiou de la pomme de terre en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Barbary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants de Bretagne pomme de terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potato blight tracking in Europe - Results of the EuroBlight potato late blight monitoring in 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Johansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kesseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroblight Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux réseaux impliqués dans la santé végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Poliakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pieron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénia Pommaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, HS juin-juillet, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and Pathogenicity Diversity of Aphanomyces euteiches Populations From Pea-Growing Regions in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quillévéré-Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1673. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.01673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure of Aphanomyces euteiches populations sampled from United States and France pea nurseries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Onfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 150 (2), pp.275-286. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-017-1274-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RMT Vegdiag axe 3 : optimiser l'usage des données au-delà des diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Champeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Folcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline de Jerphanion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, HS juin-juillet, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Trade-Off Between Sporangia Size and Number Exists in the Potato Late Blight Pathogen Phytophthora infestans, and Is Not Altered by Biotic and Abiotic Factors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kröner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1841. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.01841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limiter le cuivre en bio (2ème partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potato Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72, pp.48-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limiter le cuivre en bio (1ère partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potato Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 71, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémiosurveillance Mildiou : enjeux actuels & acquis récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chatot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pomme de Terre Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, HS Avril 2017, pp.4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2e carrefour de la recherche Plant de pomme de terre : Interactivité et prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Hingrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Kerlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pomme de Terre Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 609, pp.57-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potato blight tracking in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroblight Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection against bacterial soft rot by olive extracts is related to general defence induction in potato tubers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ouanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Val</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (3), pp.404-411. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The coexistence of generalist and specialist clonal lineages in natural populations of the Irish Famine pathogen Phytophthora infestans explains local adaptation to potato and tomato.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kröner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (7), pp.1891-1901. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.14004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Workshop “Research Challenges for the Seed Potato Sector”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Hingrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Kerlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potato Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60 (3-4), pp.331-335. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11540-018-9383-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potato Facing Global Challenges: How, How Much, How Well?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potato Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60 (3-4), pp.389-400. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11540-018-9386-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggressiveness Changes in Populations of Didymella pinodes over Winter and Spring Pea Cropping Seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Laloi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (14), pp.4330 - 4339. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00480-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">And the nasty ones lose in the end: foliar pathogenicity trades off with asexual transmission in the Irish famine pathogen Phytophthora infestans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 209 (1), pp.334-342. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.13581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet IPMBlight 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potato Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30, pp.76-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and genotypic changes in french populations of phytophthora infestans: are invasive clones the most aggressive?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (4), pp.577-586. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche : des impacts avérés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Hingrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pomme de Terre Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 603, pp.44-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hormone signalling pathways are differentially involved in quantitative resistance of potato to Phytophthora infestans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Val</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (2), pp.342 - 352. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local adaptation to temperature in populations and clonal lineages of the Irish potato famine pathogen Phytophthora infestans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Androdias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (17), pp.6320-6331. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allee Effects and the Evolution of Polymorphism in Cyclic Parthenogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ravigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marie Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 183 (3), pp.E75-E88. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/674828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de diagnostic. Au service de la qualité sanitaire du plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Hingrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Hélias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potato Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (048), pp.40-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of three elicitins and a galactan-based complex polysaccharide from a concentrated culture filtrate of Phytophthora infestans efficient against Pectobacterium atrosepticum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ferrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (10), pp.15374-90. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules191015374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrefour Recherche plant de pomme de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Hingrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Kerlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pomme de Terre Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 596, pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-distance gene flow outweighs a century of local selection and prevents local adaptation in the Irish famine pathogen [i]Phytophthora infestans[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (4), pp.442-452. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1er carrefour de la recherche plant de pomme de terre : échange et prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Hingrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Kerlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pomme de Terre Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 594, pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations pour la protection des cultures de pomme de terre vis-à-vis de maladies et de ravageurs majeurs ou émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Hingrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Roux-Nio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hélias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34, pp.141-156. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/9we0-1y24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hard life of Phytophthora infestans: when trade-offs shape evolution in a biotrophic plant pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62, pp.28-35. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current knowledge on plant/canopy architectural traits that reduce the expression and development of epidemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Tivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135 (3), pp.471-478. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-012-0066-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific detection and quantification of virulent/avirulent Phytophthora infestans isolates using a real-time PCR assay that targets polymorphisms of the Avr3a gene.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie a J Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. K. Baldwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gracianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56 (5), pp.322-32. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/lam.12047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Archidémio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pomme de Terre Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 590, pp.38-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword : plant and canopy architecture impact on disease epidemiology and pest development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Jeger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135 (3), pp.453-454. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-012-0112-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitness costs and trade-offs in plant disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. K. M. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. B. Collinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nicholson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMT InnoPlant : un partenariat de recherche bien engagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Hingrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Kerlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pomme de Terre Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 590, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential induction of oxylipin pathway in potato and tobacco cells by bacterial and oomycete elicitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Goulitquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Barloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (5), pp.579-589. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00299-012-1377-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Archidémio : surface foliaire et mildiou étroitement liés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pomme de Terre Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 590, pp.38-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining and designing plant architectural ideotypes to control epidemics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Giorgetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135 (3), pp.611-617. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-012-0126-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new effective semiselective crystal violet pectate media for isolation of Pectobacterium and Dickeya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Helias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. V. D. Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (2), pp.339 - 345. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2011.02508.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Change in Human-Driven and Natural Systems: Fast Forward, Slow Motion, Same Movie? A Case Study from Plant Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (3), pp.384-393. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su4030384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicotiflorin, rutin and chlorogenic acid: phenylpropanoids involved differently in quantitative resistance of potato tubers to biotrophic and necrotrophic pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kroner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Val</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57, pp.23-31. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plaphy.2012.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Single, Plastic Population of Mycosphaerella pinodes Causes Ascochyta Blight on Winter and Spring Peas (Pisum sativum) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tivolic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (23), pp.8431-8440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle architecture des couverts végétaux pour mieux résister aux épidémies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Bourget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potato Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35, pp.68-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance d'Inno-Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Kerlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pomme de Terre Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 581, pp.42-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Single, Plastic Population of Mycosphaerella pinodes Causes Ascochyta Blight on Winter and Spring Peas (Pisum sativum) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tivolic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (23), pp.8431 - 8440. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01543-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To be or not to be solitary: Phytophthora infestans' dilemma for optimizing its reproductive fitness in multiple infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie a J Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (6), pp.e37838. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0037838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00728938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and variability of virulence of Phytophthora infestans assessed in a ring test across European laboratories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Avendaño-Córcoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Cameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.F. Carnegie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (3), pp.556-565. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2010.02392.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality and the evolutionary divergence of plant parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marie Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 92 (12), pp.2159-2166. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/10-2442.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Resistance of Potato to Pectobacterium atrosepticum and Phytophthora infestans: Integrating PAMP-Triggered Response and Pathogen Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kroner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Val</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (8), 9 p. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0023331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque Euroblight 2010 : quelles perspectives de lutte contre le mildiou ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potato Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22, pp.39-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitness costs associated with unnecessary virulence factors and life history traits: evolutionary insights from the potato late blight pathogen Phytophthora infestans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marie Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Corbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (283), pp.283. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-10-283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative resistance increases the durability of qualitative resistance to Leptosphaeria maculans in Brassica napus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense H. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Fitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Powers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 185 (1), pp.285-299. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2009.03049.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite markers reveal two admixed genetic groups and an ongoing displacement within the French population of the invasive plant pathogen Phytophthora infestans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Corbiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mialdea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (9), pp.1965-77. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04619.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of pathogenicity-linked life-history traits by resistance of its host Solanum tuberosum impacts sexual reproduction of the plant pathogenic oomycete Phytophthora infestans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. J. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie a J Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (12), pp.2668-76. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2010.02150.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Disease Complex: Antagonism and Synergism Between Pathogens of the Ascochyta Blight Complex on Pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Potage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Outreman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 157 (11-12), pp.715-721. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0434.2009.01546.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantes, parasites et pathologistes : de la compréhension des interactions à la gestion durable des résistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (6), pp.486-492. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2009.0338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to the most abundant host genotype in an agricultural plant-pathogen system - potato late blight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (5), pp.1397-1407. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2008.01557.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A culture filtrate of Phytophthora infestans primes defense reaction in potato cell suspensions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Val</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 98 (6), pp.653-8. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-98-6-0653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of primary and secondary infections in epidemics of carrot cavity spot through agronomic management practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57 (1), pp.109-121. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2007.01708.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and pathogenicity of populations of Phytophthora infestans from organic potato crops in France, Norway, Switzerland and the United Kingdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.G. Flier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.P.N.M. Kroon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hermansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M.G. van Raaij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Speiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56 (4), pp.562-572. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2007.01571.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for assessing the risk posed by the deliberate and harmful use of plant pathogens in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Labussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Sache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPPO Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (2), pp.427-435. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2338.2007.01118.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of defence reactions in Solanaceae: where is the specificity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Desender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Val</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (1), pp.21-30. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-5822.2006.00831.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a trade-off betwenn aggressiveness and overwinter survival in Phytophthora infestans ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (3), pp.603-610. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2435.2007.01252.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du changement climatique : un mildiou plus précoce et plus agressif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duvauchelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potato Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, pp.32-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of Phytophthora infestans to partial resistance in potato: Evidence from French and Moroccan populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hafidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 97 (3), pp.338-343. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-97-3-0338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la génétique à la bio : intérêts et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Conseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lambion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tréhorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter Agri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85, pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la lutte antimildiou, combiner lutte chimique et résistances variétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pomme de Terre Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, mars 2006, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mildiou de la pomme de terre, des populations qui changent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 599, pp.28-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streptomyces turgidiscabies and Streptomyces reticuliscabiei: one genomic species, two pathogenic groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouchek-Mechiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 56 (12), pp.2771-2776. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.63161-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipopolysaccharides of Pectobacterium atrosepticum and Pseudomonas corrugata induce different defence response patterns in tobacco, tomato, and potato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Desender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Klarzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée M.-R. Barzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (5), pp.636-645. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-2006-924102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance behaviour of potato cultivars and advanced breeding clones to tuber soft rot caused by Pectobacterium atrosepticum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ellisseche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potato Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49, pp.91-98. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11540-006-9006-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing resistance types and levels to epidemic diseases from the analysis of disease progress curves: Principles and application to potato late blight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ellisseche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Potato Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 83 (6), pp.455-461. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02883506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does selection by resistant hosts trigger local adaptation in plant-pathogen systems ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (2), pp.522-531. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2005.01005.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage des pommes de terre : un lipopolysaccharide bactérien... anti-bactérien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Val</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée M.-R. Barzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Desender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 596, pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection of susceptible potato cultivars against late blight in mixtures increases with decreasing disease pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chacón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 96 (7), pp.777-783. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-96-0777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourritures molles dues aux Erwinia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ellisseche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pomme de Terre Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of the R2 resistance gene as a component for the durable management of potato late blight in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ellisseche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54 (6), pp.723-732. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2005.01288.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance of potato genotypes to common and netted scab-causing species of Streptomyces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54 (3), pp.383-392. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2005.01178.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation au champ de la résistance de la pomme de terre au mildiou du tubercule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Soyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ellisèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, N° Spécial : Bioagresseurs, pp.79-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of resistance to Phytophthora infestans in potato: an international evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Chacón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.G. Kirk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Huarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Damme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54 (3), pp.364-372. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2005.01187.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance variétale : la recherche s'organise en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pomme de Terre Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation au champ de la résistance de la pomme de terre au mildiou du feuillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Soyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ellisèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, N° Spécial : Bioagresseurs, pp.73-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to late blight and soft rot in six potato progenies and glycoalkaloïd contents in the tubers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gravoueille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Potato Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 80 (2), pp.125-134. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02870211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mildiou du tubercule. Données biologiques et conséquences pour la lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duvauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ellissèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pomme de Terre Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 529, pp.25-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytophthora infestans: évolution des populations de mildiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Corbiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ellissèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duvauchelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pomme de Terre Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 523, pp.48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mildiou de la tomate et de la pomme de terre. Attention aux échanges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 410, pp.14-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in host range, pathogenicity to patato cultivars and response to soil temperature among Streptomyces species causing common and netted scab in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bouchekmechiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 49 (1), pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal colonization pathways of potato plants by Erwinia carotovora ssp atroseptica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hélias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 49 (1), pp.33-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of symptoms caused by Erwinia carotovora ssp atroseptica under field conditions and their effects on the yield of individual potato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hélias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 49 (1), pp.23-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggressiveness and competitive fitness of Phytophthora infestans isolates collected from potato and tomato in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS Monograph Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 89 (8), pp.679-686</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Erwinia : agents de pourritures molles. Espèces impliquées et outils de détection (pomme de terre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hélias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pomme de Terre Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 514, pp.39-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Erwinia : agents de pourritures molles :1. Symptomes et transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hélias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pomme de Terre Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 513, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance variétale au mildiou. Situation et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ellissèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pomme de Terre Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 510, pp.16-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Phytophthora infestans populations in the two most important potato production areas of France during 1992-96</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 47, pp.427-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytophthora infestans: des populations en évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duvauchelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 502, pp.28-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonization of roots, stolons, tubers and stems of various potato (Solanum tuberosum) cultivars by the black-dot fungus Colletotrichum coccodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 47, pp.440-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêtes sur les souches de mildiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duvauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lherbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 502, pp.32-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of Erwinia carotovora subspecies and detection of Erwinia carotovora subsp. atroseptica in potato plants, soil and water extract with PCR-based methods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hélias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 104 (7), pp.685-699</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French isolates of Phytophthora infestans from potato and tomato differ in phenotype and genotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 104, pp.583-594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and fungicide sensitivity of Colletotrichum coccodes in French potato-producing areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Ramage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 46, pp.722-728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dartrose. Une maladie souvent négligée des tubercules de pomme de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 498, pp.39-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mildiou de la pomme de terre. Où en sommes-nous après 150 ans?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 494, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquente et mal connue : la dartrose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pomme de Terre Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 493, pp.23-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytophthora infestans, agent du mildiou. Du nouveau dans les populations françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. L'Herbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duvauchelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 480, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of Phytophthora infestans populations present in Europe in the 1840s: a critical review of historical and scientific evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 45, pp.1027-1035</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assumptions and implications of current gene-for-gene hypotheses. Letter to the editor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Newton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 44, pp.607-618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytophthora infestans. Evolution des souches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duvauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pomme de Terre Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 487, pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Race diversity and complexity in selected populations of fungal biotrophic pathogens of cereals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vallavieille-Pope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 85 (8), pp.897-905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomenclature for pathogenicity and virulence: precision vs. tradition (Letter to the Editor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 85 (5), pp.518-519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition by aluminum of mycelial growth and of sporangial production and germination in Phytophthora infestans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 101, pp.527-533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biology, ecology and epidemiology of the potato late blight pathogen Phytophthora infestans in soil (Mini Review)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 85 (10), pp.1053-1056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Race structure and dynamics in populations of Phytophthora infestans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 72, pp.1681-1687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Races of Phytophthora infestans in France, 1991-1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potato Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 37, pp.279-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the survival and infectivity to potato tubers of sporangia of Phytophthora infestans in three different soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 26 (8), pp.945-952</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of isolates of Phytophthora infestans collected in northwestern France from 1988 to 1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Beasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 43, pp.471-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of Phytophthora infestans in a suppressive soil in relation to pH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 26 (8), pp.953-956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racial diversity and complexity in regional populations of Erysiphe graminis hordei in France over a 5-years period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vallavieille-Pope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 42, pp.443-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomenclature for pathogenicity and virulence: the need for precision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS Monograph Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 83 (9), pp.889-890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure of Erysiphe graminis f. sp. hordei in barley plots seed-treated with various systemic fungicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Pflanzenkrankheiten und Pflanzenschutz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 100 (1), pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and proportions of the components of composite populations of Erysiphe graminis f. sp. hordei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Limpert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 135, pp.6-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Race-specific resistance genes against Erysiphe graminis f. sp. hordei in old and recent frech barley accessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vallavieille-Pope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 108, pp.40-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des populations d'oidium des cereales. Mieux la comprendre pour mieux les maitriser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 440, pp.12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection attempts of cultivated barley (Hordeum vulgare) with isolates of Erysiphe graminis collected from Hordeum murinum in southwestern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vallavieille-Pope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 96 (12), pp.1029-1032</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment maitriser l'oidium malge les resistances?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultivar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 266, pp.58-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of different benzimidazole concentrations in agar medium on senescence of wheat leaf segments and on growth and sporulation of th wheat pawdery mildow pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Limpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.G. Felsenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Pflanzenkrankheiten und Pflanzenschutz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 95 (3), pp.301-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02723880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilite au triadimenol et au fenprapimorphe de populations francaises d'Erysiphe graminis DC f. sp hordei Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Limpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.G. Felsenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 7 (6), pp.443-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02719257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité au triadiménol et au fenpropimorphe de populations françaises d'Erysiphe graminis DC f. sp. hordei Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckhard Limpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Georg Felsenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 7 (6), pp.443-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of virulence in populations of wheat powdery mildow in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Limpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.G. Felsenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 120, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02723579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oidium de l'orge en France : comment mieux utiliser varietes resistantes et fongicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Limpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.G. Felsenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 117, pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02717949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The level of specialization of Phytophthora infestans to potato and tomato is a biotrophy-related, stable trait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kröner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on se passer du cuivre en protection des cultures biologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.126, 2019, Matière à Débattre et Décider, Andrivon, Didier; Savini, Isabelle, 9782759229970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can organic agriculture cope without copper for disease control?. Synthesis of the Collective Scientific Assessment Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Matière à Débattre et Décider, 9782759231560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes, leviers et stratégies de lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Corio-Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reignault, Philippe; Sache, Ivan; Choquer, Mathias; Corio-Costet, Marie-France; Dellagi, Alia; Suffert, frédéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2e édition, </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeBoeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.245-319, 2023, Collection noire, 9782807302884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiter l'architecture des plantes et des couverts pour réduire les développements épidémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Tivoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception d'idéotypes de plantes pour une agriculture durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecoles-chercheurs INRA, INRA, 2014, 2-7380-1347-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Kerlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Prior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pomme de terre : production, amélioration, ennemis et maladies, utilisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1996, 2-7380-0676-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal analysis of epidemics of Phytophthora infestans in homogeneous and heterogeneous potato plots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytophthora infestans 150</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bode, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of Phytophthora infestans population in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytophthora infestans 150</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Boole, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of race structure and diversity in populations of Phytophthora infestans, 1966-1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytophthora infestans 150</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bode, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of barley mildew populations in France, 1986-1989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Limpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vallavieille-Pope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated control of cereal mildews: virulence patterns and their change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riso National Laboratory, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barley mildew in Europe: patterns of composition of the pathogen population during the period 1985-1988</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Limpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischbeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated control of cereal mildews: virulence patterns and their change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riso National Laboratory, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barley powdery mildew in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vallavieille-Pope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated control of cereal mildews : monitoring the pathogen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martinus Nijhoff, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02853314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercrop impact on growth and diffusion of anthracnose and ascochyta blight in pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manu Affichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOCTO'LEG 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE - Groupe Filière Légumineuses, Mar 2026, Webinar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The proportion of resistant hosts in mixtures should be biased towards the resistance with the lowest breaking cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Clin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric M. Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMS winter meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host mixtures for plant disease control: Benefits from pathogen selection and immune priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Clin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario franco-argentino sobre agroecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rosario, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host mixtures for plant disease control: benefits from pathogen selection and immune priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Clin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Mathematical and Theoretical Biology (ECMTB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pectobacterium complex: Diversity and phylogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Chawki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quêtu-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Caullireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Plant Pathology (ICPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Phytophthora infestans populations at local and global scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Plant Pathology (ICPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets combinés de l’architecture, de la résistance de la plante, de produits de biocontrôle et du mélange de variétés pour la lutte contre le mildiou de la pomme de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Douchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème rencontres de Phytopathologie - Mycologie Aussois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, AUSSOIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et maitrise des produits de biocontrôle dans un schéma de protection intégrée des cultures (projet MilPomBio)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Menil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international Natural Products and biocontrôle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced resistance to late blight depends on potato inducibility and on Phytophthora infestans effectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Le Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Val</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Plant Pathology (ICPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the architecture of potato crops help in controlling late blight ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Langrume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence Triennale de l’Association Européenne pour la Recherche sur la Pomme de terre.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture de la pomme de terre peut-elle aider dans la lutte contre le mildiou ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Langrume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e rencontres de Phytopathologie - Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allee effects and the evolution of polymorphism in cyclical parthenogens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ravigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIMBioS workshop on vectored plant viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Knoxville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allee effects and the evolution of polymorphism in cyclical parthenogens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ravigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marie Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences Jacques Monod: Avancées récentes sur l'évolution du sexe et des systèmes génétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining and designing architectural ideotypes to control epidemics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Giorgetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and canopy architecture impact on disease epidemiology and est development international conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA.; Agence Nationale de la Recherche (ANR). FRA., Jul 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion of quantitative resistance to Phytophthora infestans: from field observations to understanding population evolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale Plant Resistance Sustainability. Session 1: Impact of plant disease resistance on the structure and evolution of pathogen populations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, La Colle sur Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of crop successions including legumes species on the durability of Aphanomyces euteiches partial resistance on pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Onfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès Plant Resistance Suistinability, La Colle sur Loup, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, La Colle sur loup (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hard life of Phytophthora infestans : when trade-offs shape evolution in a biotrophic plant pathogen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference European Fédération for Plant Pathology EFPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Norwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How potato architecture affects microclimate and late blight epidemics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Langrume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale ECA Epimeliology, Canopy, Architecture.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality and the evolutionary divergence of plant parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marie Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda M. Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Mathematical and Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary insights from semi-discrete plant epidemic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marie Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Mathematical and Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compromis évolutifs entre agressivité et transmission inter-saison chez l’oomycète Phytophthora infestans, responsable du mildiou de la pomme de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Douchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e rencontres de Phytopathologie - Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytophthora infestans : a life of evolutionary compromises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème atelier international d’épidémiologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, cornell, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggressiveness of P. infestans strains and transmission: correlation exists?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Douchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Euroblight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Hamar, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of research conducted in France on three important potato blemish diseases (common scab, black scurf and powdery scab)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouchek-Mechiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chatot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Hingrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Triennale de l’Association Européenne pour la Recherche sur la Pomme de terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hatulla, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance à Phytophthora infestans ou à Pectobacterium carotovorum subsp. atrosepticum n’est pas liée aux teneurs en glycoalcaloïdes chez la pomme de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gravoueille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des cultures biologiques de pomme de terre en France : état actuel et évolutions prévisibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tréhorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ellissèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duvauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Conférence Internationale sur les Maladies des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture biologique de la pome de terre : critères de sélection variétale et production de plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ellissèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journée d'étude sur l'état de la recherche en agriculture biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Libramont, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to late blight and soft rot in potato genotypes are not correlated with glycoalkaloid contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gravoueille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Durable Disease Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing potato genotypes for tuber blight resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ellissèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAPR Breeding and varietal assessmant section meeing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Warsaw, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple tool for using epidemiological data in breeding programs for late blight resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ellissèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Triennal Conference EAPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Sorento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hôte et le hasard: deux facteurs majeurs de structuration des populations françaises de Phytophthora infestans, agent du mildiou des Solanacées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Réunion annuelle du Groupe de Biologie et Génétique des Populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation for pathogenicity in old and new populations of Phytophthora infestans: a brief review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Workshop of an european network for development of an integrated control strategy of potato late blight EU.NET.ICP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1997, Carlow, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferential adaptation to potato or tomato explains the distribution of Phytophthora infestans genotypes in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Congress of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of cultivar associations to control the potato late blight pathogen Phytophthora infestans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Congress of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and pathological signifiance of Colletotrichum coccodes in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAPR Pathology Section Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Umea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition des souches A2 de Phytophthora infestans en France en 1996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duvauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lherbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sarniguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Conférence internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la résistance de Phytophthora infestans aux phénylamides en France de 1981 à 1996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duvauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lherbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sarniguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Conférence internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurence in France and Belgium of A2 mating type isolates of Phytophtora infestans in 1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duvauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Triennal Conference of the EAPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Veldhover, Netherlands. pp.262-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virulence metalaxyl sensitivity, mating type and isozyme patterns in french isolates of Phytophthora infestans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Beasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Conference Triennale de l'EAPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'un test de sensibilite d'Erysiphe graminis aux inhibiteurs des sterols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Conference Internationale sur les Maladies des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1991, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits tubercules survivent-ils moins bien que les gros pendant l’hiver ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e rencontres de Phytopathologie - Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balance entre mécanismes évolutifs (sélection locale, flux ce gènes) dans l’adaptation pour l’agressivité chez l’agent du mildiou de la pomme de terre, Phytothphora infestans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e rencontres de Phytopathologie - Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriterial characterisation of plant pathogens for agroterrorism prevention in Europe - An emerging field of research.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Latxague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Sache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant Health Risk Analysis Workshop.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Niagara Falls, Canada. 1p., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of resistance to Pectobacterium in potato clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ellisseche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Conférence Triennale de l’Association Européenne pour la Recherche sur la Pomme de terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populations pathogènes et gestion des résistances variétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres de Mycologie-Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Aussois, France. 1 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes applicables à l'analyse de données phénotypiques en biologie des populations: apports et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontres de Mycologie-Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Aussois, France. 1 p., 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats obtenus sur le pathosystème pomme de terre/mildiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Langrume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on se passer du cuivre en protection des cultures biologiques ? Rapport d'expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can organic agriculture give up copper as a crop protection product? Summary of the scientific assessment report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on se passer du cuivre en protection des cultures biologiques ? Synthèse de l'expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA). 2018, 66 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on se passer du cuivre en protection des cultures biologiques ? Résumé de l'expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA). 2018, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can organic agriculture give up copper as a crop protection product? Synthesis of the scientific assessment report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA). 2018, 64 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des effets combinés de différents leviers : architecture, résistance, produits de biocontrôle et mélange de variétés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Douchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Présentation en COPIL du projet MilPomBio AAP Pour et sur le plan Ecophyto – Contribuer à l’essor du biocontrôle. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une société nouvelle, améliorer notre compétitivité grâce à la recherche environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Déaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Yvonne Le Dain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Houllier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusko Ehrlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2626 (AN), n°333 session ordinaire 2014-2015 (Sénat), auto-saisine. 2015, 102 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une batterie d’outils de diagnostic pour la certification de la qualité sanitaire du plant de pomme de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Département Spe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Asirpa (analyse Socio‐économique Des Impacts de La Recherche Publique Agronomique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] auto-saisine. 2015, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platanor®: a series of plane (Platanus sp.) accessions resistant to canker stain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Département Spe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Asirpa (analyse Socio‐économique Des Impacts de La Recherche Publique Agronomique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] auto-saisine. 2014, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId625"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:56.25px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didier Andrivon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">didier-andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0060-1231</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (165)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNAPTIC : Créer une synergie entre les acteurs pour la protection territoriale intégrée des cultures de pommes de terre contre le mildiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 110, pp.53-68. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2026-vol110-art05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of the Disease Complexes, the Missing Link to Correctly Analyze the Impact of Intercropping on Disease Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manu Affichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jacquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le May</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (6), pp.1210. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy14061210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slipping through the cracks: Challenges and prospects for investigating fungal plant disease complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Boixel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manu Affichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le May</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 184, pp.106826. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2024.106826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple infections influence the resistance of potato cultivars to late blight and potato cyst nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouchek-Mechiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Le Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating phenotypic traits as potential drivers of the emergence of EU_37_A2, an invasive new lineage of Phytophthora infestans in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Britt Puidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riinu Kiiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaire Loit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (4), pp.797-806. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création variétale : une mention agroécologie pour les variétés robustes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mailliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pomme de Terre Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 648, pp.46-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMT INNOPLANT2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Hingrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Kerlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pomme de Terre Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 650, pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five Regions of the Pea Genome Co-Control Partial Resistance to D. pinodes, Tolerance to Frost, and Some Architectural or Phenological Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Lesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Miteul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (7), pp.1399. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes14071399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global assessment of the state of plant health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivette Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Andrade-Piedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Armengol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Elizabeth Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (12), pp.3649-3665. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-01-23-0166-FE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The proportion of resistant hosts in mixtures should be biased towards the resistance with the lowest breaking cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Clin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric M. Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (5), pp.e1011146. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host mixtures for plant disease control: Benefits from pathogen selection and immune priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Clin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (6), pp.967-975. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.13386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-infections, competitive interactions, and pathogen coexistence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Dutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le May</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71 (1), pp.5-22. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Health in a One Health world: missing links and hidden treasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fournet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71 (1), pp.23-29. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque Euroblight 2022 : Vers le contrôle intégré du mildiou et de l’alternariose - se hâter avec lenteur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dewaegeneire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marhadour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pomme de Terre Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 644, pp.42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémiovigilance Mildiou 2021 : les génotypes changent !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pomme de Terre Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 642, pp.42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VigiMildiou : le mildiou sous surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guibert-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 753, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining Phenotypic Traits Contributing to the Spread in Northern European Potato Crops of EU_41_A2, a New Clonal Lineage of Phytophthora infestans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Britt Puidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riinu Kiiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liina Soonvald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 112 (2), pp.414-421. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/phyto-12-20-0542-r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défenses de la pomme de terre : résistance, architecture et SDP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 753, pp.32-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of major clonal lineages EU_13_A2, EU_2_A1, and EU_23_A1 of Phytophthora infestans associated with potato late blight across crop seasons and regions in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Beninal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouaoui Bouznad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Belkhiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71 (2), pp.458-469. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European population of $Pectobacterium\ punjabense$: Genomic diversity, tuber maceration capacity and a detection tool for this rarely occurring potato pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Cigna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Waleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Waleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Dewaegeneire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (4), pp.781. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9040781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved PCR Method for Rapid and Accurate Identification of Mating Types in the Late Blight Pathogen Phytophthora infestans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant health progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (3), pp.362-367. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHP-02-21-0026-FI⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition and facilitation among fungal plant parasites affect their life-history traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Dutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rault Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 130 (4), pp.652-667. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.07747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mildiou : projet POTSTAR : Des résistances stables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Marhadour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pomme de Terre Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 636, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking advantage of pathogen diversity and immune priming to minimize disease prevalence in host mixtures: a model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Clin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Val</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111 (7), pp.1219-1227. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-09-20-0429-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current use of copper, mineral oils and sulphur for plant protection in organic horticultural crops across 10 European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Katsoulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-K. Løes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cirvilleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (S1), pp.159-171. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13165-020-00330-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémiosurveillance mildiou 2019, encore du changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pomme de Terre Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 630, pp.47-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life history traits and trade‐offs between two species of the ascochyta blight disease complex of pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Dutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (6), pp.1108-1124. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.13180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phasing out copper in organic potato production: means and pathways...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Matters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of PTI defense profiles induced in Solanum tuberosum by PAMP and non-PAMP elicitors shows distinct, elicitor-specific responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaela Lopes Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Le Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Clin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Schwarzenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Yvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (8), pp.e0236633. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0236633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potato blight tracking in Europe - Results of the EuroBlight potato late blight monitoring in 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Johansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kesseler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroblight Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevation of Pectobacterium carotovorum subsp. odoriferum to species level as Pectobacterium odoriferum sp. nov., proposal of Pectobacterium brasiliense sp. nov. and Pectobacterium actinidiae sp. nov., emended description of Pectobacterium carotovorum and description of Pectobacterium versatile sp. nov., isolated from streams and symptoms on diverse plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pédron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fischer-Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Caullireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 69 (10), pp.3207--3216. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.003611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effectiveness of Induced Defense Responses in a Susceptible Potato Genotype Depends on the Growth Rate of Phytophthora infestans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Val</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (1), pp.76-85. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-03-18-0064-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémiosurveillance des populations de mildiou : enseignements et conséquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pomme de Terre Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 625, pp.40-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutte contre le mildiou : allier le biocontrôle à d'autres méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Menil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 721, pp.21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effects of quantitative host resistance on the life-history traits of sporulating parasites with growing lesions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie a J Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marie Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 286 (1912), pp.20191244. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2019.1244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémiosurveillance des populations de mildiou de la pomme de terre en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Barbary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants de Bretagne pomme de terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and Pathogenicity Diversity of Aphanomyces euteiches Populations From Pea-Growing Regions in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Quillévéré-Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1673. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.01673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure of Aphanomyces euteiches populations sampled from United States and France pea nurseries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Onfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 150 (2), pp.275-286. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-017-1274-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux réseaux impliqués dans la santé végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Poliakoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pieron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénia Pommaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, HS juin-juillet, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RMT Vegdiag axe 3 : optimiser l'usage des données au-delà des diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Champeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Folcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline de Jerphanion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, HS juin-juillet, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Trade-Off Between Sporangia Size and Number Exists in the Potato Late Blight Pathogen Phytophthora infestans, and Is Not Altered by Biotic and Abiotic Factors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kröner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1841. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.01841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limiter le cuivre en bio (2ème partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potato Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72, pp.48-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limiter le cuivre en bio (1ère partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potato Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 71, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potato Facing Global Challenges: How, How Much, How Well?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potato Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60 (3-4), pp.389-400. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11540-018-9386-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2e carrefour de la recherche Plant de pomme de terre : Interactivité et prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Hingrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Kerlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pomme de Terre Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 609, pp.57-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potato blight tracking in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroblight Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidémiosurveillance Mildiou : enjeux actuels & acquis récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chatot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pomme de Terre Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, HS Avril 2017, pp.4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection against bacterial soft rot by olive extracts is related to general defence induction in potato tubers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ouanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Val</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (3), pp.404-411. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The coexistence of generalist and specialist clonal lineages in natural populations of the Irish Famine pathogen Phytophthora infestans explains local adaptation to potato and tomato.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kröner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (7), pp.1891-1901. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.14004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Workshop “Research Challenges for the Seed Potato Sector”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Hingrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Kerlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potato Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60 (3-4), pp.331-335. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11540-018-9383-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet IPMBlight 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potato Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30, pp.76-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and genotypic changes in french populations of phytophthora infestans: are invasive clones the most aggressive?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (4), pp.577-586. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche : des impacts avérés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Hingrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pomme de Terre Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 603, pp.44-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggressiveness Changes in Populations of Didymella pinodes over Winter and Spring Pea Cropping Seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Laloi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (14), pp.4330 - 4339. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00480-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">And the nasty ones lose in the end: foliar pathogenicity trades off with asexual transmission in the Irish famine pathogen Phytophthora infestans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 209 (1), pp.334-342. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.13581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hormone signalling pathways are differentially involved in quantitative resistance of potato to Phytophthora infestans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Marnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Val</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (2), pp.342 - 352. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local adaptation to temperature in populations and clonal lineages of the Irish potato famine pathogen Phytophthora infestans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Androdias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (17), pp.6320-6331. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations pour la protection des cultures de pomme de terre vis-à-vis de maladies et de ravageurs majeurs ou émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Hingrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Roux-Nio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hélias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34, pp.141-156. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/9we0-1y24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allee Effects and the Evolution of Polymorphism in Cyclic Parthenogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ravigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marie Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 183 (3), pp.E75-E88. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/674828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de diagnostic. Au service de la qualité sanitaire du plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Hingrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Hélias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potato Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (048), pp.40-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of three elicitins and a galactan-based complex polysaccharide from a concentrated culture filtrate of Phytophthora infestans efficient against Pectobacterium atrosepticum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Legentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ferrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (10), pp.15374-90. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules191015374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrefour Recherche plant de pomme de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Hingrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Kerlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pomme de Terre Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 596, pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-distance gene flow outweighs a century of local selection and prevents local adaptation in the Irish famine pathogen [i]Phytophthora infestans[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (4), pp.442-452. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1er carrefour de la recherche plant de pomme de terre : échange et prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Hingrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Kerlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pomme de Terre Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 594, pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Archidémio : surface foliaire et mildiou étroitement liés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pomme de Terre Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 590, pp.38-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining and designing plant architectural ideotypes to control epidemics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Giorgetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135 (3), pp.611-617. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-012-0126-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hard life of Phytophthora infestans: when trade-offs shape evolution in a biotrophic plant pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62, pp.28-35. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current knowledge on plant/canopy architectural traits that reduce the expression and development of epidemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Tivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135 (3), pp.471-478. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-012-0066-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific detection and quantification of virulent/avirulent Phytophthora infestans isolates using a real-time PCR assay that targets polymorphisms of the Avr3a gene.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie a J Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. K. Baldwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gracianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56 (5), pp.322-32. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/lam.12047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Archidémio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pomme de Terre Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 590, pp.38-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword : plant and canopy architecture impact on disease epidemiology and pest development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Jeger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 135 (3), pp.453-454. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-012-0112-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMT InnoPlant : un partenariat de recherche bien engagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Hingrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Kerlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pomme de Terre Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 590, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitness costs and trade-offs in plant disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. K. M. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. B. Collinge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nicholson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential induction of oxylipin pathway in potato and tobacco cells by bacterial and oomycete elicitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Saubeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Goulitquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Barloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (5), pp.579-589. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00299-012-1377-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To be or not to be solitary: Phytophthora infestans' dilemma for optimizing its reproductive fitness in multiple infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie a J Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (6), pp.e37838. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0037838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00728938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Change in Human-Driven and Natural Systems: Fast Forward, Slow Motion, Same Movie? A Case Study from Plant Protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (3), pp.384-393. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su4030384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicotiflorin, rutin and chlorogenic acid: phenylpropanoids involved differently in quantitative resistance of potato tubers to biotrophic and necrotrophic pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kroner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Val</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57, pp.23-31. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plaphy.2012.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Single, Plastic Population of Mycosphaerella pinodes Causes Ascochyta Blight on Winter and Spring Peas (Pisum sativum) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tivolic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (23), pp.8431-8440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new effective semiselective crystal violet pectate media for isolation of Pectobacterium and Dickeya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Helias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. V. D. Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (2), pp.339 - 345. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2011.02508.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle architecture des couverts végétaux pour mieux résister aux épidémies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Bourget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potato Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35, pp.68-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance d'Inno-Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Kerlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pomme de Terre Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 581, pp.42-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Single, Plastic Population of Mycosphaerella pinodes Causes Ascochyta Blight on Winter and Spring Peas (Pisum sativum) in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tivolic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (23), pp.8431 - 8440. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01543-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Resistance of Potato to Pectobacterium atrosepticum and Phytophthora infestans: Integrating PAMP-Triggered Response and Pathogen Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kroner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Val</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (8), 9 p. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0023331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability and variability of virulence of Phytophthora infestans assessed in a ring test across European laboratories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Avendaño-Córcoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Cameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.F. Carnegie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60 (3), pp.556-565. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2010.02392.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality and the evolutionary divergence of plant parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marie Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 92 (12), pp.2159-2166. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/10-2442.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque Euroblight 2010 : quelles perspectives de lutte contre le mildiou ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potato Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22, pp.39-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitness costs associated with unnecessary virulence factors and life history traits: evolutionary insights from the potato late blight pathogen Phytophthora infestans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marie Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Corbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (283), pp.283. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-10-283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative resistance increases the durability of qualitative resistance to Leptosphaeria maculans in Brassica napus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense H. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Fitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Powers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 185 (1), pp.285-299. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2009.03049.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of pathogenicity-linked life-history traits by resistance of its host Solanum tuberosum impacts sexual reproduction of the plant pathogenic oomycete Phytophthora infestans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. J. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie a J Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (12), pp.2668-76. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2010.02150.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite markers reveal two admixed genetic groups and an ongoing displacement within the French population of the invasive plant pathogen Phytophthora infestans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Corbiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mialdea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (9), pp.1965-77. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04619.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Disease Complex: Antagonism and Synergism Between Pathogens of the Ascochyta Blight Complex on Pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Potage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Outreman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 157 (11-12), pp.715-721. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0434.2009.01546.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantes, parasites et pathologistes : de la compréhension des interactions à la gestion durable des résistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (6), pp.486-492. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2009.0338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of primary and secondary infections in epidemics of carrot cavity spot through agronomic management practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57 (1), pp.109-121. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2007.01708.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A culture filtrate of Phytophthora infestans primes defense reaction in potato cell suspensions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Val</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 98 (6), pp.653-8. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-98-6-0653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to the most abundant host genotype in an agricultural plant-pathogen system - potato late blight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (5), pp.1397-1407. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2008.01557.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la génétique à la bio : intérêts et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Conseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lambion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tréhorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter Agri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85, pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and pathogenicity of populations of Phytophthora infestans from organic potato crops in France, Norway, Switzerland and the United Kingdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.G. Flier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.P.N.M. Kroon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hermansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M.G. van Raaij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Speiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56 (4), pp.562-572. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2007.01571.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of defence reactions in Solanaceae: where is the specificity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Desender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Val</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (1), pp.21-30. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-5822.2006.00831.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for assessing the risk posed by the deliberate and harmful use of plant pathogens in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Labussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Sache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPPO Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (2), pp.427-435. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2338.2007.01118.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a trade-off betwenn aggressiveness and overwinter survival in Phytophthora infestans ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (3), pp.603-610. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2435.2007.01252.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du changement climatique : un mildiou plus précoce et plus agressif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duvauchelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potato Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, pp.32-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of Phytophthora infestans to partial resistance in potato: Evidence from French and Moroccan populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hafidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 97 (3), pp.338-343. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-97-3-0338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection of susceptible potato cultivars against late blight in mixtures increases with decreasing disease pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chacón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 96 (7), pp.777-783. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-96-0777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mildiou de la pomme de terre, des populations qui changent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 599, pp.28-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streptomyces turgidiscabies and Streptomyces reticuliscabiei: one genomic species, two pathogenic groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouchek-Mechiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 56 (12), pp.2771-2776. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijs.0.63161-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipopolysaccharides of Pectobacterium atrosepticum and Pseudomonas corrugata induce different defence response patterns in tobacco, tomato, and potato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Desender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Klarzynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée M.-R. Barzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (5), pp.636-645. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-2006-924102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la lutte antimildiou, combiner lutte chimique et résistances variétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pomme de Terre Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, mars 2006, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance behaviour of potato cultivars and advanced breeding clones to tuber soft rot caused by Pectobacterium atrosepticum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ellisseche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potato Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49, pp.91-98. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11540-006-9006-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing resistance types and levels to epidemic diseases from the analysis of disease progress curves: Principles and application to potato late blight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ellisseche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Potato Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 83 (6), pp.455-461. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02883506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does selection by resistant hosts trigger local adaptation in plant-pathogen systems ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (2), pp.522-531. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1420-9101.2005.01005.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage des pommes de terre : un lipopolysaccharide bactérien... anti-bactérien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Val</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Renée M.-R. Barzic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Desender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 596, pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourritures molles dues aux Erwinia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ellisseche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pomme de Terre Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of the R2 resistance gene as a component for the durable management of potato late blight in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ellisseche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54 (6), pp.723-732. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2005.01288.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance of potato genotypes to common and netted scab-causing species of Streptomyces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54 (3), pp.383-392. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2005.01178.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation au champ de la résistance de la pomme de terre au mildiou du tubercule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Soyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ellisèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, N° Spécial : Bioagresseurs, pp.79-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of resistance to Phytophthora infestans in potato: an international evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Chacón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.G. Kirk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Huarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Damme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54 (3), pp.364-372. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2005.01187.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance variétale : la recherche s'organise en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pomme de Terre Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation au champ de la résistance de la pomme de terre au mildiou du feuillage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Soyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ellisèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, N° Spécial : Bioagresseurs, pp.73-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to late blight and soft rot in six potato progenies and glycoalkaloïd contents in the tubers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gravoueille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Potato Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 80 (2), pp.125-134. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02870211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mildiou du tubercule. Données biologiques et conséquences pour la lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duvauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ellissèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pomme de Terre Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 529, pp.25-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytophthora infestans: évolution des populations de mildiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Corbiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ellissèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duvauchelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pomme de Terre Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 523, pp.48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal colonization pathways of potato plants by Erwinia carotovora ssp atroseptica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hélias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 49 (1), pp.33-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mildiou de la tomate et de la pomme de terre. Attention aux échanges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 410, pp.14-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in host range, pathogenicity to patato cultivars and response to soil temperature among Streptomyces species causing common and netted scab in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bouchekmechiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 49 (1), pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of symptoms caused by Erwinia carotovora ssp atroseptica under field conditions and their effects on the yield of individual potato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hélias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 49 (1), pp.23-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggressiveness and competitive fitness of Phytophthora infestans isolates collected from potato and tomato in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS Monograph Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 89 (8), pp.679-686</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Erwinia : agents de pourritures molles. Espèces impliquées et outils de détection (pomme de terre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hélias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pomme de Terre Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 514, pp.39-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Erwinia : agents de pourritures molles :1. Symptomes et transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hélias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pomme de Terre Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 513, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance variétale au mildiou. Situation et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ellissèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pomme de Terre Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 510, pp.16-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French isolates of Phytophthora infestans from potato and tomato differ in phenotype and genotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 104, pp.583-594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonization of roots, stolons, tubers and stems of various potato (Solanum tuberosum) cultivars by the black-dot fungus Colletotrichum coccodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 47, pp.440-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêtes sur les souches de mildiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duvauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lherbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 502, pp.32-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Phytophthora infestans populations in the two most important potato production areas of France during 1992-96</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 47, pp.427-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytophthora infestans: des populations en évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duvauchelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 502, pp.28-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of Erwinia carotovora subspecies and detection of Erwinia carotovora subsp. atroseptica in potato plants, soil and water extract with PCR-based methods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hélias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 104 (7), pp.685-699</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and fungicide sensitivity of Colletotrichum coccodes in French potato-producing areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Ramage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 46, pp.722-728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dartrose. Une maladie souvent négligée des tubercules de pomme de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 498, pp.39-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mildiou de la pomme de terre. Où en sommes-nous après 150 ans?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lebreton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 494, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of Phytophthora infestans populations present in Europe in the 1840s: a critical review of historical and scientific evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 45, pp.1027-1035</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquente et mal connue : la dartrose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pomme de Terre Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 493, pp.23-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytophthora infestans, agent du mildiou. Du nouveau dans les populations françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. L'Herbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duvauchelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 480, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biology, ecology and epidemiology of the potato late blight pathogen Phytophthora infestans in soil (Mini Review)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 85 (10), pp.1053-1056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytophthora infestans. Evolution des souches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duvauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pomme de Terre Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 487, pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assumptions and implications of current gene-for-gene hypotheses. Letter to the editor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Newton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 44, pp.607-618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Race diversity and complexity in selected populations of fungal biotrophic pathogens of cereals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vallavieille-Pope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 85 (8), pp.897-905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomenclature for pathogenicity and virulence: precision vs. tradition (Letter to the Editor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 85 (5), pp.518-519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition by aluminum of mycelial growth and of sporangial production and germination in Phytophthora infestans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 101, pp.527-533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the survival and infectivity to potato tubers of sporangia of Phytophthora infestans in three different soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 26 (8), pp.945-952</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Race structure and dynamics in populations of Phytophthora infestans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 72, pp.1681-1687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Races of Phytophthora infestans in France, 1991-1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potato Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 37, pp.279-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of isolates of Phytophthora infestans collected in northwestern France from 1988 to 1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Beasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 43, pp.471-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of Phytophthora infestans in a suppressive soil in relation to pH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 26 (8), pp.953-956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racial diversity and complexity in regional populations of Erysiphe graminis hordei in France over a 5-years period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vallavieille-Pope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 42, pp.443-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure of Erysiphe graminis f. sp. hordei in barley plots seed-treated with various systemic fungicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Pflanzenkrankheiten und Pflanzenschutz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 100 (1), pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomenclature for pathogenicity and virulence: the need for precision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS Monograph Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 83 (9), pp.889-890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and proportions of the components of composite populations of Erysiphe graminis f. sp. hordei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Limpert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 135, pp.6-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Race-specific resistance genes against Erysiphe graminis f. sp. hordei in old and recent frech barley accessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vallavieille-Pope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 108, pp.40-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des populations d'oidium des cereales. Mieux la comprendre pour mieux les maitriser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 440, pp.12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection attempts of cultivated barley (Hordeum vulgare) with isolates of Erysiphe graminis collected from Hordeum murinum in southwestern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vallavieille-Pope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 96 (12), pp.1029-1032</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment maitriser l'oidium malge les resistances?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultivar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 266, pp.58-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of different benzimidazole concentrations in agar medium on senescence of wheat leaf segments and on growth and sporulation of th wheat pawdery mildow pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Limpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.G. Felsenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Pflanzenkrankheiten und Pflanzenschutz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 95 (3), pp.301-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02723880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oidium de l'orge en France : comment mieux utiliser varietes resistantes et fongicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Limpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.G. Felsenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 117, pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02717949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilite au triadimenol et au fenprapimorphe de populations francaises d'Erysiphe graminis DC f. sp hordei Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Limpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.G. Felsenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 7 (6), pp.443-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02719257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité au triadiménol et au fenpropimorphe de populations françaises d'Erysiphe graminis DC f. sp. hordei Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckhard Limpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Georg Felsenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 7 (6), pp.443-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of virulence in populations of wheat powdery mildow in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Limpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.G. Felsenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 120, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02723579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The level of specialization of Phytophthora infestans to potato and tomato is a biotrophy-related, stable trait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kröner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mabon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can organic agriculture cope without copper for disease control?. Synthesis of the Collective Scientific Assessment Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Matière à Débattre et Décider, 9782759231560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on se passer du cuivre en protection des cultures biologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.126, 2019, Matière à Débattre et Décider, Andrivon, Didier; Savini, Isabelle, 9782759229970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes, leviers et stratégies de lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Corio-Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reignault, Philippe; Sache, Ivan; Choquer, Mathias; Corio-Costet, Marie-France; Dellagi, Alia; Suffert, frédéric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2e édition, </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeBoeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.245-319, 2023, Collection noire, 9782807302884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiter l'architecture des plantes et des couverts pour réduire les développements épidémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Tivoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception d'idéotypes de plantes pour une agriculture durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecoles-chercheurs INRA, INRA, 2014, 2-7380-1347-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Kerlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Prior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pomme de terre : production, amélioration, ennemis et maladies, utilisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 1996, 2-7380-0676-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal analysis of epidemics of Phytophthora infestans in homogeneous and heterogeneous potato plots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytophthora infestans 150</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bode, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of Phytophthora infestans population in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytophthora infestans 150</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Boole, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of race structure and diversity in populations of Phytophthora infestans, 1966-1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytophthora infestans 150</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bode, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of barley mildew populations in France, 1986-1989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Limpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vallavieille-Pope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated control of cereal mildews: virulence patterns and their change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riso National Laboratory, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barley mildew in Europe: patterns of composition of the pathogen population during the period 1985-1988</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Limpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischbeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated control of cereal mildews: virulence patterns and their change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riso National Laboratory, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barley powdery mildew in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vallavieille-Pope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated control of cereal mildews : monitoring the pathogen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martinus Nijhoff, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02853314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercrop impact on growth and diffusion of anthracnose and ascochyta blight in pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manu Affichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Plantegenest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOCTO'LEG 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE - Groupe Filière Légumineuses, Mar 2026, Webinar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The proportion of resistant hosts in mixtures should be biased towards the resistance with the lowest breaking cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Clin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric M. Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMS winter meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host mixtures for plant disease control: Benefits from pathogen selection and immune priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Clin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario franco-argentino sobre agroecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rosario, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host mixtures for plant disease control: benefits from pathogen selection and immune priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Clin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Mathematical and Theoretical Biology (ECMTB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Phytophthora infestans populations at local and global scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Plant Pathology (ICPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets combinés de l’architecture, de la résistance de la plante, de produits de biocontrôle et du mélange de variétés pour la lutte contre le mildiou de la pomme de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Douchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème rencontres de Phytopathologie - Mycologie Aussois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, AUSSOIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pectobacterium complex: Diversity and phylogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Chawki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quêtu-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Taghouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Caullireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Plant Pathology (ICPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et maitrise des produits de biocontrôle dans un schéma de protection intégrée des cultures (projet MilPomBio)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Menil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international Natural Products and biocontrôle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced resistance to late blight depends on potato inducibility and on Phytophthora infestans effectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Le Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Val</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Plant Pathology (ICPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the architecture of potato crops help in controlling late blight ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Langrume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence Triennale de l’Association Européenne pour la Recherche sur la Pomme de terre.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture de la pomme de terre peut-elle aider dans la lutte contre le mildiou ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Langrume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e rencontres de Phytopathologie - Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allee effects and the evolution of polymorphism in cyclical parthenogens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ravigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIMBioS workshop on vectored plant viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Knoxville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allee effects and the evolution of polymorphism in cyclical parthenogens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ravigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marie Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences Jacques Monod: Avancées récentes sur l'évolution du sexe et des systèmes génétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining and designing architectural ideotypes to control epidemics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Giorgetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and canopy architecture impact on disease epidemiology and est development international conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA.; Agence Nationale de la Recherche (ANR). FRA., Jul 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion of quantitative resistance to Phytophthora infestans: from field observations to understanding population evolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale Plant Resistance Sustainability. Session 1: Impact of plant disease resistance on the structure and evolution of pathogen populations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, La Colle sur Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of crop successions including legumes species on the durability of Aphanomyces euteiches partial resistance on pea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Onfroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès Plant Resistance Suistinability, La Colle sur Loup, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, La Colle sur loup (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hard life of Phytophthora infestans : when trade-offs shape evolution in a biotrophic plant pathogen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference European Fédération for Plant Pathology EFPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Norwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How potato architecture affects microclimate and late blight epidemics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Langrume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale ECA Epimeliology, Canopy, Architecture.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality and the evolutionary divergence of plant parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marie Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda M. Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Mathematical and Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary insights from semi-discrete plant epidemic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marie Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mailleret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Mathematical and Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compromis évolutifs entre agressivité et transmission inter-saison chez l’oomycète Phytophthora infestans, responsable du mildiou de la pomme de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Douchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e rencontres de Phytopathologie - Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytophthora infestans : a life of evolutionary compromises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème atelier international d’épidémiologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, cornell, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggressiveness of P. infestans strains and transmission: correlation exists?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Douchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Euroblight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Hamar, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of research conducted in France on three important potato blemish diseases (common scab, black scurf and powdery scab)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Bouchek-Mechiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chatot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Hingrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Triennale de l’Association Européenne pour la Recherche sur la Pomme de terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hatulla, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance à Phytophthora infestans ou à Pectobacterium carotovorum subsp. atrosepticum n’est pas liée aux teneurs en glycoalcaloïdes chez la pomme de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gravoueille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès de la Société Française de Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des cultures biologiques de pomme de terre en France : état actuel et évolutions prévisibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tréhorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ellissèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duvauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Conférence Internationale sur les Maladies des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture biologique de la pome de terre : critères de sélection variétale et production de plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ellissèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journée d'étude sur l'état de la recherche en agriculture biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Libramont, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to late blight and soft rot in potato genotypes are not correlated with glycoalkaloid contents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gravoueille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Durable Disease Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing potato genotypes for tuber blight resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ellissèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAPR Breeding and varietal assessmant section meeing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Warsaw, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple tool for using epidemiological data in breeding programs for late blight resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ellissèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Triennal Conference EAPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Sorento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hôte et le hasard: deux facteurs majeurs de structuration des populations françaises de Phytophthora infestans, agent du mildiou des Solanacées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Réunion annuelle du Groupe de Biologie et Génétique des Populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferential adaptation to potato or tomato explains the distribution of Phytophthora infestans genotypes in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Congress of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation for pathogenicity in old and new populations of Phytophthora infestans: a brief review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Workshop of an european network for development of an integrated control strategy of potato late blight EU.NET.ICP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1997, Carlow, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of cultivar associations to control the potato late blight pathogen Phytophthora infestans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Congress of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and pathological signifiance of Colletotrichum coccodes in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAPR Pathology Section Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Umea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition des souches A2 de Phytophthora infestans en France en 1996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duvauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lherbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sarniguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Conférence internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la résistance de Phytophthora infestans aux phénylamides en France de 1981 à 1996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duvauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lherbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sarniguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Conférence internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurence in France and Belgium of A2 mating type isolates of Phytophtora infestans in 1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duvauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Triennal Conference of the EAPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Veldhover, Netherlands. pp.262-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virulence metalaxyl sensitivity, mating type and isozyme patterns in french isolates of Phytophthora infestans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Beasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Conference Triennale de l'EAPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'un test de sensibilite d'Erysiphe graminis aux inhibiteurs des sterols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Conference Internationale sur les Maladies des Plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1991, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits tubercules survivent-ils moins bien que les gros pendant l’hiver ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Montarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e rencontres de Phytopathologie - Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balance entre mécanismes évolutifs (sélection locale, flux ce gènes) dans l’adaptation pour l’agressivité chez l’agent du mildiou de la pomme de terre, Phytothphora infestans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Glais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Magalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e rencontres de Phytopathologie - Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriterial characterisation of plant pathogens for agroterrorism prevention in Europe - An emerging field of research.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Latxague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan I. Sache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant Health Risk Analysis Workshop.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Niagara Falls, Canada. 1p., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of resistance to Pectobacterium in potato clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ellisseche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Conférence Triennale de l’Association Européenne pour la Recherche sur la Pomme de terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populations pathogènes et gestion des résistances variétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres de Mycologie-Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Aussois, France. 1 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes applicables à l'analyse de données phénotypiques en biologie des populations: apports et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontres de Mycologie-Phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Aussois, France. 1 p., 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats obtenus sur le pathosystème pomme de terre/mildiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Langrume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can organic agriculture give up copper as a crop protection product? Summary of the scientific assessment report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on se passer du cuivre en protection des cultures biologiques ? Rapport d'expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on se passer du cuivre en protection des cultures biologiques ? Synthèse de l'expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA). 2018, 66 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on se passer du cuivre en protection des cultures biologiques ? Résumé de l'expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA). 2018, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can organic agriculture give up copper as a crop protection product? Synthesis of the scientific assessment report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA). 2018, 64 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des effets combinés de différents leviers : architecture, résistance, produits de biocontrôle et mélange de variétés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carrillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Douchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melen Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Présentation en COPIL du projet MilPomBio AAP Pour et sur le plan Ecophyto – Contribuer à l’essor du biocontrôle. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une batterie d’outils de diagnostic pour la certification de la qualité sanitaire du plant de pomme de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Département Spe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Asirpa (analyse Socio‐économique Des Impacts de La Recherche Publique Agronomique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] auto-saisine. 2015, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une société nouvelle, améliorer notre compétitivité grâce à la recherche environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Déaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Yvonne Le Dain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Houllier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusko Ehrlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2626 (AN), n°333 session ordinaire 2014-2015 (Sénat), auto-saisine. 2015, 102 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platanor®: a series of plane (Platanus sp.) accessions resistant to canker stain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Département Spe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Asirpa (analyse Socio‐économique Des Impacts de La Recherche Publique Agronomique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] auto-saisine. 2014, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId625"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BC16B5A6"/>
+    <w:nsid w:val="E1A03666"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-andrivon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0060-1231" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502273v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaucher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deroo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mabon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guibert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art05" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650383v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boixel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rouxel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Affichard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2024.106826" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615183v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jacquelin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Khalil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy14061210" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449297v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Hingrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153576v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Miteul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14071399" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169443v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britt Puidet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guibert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riinu Kiiker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaire Loit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13700" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04933578v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mailliard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677391v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Acu&#241;a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andrade-Piedra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Armengol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elizabeth Arnold" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-01-23-0166-FE" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143995v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grognard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M. Hamelin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011146" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972761v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouchek-Mechiche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Boulch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13691" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696672v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Armand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Corbi&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guibert-Rolland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476999v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dutt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13469" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651848v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13463" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181829v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dewaegeneire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marhadour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181789v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651826v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liina Soonvald" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-12-20-0542-r" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696750v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pasco" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Pell&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousseau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476684v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Beninal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouaoui Bouznad" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Belkhiter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13471" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03676499v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamelin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13386" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285249v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Cigna" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Laurent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Waleron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Waleron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9040781" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612710v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHP-02-21-0026-FI" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227966v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rault Anthony" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Roy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07747" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449138v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pell&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124229v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Val" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-09-20-0429-R" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296968v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319807v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Katsoulas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-K. L&#248;es" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cirvilleri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Cara" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-020-00330-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141975v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13180" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140208v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Lopes Martin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Schwarzenberg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236633" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296965v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335217v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Portier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;dron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Taghouti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fischer-Le Saux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Caullireau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.003611" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154648v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thomas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-03-18-0064-R" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297040v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297187v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Menil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02352206v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie a J Cl&#233;ment" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie Hamelin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1244" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297047v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Barbary" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297158v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Johansen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lassen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cooke" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lees" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kesseler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298301v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vissac" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poliakoff" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pieron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nia Pommaret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01943017v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quill&#233;v&#233;r&#233;-Hamard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01673" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02352169v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Onfroy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-017-1274-x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297261v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reynaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Champeil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Folcher" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Jerphanion" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095890v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mariette" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kr&#246;ner" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marquer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01841" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620172v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Grenier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decognet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623125v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313677v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chatot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313716v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313705v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G Hansen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kessel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532693v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouanas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hamelin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hervet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12583" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532712v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319986v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11540-018-9383-2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319983v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11540-018-9386-z" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01400496v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Laloi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guibert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00480-16" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462731v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13581" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607732v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462742v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Glais" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12441" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603917v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Hingrat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462740v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saubeau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Perrin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12420" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462776v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Androdias" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2282" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854466v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Castel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/674828" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437018v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Glais" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie H&#233;lias" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Roux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01115646v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gaillard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legentil" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nugier-Chauvin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferri&#232;res" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules191015374" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634573v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208710v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12142" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287159v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666817v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Roux-Nio" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H&#233;lias" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huchet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurent" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/9we0-1y24" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208699v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12164" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000429v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Tivoli" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Calonnec" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Richard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Ney" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0066-6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941608v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Baldwin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Magalon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Glais" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12047" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208700v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208597v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tivoli" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jeger" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0112-4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208698v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. M. Brown" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Collinge" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicholson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12124" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603722v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208631v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goulitquer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-012-1377-y" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5GJFVC08-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643183v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000341v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Giorgetti" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0126-y" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QM5TR31Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647272v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Helias" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hamon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V. D. Wolf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2011.02508.x" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8082CBBDEEE9B0A9DC935960800A4780ED2C755C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222886v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su4030384" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849216v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kroner" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marnet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2012.05.006" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCWQ1FGR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849212v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclerc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tivolic" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601832v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Bourget" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208614v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208651v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Leclerc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tivolic" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01543-12" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00728938v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037838" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646286v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Avenda&#241;o-C&#243;rcoles" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Cameron" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Carnegie" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Cooke" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2010.02392.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729263v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/10-2442.1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729322v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kroner" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023331" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662123v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourget" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729514v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corbi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-283" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666449v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense H. Brun" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Fitt" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Powers" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03049.x" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303333v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corbiere" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mialdea" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04619.x" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G5Z946BJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941636v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. J. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pell&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marquer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02150.x" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730048v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Potage" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tivoli" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0434.2009.01546.x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TBQGJBGZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664028v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2009.0338" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655462v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2008.01557.x" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729828v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desender" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bernard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Potin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-98-6-0653" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658359v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delalande" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Prunier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2007.01708.x" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665954v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.G. Flier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P.N.M. Kroon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hermansen" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M.G. van Raaij" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Speiser" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2007.01571.x" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197672v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Labussi&#232;re" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sache" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2007.01118.x" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M6L9F6H2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656894v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Desender" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2006.00831.x" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659197v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2007.01252.x" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662765v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duvauchelle" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666794v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hafidi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-97-3-0338" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662884v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Conseil" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lambion" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tr&#233;horel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654270v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663121v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135625v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gardan" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Normand" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63161-0" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659583v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Klarzynski" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e M.-R. Barzic" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-924102" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B95F6ZW4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654531v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bozec" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ellisseche" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11540-006-9006-1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QG3SBRN7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657730v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02883506" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0EF5AA269AC5312CC204BDC39679C14B09A80645/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666197v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lesueur" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2005.01005.x" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664863v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661643v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chac&#243;n" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Forbes" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-96-0777" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678252v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682450v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2005.01288.x" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676048v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jouan" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2005.01178.x" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670509v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bozec" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pelle" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Soyer" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ellis&#232;che" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679574v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A Forbes" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Chac&#243;n" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Kirk" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Huarte" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Damme" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2005.01187.x" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672994v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674587v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679678v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lucas" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gravoueille" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02870211" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WWQ2N49F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681197v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pelle" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Elliss&#232;che" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675251v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684975v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692200v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouchekmechiche" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694165v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;lias" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695220v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689419v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lucas" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686593v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686591v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685950v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685971v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurent" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690614v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699035v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690618v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Emery" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lherbier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698498v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gauthier" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691177v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697165v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ramage" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucas" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695196v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692179v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684153v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697283v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L'Herbier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685959v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701010v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Newton" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714247v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711796v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711556v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700230v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711802v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701589v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700096v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701139v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706823v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Beasse" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700343v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705024v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709630v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703523v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700555v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Limpert" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700952v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708505v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700700v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711413v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723880v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Felsenstein" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719257v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885013v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Limpert" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Georg Felsenstein" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723579v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717949v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03248444v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791366v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1563/9782759229987/peut-on-se-passer-du-cuivre-en-protection-des-cultures-biologiques" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03430028v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1629/9782759231560/can-organic-agriculture-cope-without-copper-for-disease-control" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505796v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Corio-Costet" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807302884-phytopathologie" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792712v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841677v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kerlan" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Priou" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prior" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844034v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846301v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844748v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843632v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843631v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Knittel" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fischbeck" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853314v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584169v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Masson" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vanhove" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154036v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154016v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03896181v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734627v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Chawki" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Qu&#234;tu-Laurent" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Taghouti" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Saux" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736040v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cooke" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lassen" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03417333v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Marquer" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carrillo" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Douchy" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03414809v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735794v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419767v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrume" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419782v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101288v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853199v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190592v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419807v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924689v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Onfroy" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussart" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419848v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419796v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804607v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda M. Castel" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848403v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419870v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419884v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419887v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419902v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Campion" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420156v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771125v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dubois" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769632v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420163v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770174v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765869v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767587v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764693v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768478v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766414v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768036v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768562v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarniguet" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771108v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839280v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776277v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772820v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Godet" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420240v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419876v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830978v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Latxague" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Sache" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420230v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dantec" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834471v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834626v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419863v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791118v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944797v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790342v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791535v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944872v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419754v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208760v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le D&#233;aut" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Le Dain" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sido" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Houllier" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603763v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;partement Spe" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Asirpa (analyse Socio&#8208;&#233;conomique Des Impacts de La Recherche Publique Agronomique)" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603441v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-andrivon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0060-1231" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502273v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gaucher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deroo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mabon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guibert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art05" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615183v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manu Affichard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jacquelin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Khalil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le May" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy14061210" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650383v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boixel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rouxel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2024.106826" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972761v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bouchek-Mechiche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boulard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Boulch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13691" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04169443v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britt Puidet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Guibert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riinu Kiiker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaire Loit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13700" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04933578v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mailliard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449297v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Hingrat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153576v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Miteul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes14071399" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677391v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Acu&#241;a" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andrade-Piedra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Armengol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elizabeth Arnold" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-01-23-0166-FE" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143995v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grognard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M. Hamelin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011146" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03676499v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamelin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13386" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476999v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dutt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13469" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651848v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13463" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181829v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Corbi&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dewaegeneire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marhadour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181789v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696672v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Armand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guibert-Rolland" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03651826v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liina Soonvald" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-12-20-0542-r" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696750v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pasco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Pell&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousseau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476684v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Beninal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouaoui Bouznad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Belkhiter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13471" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285249v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Cigna" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Laurent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Waleron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Waleron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9040781" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612710v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHP-02-21-0026-FI" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227966v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rault Anthony" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Roy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07747" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449138v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pell&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124229v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Val" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-09-20-0429-R" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319807v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Katsoulas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-K. L&#248;es" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cirvilleri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Cara" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-020-00330-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296968v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141975v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13180" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296965v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140208v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Lopes Martin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Schwarzenberg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236633" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297158v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Johansen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lassen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cooke" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lees" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kesseler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335217v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Portier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;dron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Taghouti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fischer-Le Saux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Caullireau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.003611" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154648v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thomas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-03-18-0064-R" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297040v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297187v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Menil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02352206v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melen Leclerc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie a J Cl&#233;ment" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marie Hamelin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1244" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297047v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Barbary" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01943017v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quill&#233;v&#233;r&#233;-Hamard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moussart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01673" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02352169v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Onfroy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-017-1274-x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03298301v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vissac" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Poliakoff" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pieron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nia Pommaret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297261v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reynaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Champeil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Folcher" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Jerphanion" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095890v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mariette" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kr&#246;ner" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marquer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01841" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620172v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Grenier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decognet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623125v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319983v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11540-018-9386-z" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313716v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313705v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G Hansen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kessel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313677v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chatot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532693v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouanas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hamelin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hervet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12583" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532712v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14004" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319986v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11540-018-9383-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607732v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462742v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Glais" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12441" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603917v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Hingrat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01400496v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Laloi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guibert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00480-16" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462731v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13581" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462740v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saubeau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Perrin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12420" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462776v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Androdias" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2282" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666817v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Roux-Nio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H&#233;lias" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huchet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurent" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/9we0-1y24" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854466v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Castel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/674828" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437018v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Glais" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie H&#233;lias" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Roux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01115646v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gaillard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legentil" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nugier-Chauvin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferri&#232;res" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules191015374" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634573v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208710v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12142" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287159v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643183v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000341v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Giorgetti" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0126-y" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QM5TR31Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208699v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12164" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000429v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Tivoli" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Calonnec" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Richard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Ney" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0066-6" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941608v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Baldwin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Magalon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Glais" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12047" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208700v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208597v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tivoli" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jeger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0112-4" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603722v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208698v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. M. Brown" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Collinge" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicholson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12124" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208631v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goulitquer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-012-1377-y" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5GJFVC08-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00728938v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037838" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222886v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su4030384" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849216v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kroner" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marnet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2012.05.006" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCWQ1FGR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849212v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclerc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tivolic" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647272v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Helias" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hamon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V. D. Wolf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2011.02508.x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8082CBBDEEE9B0A9DC935960800A4780ED2C755C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601832v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Bourget" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208614v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208651v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Leclerc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tivolic" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01543-12" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729322v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kroner" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023331" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646286v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Avenda&#241;o-C&#243;rcoles" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Cameron" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Carnegie" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Cooke" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2010.02392.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729263v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/10-2442.1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662123v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourget" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729514v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corbi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-283" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666449v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense H. Brun" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Fitt" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Powers" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03049.x" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941636v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. J. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pell&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marquer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02150.x" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02303333v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corbiere" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mialdea" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04619.x" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G5Z946BJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730048v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Potage" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tivoli" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0434.2009.01546.x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TBQGJBGZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664028v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2009.0338" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658359v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delalande" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Prunier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2007.01708.x" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729828v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desender" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bernard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Potin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-98-6-0653" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655462v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2008.01557.x" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662884v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Conseil" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lambion" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tr&#233;horel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665954v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.G. Flier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P.N.M. Kroon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hermansen" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M.G. van Raaij" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Speiser" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2007.01571.x" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656894v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Desender" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2006.00831.x" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197672v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Labussi&#232;re" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sache" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2007.01118.x" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M6L9F6H2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659197v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2007.01252.x" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662765v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duvauchelle" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666794v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hafidi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-97-3-0338" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661643v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chac&#243;n" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Forbes" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-96-0777" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663121v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135625v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gardan" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Normand" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63161-0" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659583v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Klarzynski" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e M.-R. Barzic" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-924102" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B95F6ZW4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654270v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654531v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bozec" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ellisseche" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11540-006-9006-1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QG3SBRN7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657730v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02883506" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0EF5AA269AC5312CC204BDC39679C14B09A80645/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666197v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lesueur" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2005.01005.x" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664863v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678252v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682450v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2005.01288.x" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676048v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jouan" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2005.01178.x" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670509v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bozec" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pelle" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Soyer" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ellis&#232;che" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679574v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A Forbes" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Chac&#243;n" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Kirk" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Huarte" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Damme" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2005.01187.x" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672994v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674587v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679678v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lucas" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gravoueille" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02870211" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WWQ2N49F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681197v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pelle" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Elliss&#232;che" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675251v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694165v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;lias" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684975v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692200v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouchekmechiche" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695220v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689419v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lucas" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686593v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686591v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685950v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691177v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699035v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690618v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Emery" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lherbier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685971v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurent" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690614v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698498v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gauthier" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697165v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ramage" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucas" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695196v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692179v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685959v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684153v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697283v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L'Herbier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711802v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714247v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701010v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Newton" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711796v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vallavieille-Pope" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711556v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700230v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701139v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701589v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700096v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706823v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Beasse" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700343v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705024v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703523v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709630v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700555v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Limpert" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700952v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708505v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700700v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711413v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723880v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Felsenstein" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717949v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719257v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885013v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Limpert" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Georg Felsenstein" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723579v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03248444v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03430028v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1629/9782759231560/can-organic-agriculture-cope-without-copper-for-disease-control" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791366v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1563/9782759229987/peut-on-se-passer-du-cuivre-en-protection-des-cultures-biologiques" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505796v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Corio-Costet" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807302884-phytopathologie" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792712v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841677v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kerlan" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Priou" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prior" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844034v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846301v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844748v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843632v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843631v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Knittel" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fischbeck" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853314v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584169v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Masson" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vanhove" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154036v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154016v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03896181v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736040v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cooke" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lassen" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03417333v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Marquer" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carrillo" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Douchy" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734627v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Chawki" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Qu&#234;tu-Laurent" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Taghouti" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Saux" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03414809v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735794v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419767v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langrume" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419782v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101288v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853199v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190592v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419807v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924689v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Onfroy" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussart" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419848v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419796v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804607v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda M. Castel" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848403v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419870v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419884v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419887v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419902v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Campion" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420156v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771125v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dubois" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769632v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420163v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770174v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765869v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767587v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768478v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764693v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766414v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768036v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768562v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarniguet" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771108v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839280v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776277v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772820v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Godet" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420240v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419876v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830978v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Latxague" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Sache" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03420230v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dantec" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834471v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834626v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419863v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944797v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791118v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790342v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791535v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944872v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419754v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603763v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;partement Spe" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Asirpa (analyse Socio&#8208;&#233;conomique Des Impacts de La Recherche Publique Agronomique)" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208760v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le D&#233;aut" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Le Dain" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sido" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Houllier" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603441v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>