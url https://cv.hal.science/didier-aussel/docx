--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -167,1121 +167,1121 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10287-024-00520-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805883v1</w:t>
+                <w:t xml:space="preserve">hal-04805799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-leader multi-follower games for the regulation of two-sided mobility-as-a-service markets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variational and Quasi-Variational Inequalities Under Local Reproducibility: Solution Concept and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haoning Xi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">David Rey</w:t>
+                <w:t xml:space="preserve">Parin Chaipunya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2022.06.041⟩</w:t>
+              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 203 (2), pp.1531-1563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10957-024-02493-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805868v1</w:t>
+                <w:t xml:space="preserve">hal-04805886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bilevel optimization approach of energy transition in freight transport: SOS1 method and application to the Ecuadorian case</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Villamar</w:t>
+                <w:t xml:space="preserve">Multidimensional analysis for the techno-economic study of the CSP plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lasluisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Management Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805799v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309945v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational and Quasi-Variational Inequalities Under Local Reproducibility: Solution Concept and Applications</w:t>
+                <w:t xml:space="preserve">A Tutorial on Solving Single-leader-multi-follower Problems Using SOS1 Reformulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parin Chaipunya</w:t>
+                <w:t xml:space="preserve">Cécile Egea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10957-024-02493-4⟩</w:t>
+              <w:t xml:space="preserve">International Transactions in Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.itor.13466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/itor.13466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805886v1</w:t>
+                <w:t xml:space="preserve">hal-04751021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional analysis for the techno-economic study of the CSP plant</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a multi-leader multi-follower game to design industrial symbioses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Salas</w:t>
+                <w:t xml:space="preserve">Manuel Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Mazet</w:t>
+                <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 183, pp.108598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2024.108598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309945v2</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tutorial on Solving Single-leader-multi-follower Problems Using SOS1 Reformulations</w:t>
+                <w:t xml:space="preserve">A tutorial on solving single‐leader‐multi‐follower problems using SOS1 reformulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Egea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Transactions in Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.itor.13466. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/itor.13466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751021v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional analysis for the techno-economic study of the CSP plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lasluisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lasluisa</w:t>
+                <w:t xml:space="preserve">D. Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Salas</w:t>
+                <w:t xml:space="preserve">N. Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 86, pp.110732. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.est.2024.110732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tutorial on solving single‐leader‐multi‐follower problems using SOS1 reformulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A bilevel optimization approach of energy transition in freight transport: SOS1 method and application to the Ecuadorian case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Villamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aussel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Transactions in Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/itor.13466⟩</w:t>
+              <w:t xml:space="preserve">Computational Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (2), pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10287-024-00520-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805881v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a multi-leader multi-follower game to design industrial symbioses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-leader multi-follower games for the regulation of two-sided mobility-as-a-service markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoning Xi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Ramos</w:t>
+                <w:t xml:space="preserve">Wei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Boix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Aussel</w:t>
+                <w:t xml:space="preserve">S.Travis. Waller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+                <w:t xml:space="preserve">David Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 183, pp.108598. </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 317 (3), pp.718-736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2024.108598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2022.06.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744346v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Leader-Follower Game for Energy Demand-Side Management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Design of Exchange Water Networks with Control Inputs in Eco-Industrial Parks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lepaul</w:t>
+                <w:t xml:space="preserve">Kien Cao Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonard von Niederhäusern</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Aussel</w:t>
+                <w:t xml:space="preserve">David Salas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 72 (2), pp.351--381. </w:t>
+              <w:t xml:space="preserve">Energy Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120, pp.106480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02331934.2021.1954179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eneco.2022.106480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751106v1</w:t>
+                <w:t xml:space="preserve">hal-04805896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Design of Exchange Water Networks with Control Inputs in Eco-Industrial Parks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Multi-Leader-Follower Game for Energy Demand-Side Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lepaul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard von Niederhäusern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aussel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Salas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 120, pp.106480. </w:t>
+              <w:t xml:space="preserve">Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 72 (2), pp.351--381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eneco.2022.106480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02331934.2021.1954179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805896v1</w:t>
+                <w:t xml:space="preserve">hal-04751106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Leader-Radner-Equilibrium: A New Approach for a Class of Bilevel Problems Under Uncertainty</w:t>
               </w:r>
@@ -1514,87 +1514,87 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Design of Exchange Water Networks with Control Inputs in Eco-Industrial Parks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kien Cao Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Salas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 120, pp.106480. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eneco.2022.106480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751017v1</w:t>
@@ -1618,87 +1618,87 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-leader-follower game for energy demand-side management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lepaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard von Niederhäusern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 72 (2), pp.351-381. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02331934.2021.1954179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805861v1</w:t>
@@ -1709,51 +1709,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic Decision in a Two-Period Game Using a Multi-Leader-Follower Approach. Part 2 − Decision Making for the New Player</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.C. Thanh Cong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1813,51 +1813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic Decision in a Two-Period Game Using a Multi-Leader-Follower Approach. Part 1 − General Setting and Weighted Nash Equilibrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.C. Thanh Cong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1911,248 +1911,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence Results for Generalized Nash Equilibrium Problems under Continuity-Like Properties of Sublevel Sets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Aussel</w:t>
+                <w:t xml:space="preserve">Genericity Analysis of Multi-Leader-Disjoint-Followers Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemayqzel Bouza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Dempe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kien Cao Van</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Salas</w:t>
+                <w:t xml:space="preserve">Sébastien Lepaul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 31 (4), pp.2784-2806. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/20M1353629⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 31 (3), pp.2055--2079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/20M1356476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805843v1</w:t>
+                <w:t xml:space="preserve">hal-04751016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genericity Analysis of Multi-Leader-Disjoint-Followers Game</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephan Dempe</w:t>
+                <w:t xml:space="preserve">Existence Results for Generalized Nash Equilibrium Problems under Continuity-Like Properties of Sublevel Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lepaul</w:t>
+                <w:t xml:space="preserve">Kien Cao Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Salas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 31 (3), pp.2055--2079. </w:t>
+              <w:t xml:space="preserve">, 2021, 31 (4), pp.2784-2806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/20M1356476⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/20M1353629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751016v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface to ``Optimization, Convex and Variational Analysis</w:t>
               </w:r>
@@ -2372,51 +2372,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence Results for Quasi-variational Inequalities with Applications to Radner Equilibrium Problems: Resolution Through Variational Inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. B. Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2489,100 +2489,100 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence Results for Generalized Nash Equilibrium Problems under Continuity-Like Properties of Sublevel Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kien Cao Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Salas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (4), pp.2784--2806. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/20M1353629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751014v1</w:t>
@@ -2593,51 +2593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence Results for Quasi-variational Inequalities with Applications to Radner Equilibrium Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2736,51 +2736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Brotcorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lepaul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard von Niederhäusen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2840,77 +2840,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal design of exchange networks with blind inputs and its application to Eco-industrial parks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Salas Videla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kien Cao Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 143, pp.107053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2938,76 +2938,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The value of thermochemical storage for concentrated solar power plants: economic and technical conditions of power plants profitability on spot markets</w:t>
+                <w:t xml:space="preserve">The value of thermochemical storage for concentrated solar power plants: Economic and technical conditions of power plants profitability on spot markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeric Tapaches</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Salas Videla</w:t>
+                <w:t xml:space="preserve">Emeric Tapachès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Perier-Muzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3048,51 +3048,51 @@
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enconman.2018.11.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332657v1</w:t>
+                <w:t xml:space="preserve">hal-04805891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Tractable Constraint Qualifications for Parametric Optimisation Problems and Applications to Generalised Nash Games</w:t>
               </w:r>
@@ -3169,77 +3169,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-Variational Inequality Problems over Product Sets with Quasi-monotone Operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kien Cao Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Salas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (2), pp.1558-1577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3267,204 +3267,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The value of thermochemical storage for concentrated solar power plants: Economic and technical conditions of power plants profitability on spot markets</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is Pessimistic Bilevel Programming a Special Case of a Mathematical Program with Complementarity Constraints?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Svensson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2018.11.082⟩</w:t>
+              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 181 (2), pp.504-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10957-018-01467-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805891v1</w:t>
+                <w:t xml:space="preserve">hal-04805810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-Variational Inequality Problems over Product Sets with Quasi-monotone Operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kien Cao Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Salas Videla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3505,209 +3462,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Pessimistic Bilevel Programming a Special Case of a Mathematical Program with Complementarity Constraints?</w:t>
+                <w:t xml:space="preserve">Towards Tractable Constraint Qualifications for Parametric Optimisation Problems and Applications to Generalised Nash Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Svensson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 181 (2), pp.504-520. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10957-018-01467-7⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 182 (1), pp.404--416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10957-019-01529-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805810v1</w:t>
+                <w:t xml:space="preserve">hal-04751020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Tractable Constraint Qualifications for Parametric Optimisation Problems and Applications to Generalised Nash Games</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The value of thermochemical storage for concentrated solar power plants: economic and technical conditions of power plants profitability on spot markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Tapaches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Salas Videla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Perier-Muzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mauran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10957-019-01529-4⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 198, pp.111078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2018.11.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751020v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utility network optimization in eco-industrial parks by a multi-leader follower game methodology</w:t>
               </w:r>
@@ -3719,77 +3719,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel A. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariona Rocafull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 112, pp.132-153. </w:t>
@@ -3827,90 +3827,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water integration in eco-industrial parks using a multi-leader-follower approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Montastruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Domenech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3951,278 +3951,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Exchanges in Eco-industrial Parks through Multiobjective Optimization and Game Theory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Boix</w:t>
+                <w:t xml:space="preserve">Modeling and optimization of batteryless hybrid PV (photovoltaic)/Diesel systems for off-grid applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tsuanyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Azoumah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-444-63576-1.50027-3⟩</w:t>
+              <w:t xml:space="preserve">Atomic Energy Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86, pp.152-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2015.03.128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01894163v1</w:t>
+                <w:t xml:space="preserve">hal-01176324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and optimization of batteryless hybrid PV (photovoltaic)/Diesel systems for off-grid applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yao Azoumah</w:t>
+                <w:t xml:space="preserve">Water Exchanges in Eco-industrial Parks through Multiobjective Optimization and Game Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel A. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Boix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Montastruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Neveu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Vilamajó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomic Energy Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 86, pp.152-163. </w:t>
+              <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 37, pp.1997-2002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2015.03.128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-444-63576-1.50027-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01176324v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Extensions of Kenderov's Single-Valuedness Result for Monotone Maps and Quasimonotone Maps</w:t>
               </w:r>
@@ -4634,103 +4634,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-leader multi-follower games for the regulation of two-sided Mobility-as-a-Service markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoning Xi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.Travis Waller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4898,51 +4898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Brotcorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard von Niederhäusern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMP 2018 - 23rd International Symposium on Mathematical Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4993,51 +4993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Brotcorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard von Niederhäusern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PGMO Days 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5107,64 +5107,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardinality Constraints in Single-Leader-Multi-Follower Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lasluisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Salas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5195,51 +5195,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational and quasi-variational inequalities under local reproducibility: solution concept and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parin Chaipunya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5426,51 +5426,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04805883v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Villamar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aussel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10287-024-00520-3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04805868v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoning Xi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Travis. Waller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.06.041" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04805799v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04805886v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parin Chaipunya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-024-02493-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309945v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lasluisa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Salas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mazet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751021v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Egea" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schmidt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13466" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04805901v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lasluisa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mazet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aussel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.110732" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04805881v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744346v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ramos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Boix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Montastruc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2024.108598" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751106v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepaul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard von Niederh&#228;usern" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331934.2021.1954179" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04805896v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Cao Van" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2022.106480" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04805877v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Allevi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Riccardi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Scopelliti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-023-02339-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751012v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751017v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04805861v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751114v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Thanh Cong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Riccardi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23952/jano.4.2022.1.07" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751083v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23952/jano.4.2022.1.06" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04805843v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1353629" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751016v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemayqzel Bouza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Dempe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1356476" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751019v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Hantoute" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco L&#243;pez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sagastiz&#225;bal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11228-021-00599-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751018v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11228-021-00622-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751015v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Donato" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milasi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sultana" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11228-021-00608-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751014v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04805850v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Donato" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02414600v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Brotcorne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard von Niederh&#228;usen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.03.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080152v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas Videla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2020.107053" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332657v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Tapaches" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perier-Muzet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mauran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2018.11.082" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04805830v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Svensson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-019-01529-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04805825v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1191270" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04805891v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Tapach&#232;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283071v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04805810v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-018-01467-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751020v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932761v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel A. Ramos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariona Rocafull" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2018.01.024" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522747v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Domenech" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2016.01.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894163v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vilamaj&#243;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63576-1.50027-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01176324v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tsuanyo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Azoumah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neveu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2015.03.128" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01176923v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Garc&#237;a" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120880215" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699204v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Corvellec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lassonde" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S105262349732339X" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699220v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2155218" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699221v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595415v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Travis Waller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750982v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Branda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Henrion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Pi&#353;t&#283;k" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/icert19.105" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01971754v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01669505v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750968v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579463v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04805799v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Villamar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aussel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10287-024-00520-3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04805886v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parin Chaipunya" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-024-02493-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309945v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lasluisa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Salas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mazet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751021v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Egea" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schmidt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13466" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744346v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ramos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Boix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Montastruc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2024.108598" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04805881v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04805901v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lasluisa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mazet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aussel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.110732" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04805883v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04805868v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoning Xi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Travis. Waller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.06.041" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04805896v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Cao Van" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2022.106480" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751106v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepaul" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard von Niederh&#228;usern" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331934.2021.1954179" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04805877v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Allevi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Riccardi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Scopelliti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-023-02339-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751012v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751017v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04805861v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751114v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Thanh Cong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Riccardi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23952/jano.4.2022.1.07" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751083v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23952/jano.4.2022.1.06" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751016v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemayqzel Bouza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Dempe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1356476" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04805843v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1353629" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751019v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Hantoute" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco L&#243;pez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sagastiz&#225;bal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11228-021-00599-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751018v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11228-021-00622-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751015v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Donato" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milasi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sultana" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11228-021-00608-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751014v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04805850v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Donato" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02414600v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Brotcorne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard von Niederh&#228;usen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.03.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080152v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas Videla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2020.107053" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04805891v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Tapach&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perier-Muzet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mauran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2018.11.082" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04805830v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Svensson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-019-01529-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04805825v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1191270" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04805810v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-018-01467-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283071v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751020v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332657v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Tapaches" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932761v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel A. Ramos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariona Rocafull" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2018.01.024" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522747v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Domenech" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2016.01.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01176324v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tsuanyo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Azoumah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neveu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2015.03.128" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894163v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vilamaj&#243;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63576-1.50027-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01176923v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Garc&#237;a" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120880215" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699204v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Corvellec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lassonde" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S105262349732339X" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699220v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2155218" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699221v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595415v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Travis Waller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750982v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Branda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Henrion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Pi&#353;t&#283;k" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/icert19.105" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01971754v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01669505v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750968v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579463v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>