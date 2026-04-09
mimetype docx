--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -66,329 +66,329 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultivation of (Chenopodium quinoa willd.) during both spring and autumn seasons in Constantine - Algeria</w:t>
+                <w:t xml:space="preserve">Effect of germination time on the content of nutritional and bioactive compounds of Chenopodium quinoa wild. Seeds cultivated in Eastern Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rania Narimane Semmar</w:t>
+                <w:t xml:space="preserve">Abderrahmane Nazih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Bouchareb</w:t>
+                <w:t xml:space="preserve">Abdessalem Maatougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Bazile</w:t>
+                <w:t xml:space="preserve">Loubna Eseghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Belget</w:t>
+                <w:t xml:space="preserve">Nadia Houmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Boukabache</w:t>
+                <w:t xml:space="preserve">Kaoutar Aboukhalid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agronomy, Technology and Engineering Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (6), pp.1221-1234. </w:t>
+              <w:t xml:space="preserve">Polish Journal of Food and Nutrition Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 75 (2), pp.97-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.55817/DBSK7590⟩</w:t>
+                <w:t xml:space="preserve">⟨10.31883/pjfns/203331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246499v1</w:t>
+                <w:t xml:space="preserve">hal-05246501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of germination time on the content of nutritional and bioactive compounds of Chenopodium quinoa wild. Seeds cultivated in Eastern Morocco</w:t>
+                <w:t xml:space="preserve">Cultivation of (Chenopodium quinoa willd.) during both spring and autumn seasons in Constantine - Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahmane Nazih</w:t>
+                <w:t xml:space="preserve">Rania Narimane Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdessalem Maatougui</w:t>
+                <w:t xml:space="preserve">Brahim Bouchareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loubna Eseghir</w:t>
+                <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Houmy</w:t>
+                <w:t xml:space="preserve">Asma Belget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaoutar Aboukhalid</w:t>
+                <w:t xml:space="preserve">Meriem Boukabache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polish Journal of Food and Nutrition Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 75 (2), pp.97-107. </w:t>
+              <w:t xml:space="preserve">Journal of Agronomy, Technology and Engineering Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (6), pp.1221-1234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31883/pjfns/203331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.55817/DBSK7590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246501v1</w:t>
+                <w:t xml:space="preserve">hal-05246499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quinoa-derived biopeptides with antioxidant activity and their applications in the pharmaceutical and food industries</w:t>
               </w:r>
@@ -640,265 +640,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chorematic modeling to represent dynamics in the quinoa agroecosystems in Peru</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of gibberellic acid and mechanical scarification on the germination and seedling stages of Chenopodium quinoa willd. under salt stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Nazih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Fagandini Ruiz</w:t>
+                <w:t xml:space="preserve">Mourad Baghour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessalem Maatougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Villanueva</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kaoutar Aboukhalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma Chiboub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0300464⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (10), pp.1330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants13101330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769891v1</w:t>
+                <w:t xml:space="preserve">hal-05182286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of gibberellic acid and mechanical scarification on the germination and seedling stages of Chenopodium quinoa willd. under salt stress</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chorematic modeling to represent dynamics in the quinoa agroecosystems in Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaoutar Aboukhalis</w:t>
+                <w:t xml:space="preserve">Francesca Fagandini Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basma Chiboub</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antonio Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (10), pp.1330. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (4), pp.e0300464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants13101330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0300464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05182286v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pomegranate-quinoa-based agroforestry system: An innovative strategy to alleviate salinity effects and enhance land use efficiency in salt-affected semiarid regions</w:t>
               </w:r>
@@ -923,51 +923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Daoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Abouabdillah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Aziz Hassane Sidikou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1146,443 +1146,443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein crops: food and feed for the future, volume II [Editorial]</w:t>
+                <w:t xml:space="preserve">Linking organizational and technical dimensions to design integrated collective farms: a case study in Camargue, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio M. de Ron</w:t>
+                <w:t xml:space="preserve">Delphine Laurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Sparvoli</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Rousselou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Paula Rodiño</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1271749⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (4), pp.48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-023-00899-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05181686v1</w:t>
+                <w:t xml:space="preserve">hal-04197379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global trends in the worldwide expansion of quinoa cultivation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Worldwide Evaluations of Quinoa—Biodiversity and Food Security under Climate Change Pressures: Advances and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cataldo Pulvento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Life Sciences Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (4), pp.868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants12040868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/blsf2023025013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05181520v1</w:t>
+                <w:t xml:space="preserve">hal-04589631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worldwide Evaluations of Quinoa—Biodiversity and Food Security under Climate Change Pressures: Advances and Perspectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Protein crops: food and feed for the future, volume II [Editorial]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio M. de Ron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Sparvoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Paula Rodiño</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1271749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1271749⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants12040868⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04589631v1</w:t>
+                <w:t xml:space="preserve">hal-05181686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking organizational and technical dimensions to design integrated collective farms: a case study in Camargue, France</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Global trends in the worldwide expansion of quinoa cultivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 43 (4), pp.48. </w:t>
+              <w:t xml:space="preserve">Biology and Life Sciences Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Biology and Life Sciences Forum, 25, pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-023-00899-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/blsf2023025013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197379v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of goat manure fertilization on grain nutritional value in two contrasting quinoa (Chenopodium quinoa Willd.) varieties cultivated at high altitudes</w:t>
               </w:r>
@@ -1754,51 +1754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahbaz Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hirich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (19), pp.3361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1858,51 +1858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippa C. Ojimelukwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lappe-Oliveras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7, pp.1286460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1930,542 +1930,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When neglected species gain global interest: Lessons learned from quinoa's boom and bust for teff and minor millet</w:t>
+                <w:t xml:space="preserve">Irrigation regimes and nitrogen rates as the contributing factors in quinoa yield to increase water and nitrogen efficiencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Andreotti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Maryam Bahrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rezvan Talebnejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Reza Sepaskhah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Food Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gfs.2022.100613⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (15), pp.2048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants11152048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178929v1</w:t>
+                <w:t xml:space="preserve">hal-05179472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of some quinoa genotypes (Chenopodium quinoa Willd.), grown in a saharan climate in Algeria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using agronomic parameters to rate quinoa (Chenopodium quinoa Willd.) cultivars response to saline irrigation under field conditions in eastern Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lham Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Hirich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Mahyou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelthoum Maamri</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fatima Gaboun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/life12111854⟩</w:t>
+              <w:t xml:space="preserve">Environmental Sciences Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (1), pp.67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/environsciproc2022016067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05179907v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using agronomic parameters to rate quinoa (Chenopodium quinoa Willd.) cultivars response to saline irrigation under field conditions in eastern Morocco</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation of some quinoa genotypes (Chenopodium quinoa Willd.), grown in a saharan climate in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelthoum Maamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouiza Djerroudi Zidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chaabena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lham Abidi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Gabriele Fiene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Sciences Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/environsciproc2022016067⟩</w:t>
+              <w:t xml:space="preserve">Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (11), pp.1854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/life12111854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05179282v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irrigation regimes and nitrogen rates as the contributing factors in quinoa yield to increase water and nitrogen efficiencies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When neglected species gain global interest: Lessons learned from quinoa's boom and bust for teff and minor millet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Andreotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryam Bahrami</w:t>
+                <w:t xml:space="preserve">Maria Cristina Biaggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rezvan Talebnejad</w:t>
+                <w:t xml:space="preserve">Daniel Callo-Concha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Reza Sepaskhah</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (15), pp.2048. </w:t>
+              <w:t xml:space="preserve">Global Food Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.100613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants11152048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gfs.2022.100613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05179472v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends and limits for quinoa production and promotion in Pakistan</w:t>
               </w:r>
@@ -2503,51 +2503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafeez Ur Rehman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadid Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (12), pp.1603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2575,758 +2575,758 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Quinoa au temps de la Covid-19 : vers de nouvelles coordinations entre les producteurs des différents pays andins</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quinoa phenotyping methodologies: An international consensus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Biaggi</w:t>
+                <w:t xml:space="preserve">Clara S. Stanschewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alipio Canahua Murillo</w:t>
+                <w:t xml:space="preserve">Elodie Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Fiene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Chevarria-Lazo</w:t>
+                <w:t xml:space="preserve">Evan B. Craine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordon Wellman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cagri/2021016⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (9), pp.1759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants10091759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03525046v1</w:t>
+                <w:t xml:space="preserve">hal-05177429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'un cadre d'analyse des nouvelles formes collectives d'exploitation agricole en France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Networking agrobiodiversity management to foster biodiversity-based agriculture. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanesse Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Antona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Örjan Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-020-00662-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cagri/2021031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05177637v1</w:t>
+                <w:t xml:space="preserve">hal-03410833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quinoa phenotyping methodologies: An international consensus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proposition d'un cadre d'analyse des nouvelles formes collectives d'exploitation agricole en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Laurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Rousselou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30, pp.45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2021031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants10091759⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05177429v1</w:t>
+                <w:t xml:space="preserve">hal-05177637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Networking agrobiodiversity management to foster biodiversity-based agriculture. A review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanesse Labeyrie</w:t>
+                <w:t xml:space="preserve">Le Quinoa au temps de la Covid-19 : vers de nouvelles coordinations entre les producteurs des différents pays andins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Antona</w:t>
+                <w:t xml:space="preserve">Cristina Biaggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Baudry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Bazile</w:t>
+                <w:t xml:space="preserve">Alipio Canahua Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Örjan Bodin</w:t>
+                <w:t xml:space="preserve">Marco Chevarria-Lazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 41 (1), </w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30, pp.28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-020-00662-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2021016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410833v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop Diversity Management System Commons: Revisiting the Role of Genebanks in the Network of Crop Diversity Actors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preserving local knowledge on Chenopodium Quinoa Willd. in the Andes in the context of market globalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agronomy11091893⟩</w:t>
+              <w:t xml:space="preserve">Archaeology and Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.573-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31031/AAOA.2021.04.000597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03597380v1</w:t>
+                <w:t xml:space="preserve">hal-05177211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preserving local knowledge on Chenopodium Quinoa Willd. in the Andes in the context of market globalization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Crop Diversity Management System Commons: Revisiting the Role of Genebanks in the Network of Crop Diversity Actors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sélim Louafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Vaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeology and Anthropology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (1), pp.573-574. </w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31031/AAOA.2021.04.000597⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/agronomy11091893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05177211v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Long Journey of CICA-17 Quinoa Variety to Salinity Conditions in Egypt: Mineral Concentration in the Seeds</w:t>
               </w:r>
@@ -3364,51 +3364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María I Mercad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Luis Fernández-Turiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (2), pp.407. </w:t>
@@ -3446,64 +3446,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographical distribution of quinoa crop wild relatives in the Peruvian Andes: A participatory mapping initiative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Fagandini Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3570,360 +3570,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane determinants for the passive translocation of analytes through droplet interface bilayers</w:t>
+                <w:t xml:space="preserve">Effect of temperature on the growth and development of quinoa plants (Chenopodium quinoa Willd.): A review on a global scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Faugeras</w:t>
+                <w:t xml:space="preserve">M A García-Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Duclos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Bazile</w:t>
+                <w:t xml:space="preserve">D F Roa-Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdou Rachid Thiam</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R Stechauner-Rohringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F García- Molano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sylwan </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03046328v1</w:t>
+                <w:t xml:space="preserve">hal-04783956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First adaptation of quinoa in the Bhutanese mountain agriculture systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tirtha Bdr Katwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (1), pp.e0219804. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0219804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature on the growth and development of quinoa plants (Chenopodium quinoa Willd.): A review on a global scale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Membrane determinants for the passive translocation of analytes through droplet interface bilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D F Roa-Acosta</w:t>
+                <w:t xml:space="preserve">Vincent Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Stechauner-Rohringer</w:t>
+                <w:t xml:space="preserve">Olivier Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F García- Molano</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdou Rachid Thiam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sylwan </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (25), pp.5970-5980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0SM00667J⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783956v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global expansion of quinoa and challenges for the Andean region</w:t>
               </w:r>
@@ -3948,51 +3948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.E. Jacobsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Condori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4039,51 +4039,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversidad de los cultivos de quínoa en Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4128,312 +4128,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variétés et systèmes de culture : quelle co-évolution ? Quelles implications pour l’agronomie et la génétique ?</w:t>
+                <w:t xml:space="preserve">Quinoa biodiversity and sustainability for food security under climate change. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Bazile</w:t>
+                <w:t xml:space="preserve">Karina Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Beauval</w:t>
+                <w:t xml:space="preserve">Stefania Biondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Pinochet</w:t>
+                <w:t xml:space="preserve">Rómulo Oses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Doré</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ian Acuña-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Antognoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (2), pp.349-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-013-0195-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01361989v1</w:t>
+                <w:t xml:space="preserve">hal-01234815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quinoa biodiversity and sustainability for food security under climate change. A review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variétés et systèmes de culture : quelle co-évolution ? Quelles implications pour l’agronomie et la génétique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rómulo Oses</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Acuña-Rodríguez</w:t>
+                <w:t xml:space="preserve">Valentin Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabiana Antognoni</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Pinochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Variétés et systèmes de culture - Quelle co-évolution ? Quelles implications pour la génétique et l'agronomie ?, 4 (2), pp.9-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234815v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocultural heritage: quinoa as an important resource to be maintained through tourism experiences for food security in the face of climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4514,51 +4514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement territorial. Le quinoa, un catalyseur d'innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, N° 20, 4 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4586,1550 +4586,1706 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01538299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le détournement d'instruments de politiques publiques de développement rural au Chili au bénéfice de la production du quinoa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Territorial development. Quinoa, a catalyst for innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri Hocdé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets et Perspectives de la vie économique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rpve.512.0035⟩</w:t>
+              <w:t xml:space="preserve">Perspective (English edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19182/agritrop/00043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647181v1</w:t>
+                <w:t xml:space="preserve">hal-05584678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectivas de una utilizacion de los juegos de roles para debatir con los actores locales. Aplicacion a la comparacion del futuro de los territorios de quinoa en Chile</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Desarrollo territorial. La quinua, un catalizador de innovaciones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anales de la Sociedad Chilena de Ciencias Geográficas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Perspective (versión española)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19182/perspective/31397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643242v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desarrollo de economias territoriales para la valorizacion y mantencion de la diversidad: el caso de la quinoa mapuche (region ix de chile)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quinoa heritage, an important resource for tourism experiences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Hocdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Negrete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Thomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anales de la Sociedad Chilena de Ciencias Geográficas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2011, pp.338-344</w:t>
+              <w:t xml:space="preserve">Revista geográfica de Valparaíso</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46, pp.3-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642283v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quinoa heritage, an important resource for tourism experiences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Desarrollo de economias territoriales para la valorizacion y mantencion de la diversidad: el caso de la quinoa mapuche (region ix de chile)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilio Giovanetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Olguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jorge Negrete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Thomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista geográfica de Valparaíso</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 46, pp.3-15</w:t>
+              <w:t xml:space="preserve">Anales de la Sociedad Chilena de Ciencias Geográficas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2011, pp.338-344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645410v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primer encuentro nacional de productores de quínoa de Chile : una experiencia participativa del proyecto internacional IMAS a través de una prospectiva por escenarios usando una metodología de &amp;quot;juego de roles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Perspectivas de una utilizacion de los juegos de roles para debatir con los actores locales. Aplicacion a la comparacion del futuro de los territorios de quinoa en Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Isabelle Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Olguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique A. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tierra adentro. Territorio indígena y percepción del entorno</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 97, pp.48-54</w:t>
+              <w:t xml:space="preserve">Anales de la Sociedad Chilena de Ciencias Geográficas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2011, pp.353-361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650645v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospectiva por escenarios aplicada a las dinamicas del cultivo de quinoa en Chile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le détournement d'instruments de politiques publiques de développement rural au Chili au bénéfice de la production du quinoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Hocde</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Hocdé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anales de la Sociedad Chilena de Ciencias Geográficas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reflets et Perspectives de la vie économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, LI (2), pp.35-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rpve.512.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642507v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre el apoyo técnico, la red social y el poder político : La acción colectiva con organizaciones campesinas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Primer encuentro nacional de productores de quínoa de Chile : una experiencia participativa del proyecto internacional IMAS a través de una prospectiva por escenarios usando una metodología de &amp;quot;juego de roles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anales de la Sociedad Chilena de Ciencias Geográficas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.71-78</w:t>
+              <w:t xml:space="preserve">Tierra adentro. Territorio indígena y percepción del entorno</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 97, pp.48-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03067118v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influencias de las estrategias de las cooperativas agrícolas del altiplano clileno sobre las regulaciones sociológicas y económicas de un territorio &amp;quot;Glocal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Hocdé</w:t>
+                <w:t xml:space="preserve">Prospectiva por escenarios aplicada a las dinamicas del cultivo de quinoa en Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Olguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Arar</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Henri Hocde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anales de la Sociedad Chilena de Ciencias Geográficas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, pp.344-350</w:t>
+              <w:t xml:space="preserve">, 2012, 2011, pp.345-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03067119v1</w:t>
+                <w:t xml:space="preserve">hal-02642507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner l'évolution des systèmes semenciers céréaliers au Mali et en Thaïlande</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Entre el apoyo técnico, la red social y el poder político : La acción colectiva con organizaciones campesinas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Hocdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Bousquet</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Thomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Martinez Ansemil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anales de la Sociedad Chilena de Ciencias Geográficas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.71-78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591588v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte des savoirs paysans en matière de choix variétal dans un programme de sélection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Influencias de las estrategias de las cooperativas agrícolas del altiplano clileno sobre las regulaciones sociológicas y económicas de un territorio &amp;quot;Glocal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Didier Bazile</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Delatorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Choque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 17 (2), pp.128-133</w:t>
+              <w:t xml:space="preserve">Anales de la Sociedad Chilena de Ciencias Geográficas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.344-350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060849v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes d'approvisionnement en semences de mils et sorghos au Mali : production, diffusion et conservation des variétés en milieu paysan</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Accompagner l'évolution des systèmes semenciers céréaliers au Mali et en Thaïlande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Trebuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 17 (2), pp.199-202. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/agr.2008.0177⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 17 (2), pp.210-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2008.0166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591567v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des modèles pour analyser ensemble les dynamiques variétales du sorgho dans un village malien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Prise en compte des savoirs paysans en matière de choix variétal dans un programme de sélection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Hocdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salifou Sissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salif Doumbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vaksmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 17 (2), pp.203-209. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 17 (2), pp.128-133</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591587v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tables rondes paysans-chercheurs : simples échanges ou vrais débats ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les systèmes d'approvisionnement en semences de mils et sorghos au Mali : production, diffusion et conservation des variétés en milieu paysan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lançon</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sidibé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abrami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (2), pp.199-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2008.0177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des modèles pour analyser ensemble les dynamiques variétales du sorgho dans un village malien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abrami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (2), pp.203-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2008.0171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tables rondes paysans-chercheurs : simples échanges ou vrais débats ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Hocdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bougouna Sogoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2008, 17 (2), pp.222-230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/agr.2008.0178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02872640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6139,4161 +6295,4161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La quinua en el mundo: adaptándola preservando sus cualidades nutricionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simposio Internacional Granos Andinos y Cereales: Innovación Tecnológica para una Agricultura y Alimentación Sustentable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Nacional Agraria La Molina, Jul 2025, Lima, Perú. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quinoa biodiversity, agricultural practices, and nutritional profile variability under stress conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Laayoune Forum on Biosaline and Arid Land Agriculture (LAFOBA3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASARI; UM6P; Fondation Phosbouccraa; ICARDA, May 2025, Laâyoune, Morocco. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofortification or diversification? Moving toward a food system approach to overcome the controversy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alissia Lourme-Ruiz</w:t>
+                <w:t xml:space="preserve">Assessing the performance of an agroforestry system based on quinoa and olive trees under saline irrigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lham Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Daoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Abouabdillah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Mahyou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Global Food Security Conference : Towards equitable, sustainable and resilient food systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Climate Nexus Perspectives: Toward Urgent, Innovative, Sustainable Natural and Technological Solutions for Water, Energy, Food and Environmental Systems (I2CNP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Kenitra, Morocco. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202449203008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938665v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05183179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser la biodiversité du quinoa pour son expansion géographique et les innovation alimentaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Preliminary evaluation of Quinoa genotypes introduced in the Saharan zone of Algeria, case of Ouargla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelthoum Maamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouiza Djerroudi-Zidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chaabena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée mondiale de la consommation du quinoa</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Euro-Mediterranean Conference for Environmental Integration (EMCEI 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Sousse, Tunisia. pp.283-286, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43922-3_64⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05182284v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectivas de granos andinos en Europa y en el mundo: la quinoa, desafíos y perspectivas de una conquista del mundo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">El valor de las semillas de variedades tradicionales en el desarrollo agrícola de los países</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Día Nacional de los Granos Andinos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIINCA; UNALM, Jul 2024, Lima, Perú. 3 p</w:t>
+              <w:t xml:space="preserve">Webinars: Semillas del Futuro para Promover Seguridad Alimentaria y la Nutrición Frente al Escenario de Cambio Climático</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INIA; INTA; CIMMYT, Apr 2024, Santiago, Chile. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05182285v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El valor de las semillas de variedades tradicionales en el desarrollo agrícola de los países</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Caractériser la biodiversité du quinoa pour son expansion géographique et les innovation alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinars: Semillas del Futuro para Promover Seguridad Alimentaria y la Nutrición Frente al Escenario de Cambio Climático</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INIA; INTA; CIMMYT, Apr 2024, Santiago, Chile. 3 p</w:t>
+              <w:t xml:space="preserve">Journée mondiale de la consommation du quinoa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CBBC, Jul 2024, Tunis, Tunisie. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05182287v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the performance of an agroforestry system based on quinoa and olive trees under saline irrigation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Perspectivas de granos andinos en Europa y en el mundo: la quinoa, desafíos y perspectivas de una conquista del mundo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Climate Nexus Perspectives: Toward Urgent, Innovative, Sustainable Natural and Technological Solutions for Water, Energy, Food and Environmental Systems (I2CNP 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Día Nacional de los Granos Andinos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIINCA; UNALM, Jul 2024, Lima, Perú. 3 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05183179v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary evaluation of Quinoa genotypes introduced in the Saharan zone of Algeria, case of Ouargla</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biofortification or diversification? Moving toward a food system approach to overcome the controversy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Malézieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Avallone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Biu Ngigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alissia Lourme-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Mediterranean Conference for Environmental Integration (EMCEI 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5. Global Food Security Conference : Towards equitable, sustainable and resilient food systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wageningen University &amp; Research; Elsevier, Apr 2024, Leuven, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05177416v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels rôles jouent les méthodes de gestion collective dans les systèmes semenciers des agriculteurs ? Premiers enseignements d'un processus de modélisation d'accompagnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadaga Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndiogou Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baye Magatte Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Jankowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Conférence sur l’Intensification Durable (CID 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISRA; CIRAD; DyTAES; IRD; PAR; UCAD; CSFD; ACF, Apr 2024, Dakar, Sénégal. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel food products using quinoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quinoa symposium 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Hohenheim; Kiel University, Jul 2024, Stuttgart, Germany. pp.17-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05182283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uso de la biodiversidad de la quinua para su expansión global: entre convenios y acuerdos internacionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso Mundial de la Quinua</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministerio de Desarrollo Rural y Tierras, Mar 2023, Potosí, Bolivia. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05180593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quinoa expansion beyond its origin: lessons and perspectives for sustainable agriculture under global changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 CDA Spring Lecture Series : CIRAD-KAUST joint lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CDA, Feb 2022, Thuwal, Saudi Arabia. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable family farming practices: cultivating biodiversity for resilience</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Biodiversité –Géographie et Agrobiodiversité / &amp;quot; La biodiversité, ça compte, ici et ailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAO North America and INRAE Webinar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FAO; INRAE, May 2021, Rome, Italy. 2 p</w:t>
+              <w:t xml:space="preserve">Conférence Biodiversité de l'Université Populaire de Savoie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Albertville, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05246176v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of some cultivars of Chenopodium quinoa Willd. under semi-arid conditions in Algeria (North Africa)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Perspectives for sustainable agriculture under global changes: quinoa supporting food and nutrition security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Mediterranean Conference for Environmental Integration (EMCEI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMCEI, Jun 2021, Sousse, Tunisia. 5 p</w:t>
+              <w:t xml:space="preserve">Expert Consultation Workshop on Quinoa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FAO-RAP; ICBA, Dec 2021, s.l., Thailand. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05177417v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives for sustainable agriculture under global changes: quinoa supporting food and nutrition security</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Let's cultivate biodiversity - Growing resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Caquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Consultation Workshop on Quinoa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FAO-RAP; ICBA, Dec 2021, s.l., Thailand. 2 p</w:t>
+              <w:t xml:space="preserve">FAO Regional Dialogue on Biodiversity Mainstreaming across Agricultural Sectors in Europe and Central Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FAO, Nov 2021, Budapest, Hungary. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05178926v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Let's cultivate biodiversity - Growing resilience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sustainable family farming practices: cultivating biodiversity for resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Chotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Caquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Leclerc</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAO Regional Dialogue on Biodiversity Mainstreaming across Agricultural Sectors in Europe and Central Asia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FAO, Nov 2021, Budapest, Hungary. 3 p</w:t>
+              <w:t xml:space="preserve">FAO North America and INRAE Webinar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FAO; INRAE, May 2021, Rome, Italy. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05178922v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité –Géographie et Agrobiodiversité / &amp;quot; La biodiversité, ça compte, ici et ailleurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Performance of some cultivars of Chenopodium quinoa Willd. under semi-arid conditions in Algeria (North Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Narimane Semmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Bouchareb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Biodiversité de l'Université Populaire de Savoie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Albertville, France. 4 p</w:t>
+              <w:t xml:space="preserve">Euro-Mediterranean Conference for Environmental Integration (EMCEI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMCEI, Jun 2021, Sousse, Tunisia. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05177418v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A participatory modelling approach to foster the co-construction of the collective work organization in the mixed crop-livestock farm &amp;quot;Domaine du Possible&amp;quot; in Arles, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Laurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Page</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Work in Agriculture (ISWA 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; IAWA; RMT Travail en agriculture, Mar 2021, Clermont-Ferrand, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quinoa expansion beyond its origins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quinoa: A Future Smart Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MNSUAM, Nov 2021, s.l., Pakistan. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quinoa's spreading from the Andes to the world: trends and challenges for biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshops on Integrated Salinity Management: Quinoa Research and Extension for Marginal Environment of MENA Region (ISM2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NSRC; AREEO, Oct 2021, s.l., Iran. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From local to global: collective governance and participatory tools for developping a collective trademark for Andean quinoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Allan Chevarria Lazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Geographical Congress (IGC 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Turkish Geographical Society; International Geographical Union, Aug 2021, Istanbul, Turkey. pp.224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Producción y Consumo de la quínoa a través del mundo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dia internacional del Consumo de la Quinua (Webinars Internacionales)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, La Paz, Bolivia. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons learned from quinoa's global interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWA-BELT General Assembly Side Event: Neglected and Underutilized Species to Build for Sustainable Intensification of African Agriculture: Challenges and Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EWA-BELT Project, Dec 2021, Montpellier, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métodos participativos para la conservación del patrimonio agrícola: el caso de la quínoa a través los territorios de los Andes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Closing remarks (Collaboration on promoting quinoa - Webinar part 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foro Culturas Ciudadanas para el Desarrollo Sostenible</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UCM, Nov 2020, Talca, Chile. pp.49-51</w:t>
+              <w:t xml:space="preserve">Webinar Collaboration on Promoting Quinoa (Part 2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FAO; ICBA; CIRAD, Jul 2020, Rome, Italy. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05176951v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Del origen del Covid-19 y sus impactos a nivel global: construir nuevas estrategias de forma participativa para adaptarse al futuro y generar nuevos modos de producción local de quinua para mercados globales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Métodos participativos para la conservación del patrimonio agrícola: el caso de la quínoa a través los territorios de los Andes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estrategias Productivas y Comerciales para Orientar el Posicionamiento de la Quinua de la Región Puno Considerando los Efectos de la Crisis De Covid-19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UPeU; CIRAD, May 2020, Puno, Perú. 3 p</w:t>
+              <w:t xml:space="preserve">Foro Culturas Ciudadanas para el Desarrollo Sostenible</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCM, Nov 2020, Talca, Chile. pp.49-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05174965v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closing remarks (Collaboration on promoting quinoa - Webinar part 2)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Del origen del Covid-19 y sus impactos a nivel global: construir nuevas estrategias de forma participativa para adaptarse al futuro y generar nuevos modos de producción local de quinua para mercados globales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinar Collaboration on Promoting Quinoa (Part 2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FAO; ICBA; CIRAD, Jul 2020, Rome, Italy. 2 p</w:t>
+              <w:t xml:space="preserve">Estrategias Productivas y Comerciales para Orientar el Posicionamiento de la Quinua de la Región Puno Considerando los Efectos de la Crisis De Covid-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UPeU; CIRAD, May 2020, Puno, Perú. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05176781v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05174965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quinoa crop's biodiversity for a Nutrition-Sensitive Agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Day of Quinoa Consumption: Production and Consumptions of Quinoa : Current situation and challenges of Covid-19 times</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CCBC, Jul 2020, Tunis, Tunisia. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and sharing of quinoa's biodiversity: its global spreading beyond its origins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinar Collaboration on Promoting Quinoa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FAO; ICBA; CIRAD, Jun 2020, s.l., Italy. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpreting quinoa farmers' perspectives in the Peruvian Andes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Neher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Allan Chevarria Lazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Mayta Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Origin, Diversity and Territories Forum (ODT 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OTD; CCVD, Oct 2020, Eurre, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quinoa experimentation and production in the Mediterranean region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Quinoa Research Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WSU Food Systems Team, Aug 2020, Washington, United States. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinco años después de la celebración del año internacional de la quinua</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Revisión de la introducción de la quinua en marruecos después de más de quince años</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lorzeus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Byron Jara</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Benlhabib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso Mundial de la Quinua y Otros Granos Andinos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ministerio de Agricultura; INDAP; Pontificia Universidad Católica de Chile; ODEPA, Mar 2019, Iquique, Chile. pp.24-24</w:t>
+              <w:t xml:space="preserve">, Ministerio de Agricultura; INDAP; Pontificia Universidad Católica de Chile; ODEPA, Mar 2019, Iquique, Chile. pp.33-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05173870v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisión de la introducción de la quinua en marruecos después de más de quince años</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cinco años después de la celebración del año internacional de la quinua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Benlhabib</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cristina Biaggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byron Jara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso Mundial de la Quinua y Otros Granos Andinos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ministerio de Agricultura; INDAP; Pontificia Universidad Católica de Chile; ODEPA, Mar 2019, Iquique, Chile. pp.33-33</w:t>
+              <w:t xml:space="preserve">, Ministerio de Agricultura; INDAP; Pontificia Universidad Católica de Chile; ODEPA, Mar 2019, Iquique, Chile. pp.24-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05173871v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nuevo escenario para la producción de quinua: desafíos para la región andina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Alandia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven-Erik Jacobsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Condori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso Mundial de la Quinua y Otros Granos Andinos, Chile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministerio de Agricultura; INDAP; Pontificia Universidad Católica de Chile; ODEPA, Mar 2019, Iquique, Chile. pp.168-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quinoa's experimentation and production in the Mediterranean Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire National Sur la Recherche Formation Agronomique en Algérie (SENAFORA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UKMO INRAA, Nov 2019, Touggourt, Algeria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05174573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activer une ressource territoriale pour une renaissance rurale : le cas du quinoa dans la région centrale du Chili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La renaissance rurale d'un siècle à l'autre ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires (LISST). Toulouse, FRA.; Comité National Français de Géographie (CNFG). Paris, FRA., May 2016, Toulouse, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cooperativa como instrumento de acción colectiva de los pequeños agricultores de quinua del secano costero en Chile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La notion de &amp;quot;ressource territoriale&amp;quot; mise à l'épreuve : le cas de Cooproquinoa au Chili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Olguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Chia</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Veas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Congreso mundial de la quinoa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Jujuy, Argentina. 4 p</w:t>
+              <w:t xml:space="preserve">52. Colloque ASRDLF : Territoires méditerranéens - agriculture, alimentation et villes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Montpellier, FRA. Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). AgroParisTech, FRA.; Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951).; Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110).; Institut National de Recherche Agronomique (INRA). UMR Laboratoire Montpelliérain d'Economie Théorique et Appliquée (1135).; Centre National de la Recherche Scientifique (CNRS). Montpellier, FRA. Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Université Paul-Valéry - Montpellier 3 (UM3), FRA. Université de Perpignan Via Domitia (UPVD).; Centre National de la Recherche Scientifique (CNRS). Montpellier, FRA. Université de Montpellier (UM)., Jul 2015, Montpellier, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795808v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversidad de la quinoa del nivel del mar: producto de las practicas campesinas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La cooperativa como instrumento de acción colectiva de los pequeños agricultores de quinua del secano costero en Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Olguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Madrid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pablo Olguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Congreso mundial de la quinoa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, Jujuy, Argentina. 9 p</w:t>
+              <w:t xml:space="preserve">, May 2015, Jujuy, Argentina. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794784v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La notion de &amp;quot;ressource territoriale&amp;quot; mise à l'épreuve : le cas de Cooproquinoa au Chili</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La diversidad de la quinoa del nivel del mar: producto de las practicas campesinas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Madrid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Olguin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camilo Veas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. Colloque ASRDLF : Territoires méditerranéens - agriculture, alimentation et villes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Montpellier, FRA. Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). AgroParisTech, FRA.; Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951).; Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110).; Institut National de Recherche Agronomique (INRA). UMR Laboratoire Montpelliérain d'Economie Théorique et Appliquée (1135).; Centre National de la Recherche Scientifique (CNRS). Montpellier, FRA. Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Université Paul-Valéry - Montpellier 3 (UM3), FRA. Université de Perpignan Via Domitia (UPVD).; Centre National de la Recherche Scientifique (CNRS). Montpellier, FRA. Université de Montpellier (UM)., Jul 2015, Montpellier, France. 16 p</w:t>
+              <w:t xml:space="preserve">5. Congreso mundial de la quinoa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Jujuy, Argentina. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796874v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluación del potencial de extensión del cultivo de quinua en el Secano Costero de O'Higgins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La mesa nacional de la quinua en Chile: nuevo dispositivo estrategico de governance de la quinua y del desarrollo rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Olguin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Congreso mundial de la quinoa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Universidad Técnica del Norte (UTN). Ibarra, ECU., Jul 2013, Ibarra, Ecuador. pp.14 vues</w:t>
+              <w:t xml:space="preserve">, Universidad Técnica del Norte (UTN). Ibarra, ECU., Jul 2013, Ibarra, Ecuador. pp.24 vues</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805742v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mesa nacional de la quinua en Chile: nuevo dispositivo estrategico de governance de la quinua y del desarrollo rural</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Evaluación del potencial de extensión del cultivo de quinua en el Secano Costero de O'Higgins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Olguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pablo Olguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Congreso mundial de la quinoa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Universidad Técnica del Norte (UTN). Ibarra, ECU., Jul 2013, Ibarra, Ecuador. pp.24 vues</w:t>
+              <w:t xml:space="preserve">, Universidad Técnica del Norte (UTN). Ibarra, ECU., Jul 2013, Ibarra, Ecuador. pp.14 vues</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805793v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quinoa as innovation factor for territorial development in the Andes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique A. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Hocdé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable water use for securing food production in the mediterranean region under changing climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Agronomique et Vétérinaire Hassan II (IAV). Rabat, MAR.; University of Copenhagen = Københavns Universitet (KU). Copenhague, DNK., Mar 2013, Agadir, Morocco. 1035 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovaciones Territoriales y Turísticas (ITT) Como construir un marco analítico: el aporte de la geografía y las ciencias de gestión?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Negrete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisbeth Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Olguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Foro Nacional de Turismo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centro de Investigación en Ecosistemas de la Patagonia (CIEP). Coyhaique, CHL., Apr 2012, Coyhaique, Chile. 585 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissages territoriaux à propos de la gestion de la biodiversité du quinua au Chili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Negrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48. Colloque de l'ASRDLF : Migrations et Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). Labo/service de l'auteur, FRA., Jul 2011, Schoelcher, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on (re)lancer la production de Quinua sans un projet territorial au Chili ? Le cas de la région de Tarapaca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Negrete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48. Colloque de l'ASRDLF : Migrations et Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA., Jul 2011, Schoelcher, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Políticas públicas agrícolas y apoyo al desarrollo rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Negrete Sepúlveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geografia del Bicentenario, XXXI Congreso Nacional de Geografía y XVI Internacional de Geografía, Valdivia, 19-22 octobre 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Valdivia, Chile. pp.221-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quinoa heritage as an important resource to be maintained through tourism experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique A. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Negrete Sepúlveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Thomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10312,1966 +10468,1966 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Geographical Union Pre-Conference Symposium Tourism and Heritage: Opportunities and Challenges for Conservation Geography, 2011-11-10/2011-11-13, Valparaiso, Chili</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Valparaiso, Chile. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le détournement des instruments de politiques publiques de développement rural au Chili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48. Colloque de l'ASRDLF : Migrations et Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). Labo/service de l'auteur, Ville service, FRA., Jul 2011, Schoelcher, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propuestas para la conservacíon de la biodiversidad de la quinua en el altiplano chileno</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">SEED-DIV: AN ABSTRACT ROLE-PLAYING GAME FOR DISCUSSING COLLECTIVE MANAGEMENT OF AGROBIODIVERSITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Abrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harouna Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memoria resumenes del III Congreso Mundial de la Quinua, 16 al 19 de marzo de 2010, Oruro-Potosi, Bolivia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Oruro, Bolivia. 150 p</w:t>
+              <w:t xml:space="preserve">ISDA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03069095v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre el apoyo técnico, la red social y el poder político</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Thomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Martinez Ansemil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso nacional de geografía, Valdivia (Chili), 19-22 octobre 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Valdivia, Chile. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEED-DIV: AN ABSTRACT ROLE-PLAYING GAME FOR DISCUSSING COLLECTIVE MANAGEMENT OF AGROBIODIVERSITY</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Propuestas para la conservacíon de la biodiversidad de la quinua en el altiplano chileno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Hocdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Negrete Sepúlveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Martinez Ansemil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISDA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 15 p</w:t>
+              <w:t xml:space="preserve">Memoria resumenes del III Congreso Mundial de la Quinua, 16 al 19 de marzo de 2010, Oruro-Potosi, Bolivia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Oruro, Bolivia. 150 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533450v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CENTRAL ROLE OF NODAL FARMERS IN SEED EXCHANGES FOR BIODIVERSITY DYNAMICS EXAMPLE OF « CURADORAS » FOR THE QUINOA CONSERVATION IN MAPUCHE COMMUNITIES IN SOUTH CHILE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Thomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISDA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00530950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miradas de una investigación Acción</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizbeth Núñez Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique A. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Hocdé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Congreso Mundial de la Quinua</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Oruro, Bolivia. 138 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Campesinos del secano costero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizbeth Núñez Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Martinez Ansemil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Congreso Mundial de la Quinua, Oruro-Potasi (Bolivie), 16-19 mars 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Oruro, Bolivia. 137p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03117663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEO-LIBERALISM IN CHILE AND ITS IMPACTS ON AGRICULTURE AND BIODIVERSITY CONSERVATION OF QUINOA: A LESSON FOR STRENGTHENING AND DEVELOPING NEW PARTNERSHIPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique A. Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Thomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Delatorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISDA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desde el reconocimiento de un turismo rural integrador hasta un agroturismo por los agricultores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Negrete Sepúlveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizbeth Núñez Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3er Congreso de la Sociedad de Investigadores en Turismo de Chile "Gestion del conocimiento cientifico par la sustentabilidad del turismo", Valparaiso, Chile, 18-19 de mayo de 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Valparaiso, Chile. pp.521-528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservacion de la biodiversidad de la quinua en Chile : cuales son los desafios regionales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Martinez Ansemil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Delatorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXX Congreso Nacional y XV Internacional de Geografia "Geografía, Desarrollo Sustentable y Medio Ambiente : Desafíos locales para demandas globales", 13 al 17 de Octubre 2009, Talca, Chile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Talca, Chile. 108 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance de la biodiversité du quinoa au Chili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Alfonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizbeth Núñez Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International "Localiser les produits : une voie durable au service de la diversité naturelle et culturelle des Suds ?", 9-11 juin 2009, Paris, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Paris, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influencias de las estragias de las cooperativas agricolas del altiplano chileno sobre las regulaciones sociologicas y economicas de un territorio &amp;quot;glocal&amp;quot; (Proyecto IMAS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Arar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Delatorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Choque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. Congreso Nacional y 15. Internacional de Geografia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Talca, Chile. pp.124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Campesinos de Chile Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizbeth Núñez Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Negrete Sepúlveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semana Aniversario, Universidad Catolica del Maule, Escuela de Trabajo Social, 9 noviembre de 2009, Curico, Chile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Curico, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concilier conservation : valorisation de la biodiversité des plantes cultivées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale dans le cadre de la présidence française de l'UE Biodiversité et agricultures, Montpellier, France, 4-5 novembre 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompanying farmers in the building of collective rules for agrobiodiversity management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Week Scientific Conference 2007 Managing Economic, Social and Biological Transformations, Berlin, DEU, 17-18 January 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les décisions collectives pour la gestion des systèmes semenciers : bilan de deux expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trebuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agrobiodiversités, colloque international sur la gestion des ressources génétiques en zone de savanes d'Afrique de l'Ouest, Bamako (MLI), 15-18 mai 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12281,268 +12437,268 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Five years after the celebration of the International Year of Quinoa (IYQ-2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cristina Biaggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Byron Jara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Global Food Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Montpellier, France. Elsevier, 1 p., 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conocimientos y usos de siete especies de parientes silvestres de la quinoa cultivada en las comunidades agricolas del Altiplano de Puno, en Peru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Fagandini Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesse Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso Mundial de la Quinua y Otros Granos Andinos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Iquique, Chile. Ministerio de Agricultura Chile; INDAP, pp.185-185, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribucion de 7 parientes silvestres de C. Quinoa willd en los agroecosistemas andinos de Peru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Fagandini Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12570,51 +12726,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso Mundial de la Quinua y Otros Granos Andinos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Iquique, Chile. Ministerio de Agricultura Chile; INDAP, pp.185-185, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12624,476 +12780,476 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrité des écosystèmes : approches scientifiques et implications pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Ronce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Leboulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lavastrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FRB, 82 p., 2025, Expertises et synthèses, 979-10-91015-71-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05182924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worldwide evaluations of Quinoa - Biodiversity and food security under climate change pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cataldo Pulvento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MDPI, 594 p., 2023, Plants, 978-3-0365-7043-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/books978-3-0365-7042-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05180574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospects for quinoa adaptation and utilization in Eastern and Southern Africa: Technological, institutional and policy considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moses F.A. Maliro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathew Abang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clare Mukankusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercy Lung'Aho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berhanu Fenta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FAO, 72 p., 2021, 978-92-5-133687-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4060/cb2351en⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourrir les hommes : un dictionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard de Bélizal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Atlande, 765 p., 2009, Références (Educagri), 9782350300856</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13103,1866 +13259,1866 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui mal sème, mal récolte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversité : no(s) futur(es). Une odyssée spatio-temporelle pour un futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Utopia, pp.79-100, 2024, 978-2-494498-099</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05182322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard sur l'utilisation durable de la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Soubelet Helène (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversité ! Les valeurs de la nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, FRB, pp.55-56, 2023, La revue de la Fondation pour la recherche sur la biodiversité, 979-10-91015-57-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05182018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quinoa's spreading at global level: state of the art, trends, and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cristina Biaggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Byron Jara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Varam Ajit (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and biotechnology of quinoa: super grain for food security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.1-15, 2021, 978-981-16-3831-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-16-3832-9_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quinoa, a model crop for tomorrow's agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Varam Ajit (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and biotechnology of quinoa: super grain for food security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.397-417, 2021, 978-981-16-3831-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-16-3832-9_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quinoa—Evolution and Future Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Alandia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnesta Odone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Condori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Quinoa Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.179-195, 2021, Compendium of Plant Genomes, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-65237-1_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Daniell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simulating Social Complexity: a handbook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.253-292, 2017, Understanding Complex Systems, 978-3-319-66947-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-66948-9_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quinoa trade in Andean countries: opportunities and challenges for family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Carimentrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierril Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">State of the art report on quinoa around the world in 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de coopération internationale en recherche agronomique pour le développement Food and Agriculture Organization of the United Nations, 589 p., 2015, 978-92-5-108558-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorio e innovación en torno a la quinua: contrastes regionales en Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Hocde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Racionalidades campesinas en los Andes del Sur: Reflexiones en torno al cultivo de la quinua y otros vegetales andino</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Nacional de Jujuy, 400 p., 2015, 978-950-721-499-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quinua in Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique A. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco F. Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mina Namdar-Irani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">State of the art report on quinoa around the world in 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de coopération internationale en recherche agronomique pour le développement Food and Agriculture Organization of the United Nations, 589 p., 2015, 978-92-5-108558-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quinoa and the exchange of genetic resources: improving the regulation system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Chevarria Lazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dessauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Louafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Trommetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">State of the art report of quinoa in the world in 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAO &amp; CIRAD</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.83-105, 2015, 978-92-5-108558-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las dinamicas de comercializacion de la quinua en los paises andinos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Carimentrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lacroix Pierril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Bazile, Daniel Bertero, Carlos Nieto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estado del arte de la quinua en el mundo en 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FAO-CIRAD, pp.42, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01006350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las dinámicas de comercialización de la quinua en los países andinos: ¿qué oportunidades y retos para la agricultura familiar campesina?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Carimentrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierril Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estado del arte de la quinua en el mundo en 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de coopération internationale en recherche agronomique pour le développement Food and Agriculture Organization of the United Nations, XIII-712 p., 2014, 978-92-5-308558-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La quinua en Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique A. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco F. Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mina Namdar-Irani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estado del arte de la quinua en el mundo en 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de coopération internationale en recherche agronomique pour le développement Food and Agriculture Organization of the United Nations, XIII-712 p., 2014, 978-92-5-308558-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agent-based modelling and simulation Applied to environmental management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruce Edmonds; Ruth Meyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simulating social complexity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.499-540, 2013, Understanding Complex Systems, 978-3-540-93812-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-93813-2_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respuestas del ciudadano a la globalización</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Hocdé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bazile; Didier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Globalización y medioambiente : Textos de la conferencia de Viña del Mar (7/09/2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aún creemos en los sueños, pp.47-57, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of AKST on development and sustainability goals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrienne Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Craufurd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Mc Donald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Abedini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">McIntyre Beverly D.; Herren Hans R.; Wakhungu Judi; Watson Robert T. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture at a crossroads. International Assessment of Agricultural Knowledge, Science and Technology for Development (IAASTD) : global report</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Island Press, pp.145-253, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14972,383 +15128,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité. Bilan de financement de la recherche (2005-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Damerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lieutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cómo la valorización del patrimonio agrícola local puede participar dentro del ordenamiento territorial en un contexto de globalización ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Delatorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Arar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, pp.269-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representaciones sociales acerca de la conservación de la biodiversidad en el caso de productores tradicionales de Chenopodium quinoa Willd del secano costero en las regiones de O'Higgins y el Maule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizbeth Núñez Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Negrete Sepúlveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, pp.181-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15358,632 +15514,632 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Link Between Covid-19 and Biodiversity: A Report Commissioned by the French Public Authorities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId410" w:history="1">
+                <w:t xml:space="preserve">Mobilisation de la FRB par les pouvoirs publics français sur les liens entre Covid-19 et biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Silvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Goffaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Soubelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Abbadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] FRB. 2021, 63 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Sarrazin</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-04179861v1</w:t>
+                <w:t xml:space="preserve">hal-04179836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilisation de la FRB par les pouvoirs publics français sur les liens entre Covid-19 et biodiversité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId410" w:history="1">
+                <w:t xml:space="preserve">The Link Between Covid-19 and Biodiversity: A Report Commissioned by the French Public Authorities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Silvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Goffaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Soubelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Abbadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] FRB. 2021, 63 p</w:t>
+              <w:t xml:space="preserve">[0] French Foundation for Biodiversity Research (FRB). 2021, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179836v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Link Between Covid-19 and Biodiversity : A Report Commissioned by the French Public Authorities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Silvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Goffaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Soubelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Abbadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] FRB. 2020, 54 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions gestion des ressources génétiques, biodiversité, dynamiques sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-F. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Omont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CIRAD-TERA. 2006, 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on the major Characteristics of Scenarios and Agricultural Systems to be studied in Test Case 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Heckelei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2005, pp.84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId426"/>
+      <w:footerReference w:type="default" r:id="rId430"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16130,51 +16286,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246499v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Narimane Semmar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Bouchareb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazile" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Belget" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Boukabache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55817/DBSK7590" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246501v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Nazih" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Maatougui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Eseghir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Houmy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Aboukhalid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31883/pjfns/203331" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246502v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brita Anaya-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eusebio de la Cruz Fernandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyn&#225;n C&#243;ndor Alarc&#243;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Antonio Mamani Aycachi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Antonieta Urrutia Zegarra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5327/fst.00444" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369464v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O. Verger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Avallone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Biu Ngigi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-023-01422-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769891v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fagandini Ruiz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villanueva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0300464" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182286v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Baghour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Aboukhalis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Chiboub" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13101330" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04783969v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Abidi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Daoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Abouabdillah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aziz Hassane Sidikou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13182543" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04784412v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Belqadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mahyou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy14030495" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181686v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio M. de Ron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sparvoli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paula Rodi&#241;o" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1271749" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181520v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/blsf2023025013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589631v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cataldo Pulvento" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12040868" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197379v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Laurant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rousselou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00899-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180388v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan K. M. Yousif" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Erazzu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Mart&#237;nez Calsina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. Lizarraga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy13030918" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181685v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Afzal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zia Ul Haq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahbaz Ahmed" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Hirich" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12193361" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181687v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa C. Ojimelukwe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lappe-Oliveras" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2023.1286460" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178929v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Andreotti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Biaggi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Callo-Concha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jacquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2022.100613" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179907v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelthoum Maamri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiza Djerroudi Zidane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chaabena" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Fiene" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life12111854" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179282v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lham Abidi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Gaboun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environsciproc2022016067" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179472v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Bahrami" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezvan Talebnejad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Reza Sepaskhah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11152048" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179474v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahzad Maqsood Ahmed Basra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafeez Ur Rehman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadid Iqbal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11121603" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03525046v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Biaggi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alipio Canahua Murillo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chevarria-Lazo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021016" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177637v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021031" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177429v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara S. Stanschewski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan B. Craine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Wellman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10091759" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410833v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesse Labeyrie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;rjan Bodin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00662-z" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03597380v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Louafi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora P&#233;lissier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Vaing" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11091893" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177211v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31031/AAOA.2021.04.000597" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03525697v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Hinojosa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a I Mercad" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Fern&#225;ndez-Turiel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10020407" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176762v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Drucker" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tapia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Chura" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-020-00875-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046328v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faugeras" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duclos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Rachid Thiam" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM00667J" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04783925v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tirtha Bdr Katwal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219804" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04783956v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Garc&#237;a-Parra" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D F Roa-Acosta" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Stechauner-Rohringer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Garc&#237;a- Molano" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bazile" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176945v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Alandia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rodriguez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Jacobsen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Condori" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2020.100429" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633256v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Olguin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01361989v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Beauval" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234815v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Ruiz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Biondi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;mulo Oses" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Acu&#241;a-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Antognoni" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0195-0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629832v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Martinez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Negrete" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Thomet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538299v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18167/agritrop/00025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647181v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hocd&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.512.0035" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643242v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Isabelle Rousseau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique A. Martinez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Muller" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642283v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilio Giovanetti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645410v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650645v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642507v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hocde" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067118v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Martinez Ansemil" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067119v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Delatorre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias G&#243;mez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Choque" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591588v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abrami" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Trebuil" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bousquet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2008.0166" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060849v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Sissoko" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salif Doumbia" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vaksmann" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591567v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coulibaly" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sidib&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2008.0177" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591587v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2008.0171" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872640v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bougouna Sogoba" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lan&#231;on" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2008.0178" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251065v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251064v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04938665v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O. Verger" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissia Lourme-Ruiz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182284v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182285v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182287v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183179v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202449203008" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177416v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiza Djerroudi-Zidane" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43922-3_64" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246391v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaga Badji" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiogou Fall" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye Magatte Diop" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jankowski" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182283v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180593v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178944v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246176v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chotte" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Vigouroux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177417v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178926v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178922v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leclerc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177418v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177178v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178921v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178920v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177420v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Allan Chevarria Lazo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177419v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178928v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176951v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174965v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176781v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176782v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176684v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177017v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Neher" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Mayta Pinto" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176807v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173870v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Jara" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173871v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lorzeus" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benlhabib" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173872v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven-Erik Jacobsen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174573v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801088v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795808v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Madrid" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794784v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796874v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Veas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805742v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805793v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Marin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749387v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748480v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Nunez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810456v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805296v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Vidal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069098v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laurent" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Negrete Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069169v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810570v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069095v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069094v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533450v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harouna Coulibaly" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530950v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aleman" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pham" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069166v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizbeth N&#250;&#241;ez Carrasco" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117663v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523036v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique A. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Salazar" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069100v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069102v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069101v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Alfonso" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069171v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072574v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072575v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590433v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dionnet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590432v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177018v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173875v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173874v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182924v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delavaud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lavastrou" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180574v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-0365-7042-6" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177056v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses F.A. Maliro" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Abang" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Mukankusi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercy Lung'Aho" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berhanu Fenta" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/cb2351en" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824915v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alary" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de B&#233;lizal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berland" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Besson" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182322v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182018v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178923v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-3832-9_1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178924v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-3832-9_18" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03525022v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnesta Odone" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Rodriguez" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65237-1_11" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607176v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bots" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daniell" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/computer/information+systems+and+applications/book/978-3-540-93812-5" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66948-9_12" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798336v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carimentrand" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Baudoin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierril Lacroix" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794844v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801547v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco F. Fuentes" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Namdar-Irani" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134587v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chevarria Lazo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dessauw" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Louafi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trommetter" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/contents/b45ac696-e59e-4df7-84da-d2dce2fdded1/i4042e.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006350v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacroix Pierril" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796816v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801321v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198094v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bommel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-93813-2_19" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6CB6F09F12D2DB0D17D681F38E9AF8F9FAF4FA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056502v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113577v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Martin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Craufurd" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Mc Donald" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Abedini" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546896v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Damerval" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lieutaud" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077137v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077138v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179861v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179836v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179849v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078066v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Duval" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Omont" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586782v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heckelei" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perez" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bergez" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246501v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Nazih" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Maatougui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Eseghir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Houmy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Aboukhalid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31883/pjfns/203331" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246499v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Narimane Semmar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Bouchareb" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazile" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Belget" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Boukabache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55817/DBSK7590" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246502v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brita Anaya-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eusebio de la Cruz Fernandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyn&#225;n C&#243;ndor Alarc&#243;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Antonio Mamani Aycachi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Antonieta Urrutia Zegarra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5327/fst.00444" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369464v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O. Verger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Avallone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Biu Ngigi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-023-01422-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182286v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Baghour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Aboukhalis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Chiboub" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13101330" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769891v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fagandini Ruiz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villanueva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0300464" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04783969v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Abidi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Daoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Abouabdillah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aziz Hassane Sidikou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13182543" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04784412v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Belqadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mahyou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy14030495" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197379v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Laurant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rousselou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00899-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589631v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cataldo Pulvento" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12040868" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181686v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio M. de Ron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sparvoli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paula Rodi&#241;o" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1271749" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181520v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/blsf2023025013" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180388v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan K. M. Yousif" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Erazzu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Mart&#237;nez Calsina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. Lizarraga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy13030918" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181685v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Afzal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zia Ul Haq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahbaz Ahmed" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Hirich" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12193361" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181687v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa C. Ojimelukwe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lappe-Oliveras" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2023.1286460" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179472v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Bahrami" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezvan Talebnejad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Reza Sepaskhah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11152048" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179282v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lham Abidi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Gaboun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environsciproc2022016067" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179907v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelthoum Maamri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiza Djerroudi Zidane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chaabena" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Fiene" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life12111854" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178929v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Andreotti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Biaggi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Callo-Concha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jacquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2022.100613" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179474v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahzad Maqsood Ahmed Basra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafeez Ur Rehman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadid Iqbal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11121603" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177429v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara S. Stanschewski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan B. Craine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Wellman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10091759" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410833v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesse Labeyrie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;rjan Bodin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00662-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177637v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021031" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03525046v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Biaggi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alipio Canahua Murillo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chevarria-Lazo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021016" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177211v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31031/AAOA.2021.04.000597" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03597380v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Louafi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora P&#233;lissier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Vaing" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11091893" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03525697v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Hinojosa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a I Mercad" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Fern&#225;ndez-Turiel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10020407" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176762v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Drucker" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tapia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Chura" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-020-00875-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04783956v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Garc&#237;a-Parra" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D F Roa-Acosta" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Stechauner-Rohringer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Garc&#237;a- Molano" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bazile" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04783925v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tirtha Bdr Katwal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219804" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046328v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faugeras" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duclos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Rachid Thiam" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM00667J" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176945v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Alandia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rodriguez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Jacobsen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Condori" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2020.100429" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633256v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Olguin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234815v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Ruiz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Biondi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;mulo Oses" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Acu&#241;a-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Antognoni" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0195-0" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01361989v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Beauval" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629832v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Martinez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Negrete" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Thomet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538299v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18167/agritrop/00025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584678v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00043" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584704v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/perspective/31397" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645410v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hocd&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642283v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilio Giovanetti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643242v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Isabelle Rousseau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique A. Martinez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Muller" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647181v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.512.0035" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650645v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642507v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hocde" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067118v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Martinez Ansemil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067119v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Delatorre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias G&#243;mez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Choque" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591588v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abrami" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Trebuil" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bousquet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2008.0166" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060849v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Sissoko" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salif Doumbia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vaksmann" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591567v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coulibaly" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sidib&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2008.0177" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591587v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2008.0171" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872640v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bougouna Sogoba" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lan&#231;on" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2008.0178" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251065v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251064v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183179v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202449203008" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177416v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiza Djerroudi-Zidane" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43922-3_64" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182287v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182284v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182285v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04938665v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O. Verger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissia Lourme-Ruiz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246391v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaga Badji" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiogou Fall" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye Magatte Diop" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jankowski" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182283v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180593v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178944v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177418v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178926v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178922v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leclerc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246176v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chotte" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Vigouroux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177417v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177178v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178921v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178920v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177420v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Allan Chevarria Lazo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177419v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178928v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176781v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176951v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174965v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176782v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176684v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177017v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Neher" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Mayta Pinto" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176807v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173871v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lorzeus" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benlhabib" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173870v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Jara" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173872v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven-Erik Jacobsen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174573v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801088v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796874v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Veas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795808v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Madrid" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794784v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805793v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Marin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805742v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749387v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748480v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Nunez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810456v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805296v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Vidal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069098v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laurent" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Negrete Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069169v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810570v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533450v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harouna Coulibaly" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069094v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069095v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530950v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aleman" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pham" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069166v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizbeth N&#250;&#241;ez Carrasco" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117663v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523036v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique A. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Salazar" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069100v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069102v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069101v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Alfonso" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069171v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072574v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072575v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590433v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dionnet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590432v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177018v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173875v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173874v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182924v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delavaud" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lavastrou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180574v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-0365-7042-6" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177056v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses F.A. Maliro" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Abang" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Mukankusi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercy Lung'Aho" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berhanu Fenta" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/cb2351en" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824915v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alary" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de B&#233;lizal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berland" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Besson" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182322v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182018v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178923v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-3832-9_1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178924v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-3832-9_18" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03525022v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnesta Odone" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Rodriguez" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65237-1_11" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607176v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bots" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daniell" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/computer/information+systems+and+applications/book/978-3-540-93812-5" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66948-9_12" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798336v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carimentrand" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Baudoin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierril Lacroix" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794844v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801547v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco F. Fuentes" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Namdar-Irani" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134587v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chevarria Lazo" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dessauw" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Louafi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trommetter" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/contents/b45ac696-e59e-4df7-84da-d2dce2fdded1/i4042e.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006350v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacroix Pierril" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796816v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801321v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198094v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bommel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-93813-2_19" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6CB6F09F12D2DB0D17D681F38E9AF8F9FAF4FA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056502v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113577v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Martin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Craufurd" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Mc Donald" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Abedini" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546896v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Damerval" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lieutaud" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077137v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077138v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179836v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179861v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179849v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078066v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Duval" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Omont" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586782v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heckelei" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perez" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bergez" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>