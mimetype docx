--- v1 (2026-04-09)
+++ v2 (2026-05-19)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of germination time on the content of nutritional and bioactive compounds of Chenopodium quinoa wild. Seeds cultivated in Eastern Morocco</w:t>
+                <w:t xml:space="preserve">Cultivation of (Chenopodium quinoa willd.) during both spring and autumn seasons in Constantine - Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahmane Nazih</w:t>
+                <w:t xml:space="preserve">Rania Narimane Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdessalem Maatougui</w:t>
+                <w:t xml:space="preserve">Brahim Bouchareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loubna Eseghir</w:t>
+                <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Houmy</w:t>
+                <w:t xml:space="preserve">Asma Belget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaoutar Aboukhalid</w:t>
+                <w:t xml:space="preserve">Meriem Boukabache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polish Journal of Food and Nutrition Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 75 (2), pp.97-107. </w:t>
+              <w:t xml:space="preserve">Journal of Agronomy, Technology and Engineering Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (6), pp.1221-1234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31883/pjfns/203331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.55817/DBSK7590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246501v1</w:t>
+                <w:t xml:space="preserve">hal-05246499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultivation of (Chenopodium quinoa willd.) during both spring and autumn seasons in Constantine - Algeria</w:t>
+                <w:t xml:space="preserve">Effect of germination time on the content of nutritional and bioactive compounds of Chenopodium quinoa wild. Seeds cultivated in Eastern Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rania Narimane Semmar</w:t>
+                <w:t xml:space="preserve">Abderrahmane Nazih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Bouchareb</w:t>
+                <w:t xml:space="preserve">Abdessalem Maatougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Bazile</w:t>
+                <w:t xml:space="preserve">Loubna Eseghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Belget</w:t>
+                <w:t xml:space="preserve">Nadia Houmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Boukabache</w:t>
+                <w:t xml:space="preserve">Kaoutar Aboukhalid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agronomy, Technology and Engineering Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (6), pp.1221-1234. </w:t>
+              <w:t xml:space="preserve">Polish Journal of Food and Nutrition Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 75 (2), pp.97-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.55817/DBSK7590⟩</w:t>
+                <w:t xml:space="preserve">⟨10.31883/pjfns/203331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246499v1</w:t>
+                <w:t xml:space="preserve">hal-05246501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quinoa-derived biopeptides with antioxidant activity and their applications in the pharmaceutical and food industries</w:t>
               </w:r>
@@ -640,265 +640,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of gibberellic acid and mechanical scarification on the germination and seedling stages of Chenopodium quinoa willd. under salt stress</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chorematic modeling to represent dynamics in the quinoa agroecosystems in Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Baghour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdessalem Maatougui</w:t>
+                <w:t xml:space="preserve">Francesca Fagandini Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaoutar Aboukhalis</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antonio Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants13101330⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (4), pp.e0300464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0300464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05182286v1</w:t>
+                <w:t xml:space="preserve">hal-04769891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chorematic modeling to represent dynamics in the quinoa agroecosystems in Peru</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of gibberellic acid and mechanical scarification on the germination and seedling stages of Chenopodium quinoa willd. under salt stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Nazih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Baghour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessalem Maatougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Fagandini Ruiz</w:t>
+                <w:t xml:space="preserve">Kaoutar Aboukhalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Villanueva</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Basma Chiboub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (4), pp.e0300464. </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (10), pp.1330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0300464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants13101330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769891v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pomegranate-quinoa-based agroforestry system: An innovative strategy to alleviate salinity effects and enhance land use efficiency in salt-affected semiarid regions</w:t>
               </w:r>
@@ -923,51 +923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Daoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Abouabdillah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Aziz Hassane Sidikou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1146,443 +1146,443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking organizational and technical dimensions to design integrated collective farms: a case study in Camargue, France</w:t>
+                <w:t xml:space="preserve">Protein crops: food and feed for the future, volume II [Editorial]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Laurant</w:t>
+                <w:t xml:space="preserve">Antonio M. de Ron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Stark</w:t>
+                <w:t xml:space="preserve">Francesca Sparvoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Le Page</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Bazile</w:t>
+                <w:t xml:space="preserve">A. Paula Rodiño</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-023-00899-4⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1271749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1271749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197379v1</w:t>
+                <w:t xml:space="preserve">hal-05181686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worldwide Evaluations of Quinoa—Biodiversity and Food Security under Climate Change Pressures: Advances and Perspectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Global trends in the worldwide expansion of quinoa cultivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants12040868⟩</w:t>
+              <w:t xml:space="preserve">Biology and Life Sciences Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Biology and Life Sciences Forum, 25, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/blsf2023025013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04589631v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein crops: food and feed for the future, volume II [Editorial]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linking organizational and technical dimensions to design integrated collective farms: a case study in Camargue, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Laurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio M. de Ron</w:t>
+                <w:t xml:space="preserve">Christophe Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Sparvoli</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Emilie Rousselou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Paula Rodiño</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1271749⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (4), pp.48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-023-00899-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05181686v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global trends in the worldwide expansion of quinoa cultivation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Worldwide Evaluations of Quinoa—Biodiversity and Food Security under Climate Change Pressures: Advances and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cataldo Pulvento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Life Sciences Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Biology and Life Sciences Forum, 25, pp.13. </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (4), pp.868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/blsf2023025013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants12040868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05181520v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of goat manure fertilization on grain nutritional value in two contrasting quinoa (Chenopodium quinoa Willd.) varieties cultivated at high altitudes</w:t>
               </w:r>
@@ -1754,51 +1754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahbaz Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hirich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (19), pp.3361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1858,51 +1858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippa C. Ojimelukwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lappe-Oliveras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7, pp.1286460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1930,451 +1930,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irrigation regimes and nitrogen rates as the contributing factors in quinoa yield to increase water and nitrogen efficiencies</w:t>
+                <w:t xml:space="preserve">Adaptation of some quinoa genotypes (Chenopodium quinoa Willd.), grown in a saharan climate in Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryam Bahrami</w:t>
+                <w:t xml:space="preserve">Kelthoum Maamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rezvan Talebnejad</w:t>
+                <w:t xml:space="preserve">Ouiza Djerroudi Zidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Reza Sepaskhah</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Ahmed Chaabena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Fiene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants11152048⟩</w:t>
+              <w:t xml:space="preserve">Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (11), pp.1854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/life12111854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05179472v1</w:t>
+                <w:t xml:space="preserve">hal-05179907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using agronomic parameters to rate quinoa (Chenopodium quinoa Willd.) cultivars response to saline irrigation under field conditions in eastern Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lham Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hirich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Mahyou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Gaboun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Sciences Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (1), pp.67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/environsciproc2022016067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of some quinoa genotypes (Chenopodium quinoa Willd.), grown in a saharan climate in Algeria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Irrigation regimes and nitrogen rates as the contributing factors in quinoa yield to increase water and nitrogen efficiencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouiza Djerroudi Zidane</w:t>
+                <w:t xml:space="preserve">Maryam Bahrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Chaabena</w:t>
+                <w:t xml:space="preserve">Rezvan Talebnejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Fiene</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Ali Reza Sepaskhah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (11), pp.1854. </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (15), pp.2048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/life12111854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants11152048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05179907v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When neglected species gain global interest: Lessons learned from quinoa's boom and bust for teff and minor millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cristina Biaggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2503,51 +2503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafeez Ur Rehman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadid Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (12), pp.1603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2575,576 +2575,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quinoa phenotyping methodologies: An international consensus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proposition d'un cadre d'analyse des nouvelles formes collectives d'exploitation agricole en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Laurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Rousselou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants10091759⟩</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30, pp.45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2021031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05177429v1</w:t>
+                <w:t xml:space="preserve">hal-05177637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Networking agrobiodiversity management to foster biodiversity-based agriculture. A review</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Le Quinoa au temps de la Covid-19 : vers de nouvelles coordinations entre les producteurs des différents pays andins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Örjan Bodin</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Andreotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Biaggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alipio Canahua Murillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Chevarria-Lazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-020-00662-z⟩</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30, pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2021016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410833v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'un cadre d'analyse des nouvelles formes collectives d'exploitation agricole en France</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quinoa phenotyping methodologies: An international consensus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara S. Stanschewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Fiene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan B. Craine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordon Wellman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cagri/2021031⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (9), pp.1759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants10091759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05177637v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Quinoa au temps de la Covid-19 : vers de nouvelles coordinations entre les producteurs des différents pays andins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Networking agrobiodiversity management to foster biodiversity-based agriculture. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanesse Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Antona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Chevarria-Lazo</w:t>
+                <w:t xml:space="preserve">Örjan Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30, pp.28. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cagri/2021016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-020-00662-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03525046v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preserving local knowledge on Chenopodium Quinoa Willd. in the Andes in the context of market globalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeology and Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 4 (1), pp.573-574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3364,51 +3364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María I Mercad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Luis Fernández-Turiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (2), pp.407. </w:t>
@@ -3446,64 +3446,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographical distribution of quinoa crop wild relatives in the Peruvian Andes: A participatory mapping initiative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Fagandini Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3570,360 +3570,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature on the growth and development of quinoa plants (Chenopodium quinoa Willd.): A review on a global scale</w:t>
+                <w:t xml:space="preserve">Membrane determinants for the passive translocation of analytes through droplet interface bilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M A García-Parra</w:t>
+                <w:t xml:space="preserve">Vincent Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D F Roa-Acosta</w:t>
+                <w:t xml:space="preserve">Olivier Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Stechauner-Rohringer</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdou Rachid Thiam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sylwan </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (25), pp.5970-5980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0SM00667J⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783956v1</w:t>
+                <w:t xml:space="preserve">hal-03046328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First adaptation of quinoa in the Bhutanese mountain agriculture systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of temperature on the growth and development of quinoa plants (Chenopodium quinoa Willd.): A review on a global scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M A García-Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tirtha Bdr Katwal</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D F Roa-Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Stechauner-Rohringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F García- Molano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sylwan </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783925v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane determinants for the passive translocation of analytes through droplet interface bilayers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">First adaptation of quinoa in the Bhutanese mountain agriculture systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tirtha Bdr Katwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdou Rachid Thiam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (25), pp.5970-5980. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (1), pp.e0219804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0SM00667J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0219804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046328v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global expansion of quinoa and challenges for the Andean region</w:t>
               </w:r>
@@ -3948,51 +3948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.E. Jacobsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Condori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4039,51 +4039,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversidad de los cultivos de quínoa en Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4128,312 +4128,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quinoa biodiversity and sustainability for food security under climate change. A review</w:t>
+                <w:t xml:space="preserve">Variétés et systèmes de culture : quelle co-évolution ? Quelles implications pour l’agronomie et la génétique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karina Ruiz</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Biondi</w:t>
+                <w:t xml:space="preserve">Valentin Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rómulo Oses</w:t>
+                <w:t xml:space="preserve">Xavier Pinochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Acuña-Rodríguez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Doré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Variétés et systèmes de culture - Quelle co-évolution ? Quelles implications pour la génétique et l'agronomie ?, 4 (2), pp.9-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234815v1</w:t>
+                <w:t xml:space="preserve">hal-01361989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variétés et systèmes de culture : quelle co-évolution ? Quelles implications pour l’agronomie et la génétique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quinoa biodiversity and sustainability for food security under climate change. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Biondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Bazile</w:t>
+                <w:t xml:space="preserve">Rómulo Oses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Beauval</w:t>
+                <w:t xml:space="preserve">Ian Acuña-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Pinochet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabiana Antognoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (2), pp.349-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-013-0195-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361989v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocultural heritage: quinoa as an important resource to be maintained through tourism experiences for food security in the face of climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4508,213 +4508,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement territorial. Le quinoa, un catalyseur d'innovations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Territorial development. Quinoa, a catalyst for innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, N° 20, 4 p. </w:t>
+              <w:t xml:space="preserve">Perspective (English edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20, pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18167/agritrop/00025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.19182/agritrop/00043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01538299v1</w:t>
+                <w:t xml:space="preserve">hal-05584678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial development. Quinoa, a catalyst for innovation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Développement territorial. Le quinoa, un catalyseur d'innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspective (English edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 20, pp.1-4. </w:t>
+              <w:t xml:space="preserve">Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20, 4 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.19182/agritrop/00043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18167/agritrop/00025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05584678v1</w:t>
+                <w:t xml:space="preserve">hal-01538299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desarrollo territorial. La quinua, un catalizador de innovaciones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspective (versión española)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20, pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4742,458 +4742,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05584704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quinoa heritage, an important resource for tourism experiences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Desarrollo de economias territoriales para la valorizacion y mantencion de la diversidad: el caso de la quinoa mapuche (region ix de chile)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilio Giovanetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Olguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jorge Negrete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Thomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista geográfica de Valparaíso</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 46, pp.3-15</w:t>
+              <w:t xml:space="preserve">Anales de la Sociedad Chilena de Ciencias Geográficas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2011, pp.338-344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645410v1</w:t>
+                <w:t xml:space="preserve">hal-02642283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desarrollo de economias territoriales para la valorizacion y mantencion de la diversidad: el caso de la quinoa mapuche (region ix de chile)</w:t>
+                <w:t xml:space="preserve">Perspectivas de una utilizacion de los juegos de roles para debatir con los actores locales. Aplicacion a la comparacion del futuro de los territorios de quinoa en Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basilio Giovanetti</w:t>
+                <w:t xml:space="preserve">Claire-Isabelle Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Olguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Max Thomet</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique A. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anales de la Sociedad Chilena de Ciencias Geográficas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 2011, pp.338-344</w:t>
+              <w:t xml:space="preserve">, 2012, 2011, pp.353-361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642283v1</w:t>
+                <w:t xml:space="preserve">hal-02643242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectivas de una utilizacion de los juegos de roles para debatir con los actores locales. Aplicacion a la comparacion del futuro de los territorios de quinoa en Chile</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Quinoa heritage, an important resource for tourism experiences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Enrique A. Martinez</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Muller</w:t>
+                <w:t xml:space="preserve">Henri Hocdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Negrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Thomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anales de la Sociedad Chilena de Ciencias Geográficas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2011, pp.353-361</w:t>
+              <w:t xml:space="preserve">Revista geográfica de Valparaíso</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46, pp.3-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643242v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le détournement d'instruments de politiques publiques de développement rural au Chili au bénéfice de la production du quinoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Hocdé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reflets et Perspectives de la vie économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, LI (2), pp.35-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5227,77 +5227,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primer encuentro nacional de productores de quínoa de Chile : una experiencia participativa del proyecto internacional IMAS a través de una prospectiva por escenarios usando una metodología de &amp;quot;juego de roles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5335,51 +5335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospectiva por escenarios aplicada a las dinamicas del cultivo de quinoa en Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Olguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5443,64 +5443,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre el apoyo técnico, la red social y el poder político : La acción colectiva con organizaciones campesinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Thomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5568,51 +5568,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influencias de las estrategias de las cooperativas agrícolas del altiplano clileno sobre las regulaciones sociológicas y económicas de un territorio &amp;quot;Glocal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Arar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5706,77 +5706,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner l'évolution des systèmes semenciers céréaliers au Mali et en Thaïlande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trebuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5827,51 +5827,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte des savoirs paysans en matière de choix variétal dans un programme de sélection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salifou Sissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5879,51 +5879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salif Doumbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vaksmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 17 (2), pp.128-133</w:t>
@@ -5965,51 +5965,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes d'approvisionnement en semences de mils et sorghos au Mali : production, diffusion et conservation des variétés en milieu paysan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sidibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6063,235 +6063,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des modèles pour analyser ensemble les dynamiques variétales du sorgho dans un village malien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Tables rondes paysans-chercheurs : simples échanges ou vrais débats ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Hocdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bougouna Sogoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Abrami</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 17 (2), pp.203-209. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/agr.2008.0171⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 17 (2), pp.222-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2008.0178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591587v1</w:t>
+                <w:t xml:space="preserve">hal-02872640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tables rondes paysans-chercheurs : simples échanges ou vrais débats ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Des modèles pour analyser ensemble les dynamiques variétales du sorgho dans un village malien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lançon</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abrami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 17 (2), pp.222-230. </w:t>
+              <w:t xml:space="preserve">, 2008, 17 (2), pp.203-209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/agr.2008.0178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/agr.2008.0171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02872640v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6309,51 +6309,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La quinua en el mundo: adaptándola preservando sus cualidades nutricionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simposio Internacional Granos Andinos y Cereales: Innovación Tecnológica para una Agricultura y Alimentación Sustentable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Nacional Agraria La Molina, Jul 2025, Lima, Perú. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6378,51 +6378,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quinoa biodiversity, agricultural practices, and nutritional profile variability under stress conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Laayoune Forum on Biosaline and Arid Land Agriculture (LAFOBA3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASARI; UM6P; Fondation Phosbouccraa; ICARDA, May 2025, Laâyoune, Morocco. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6441,610 +6441,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the performance of an agroforestry system based on quinoa and olive trees under saline irrigation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Caractériser la biodiversité du quinoa pour son expansion géographique et les innovation alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Climate Nexus Perspectives: Toward Urgent, Innovative, Sustainable Natural and Technological Solutions for Water, Energy, Food and Environmental Systems (I2CNP 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée mondiale de la consommation du quinoa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CBBC, Jul 2024, Tunis, Tunisie. 2 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05183179v1</w:t>
+                <w:t xml:space="preserve">hal-05182284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary evaluation of Quinoa genotypes introduced in the Saharan zone of Algeria, case of Ouargla</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Perspectivas de granos andinos en Europa y en el mundo: la quinoa, desafíos y perspectivas de una conquista del mundo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Mediterranean Conference for Environmental Integration (EMCEI 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Día Nacional de los Granos Andinos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIINCA; UNALM, Jul 2024, Lima, Perú. 3 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05177416v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El valor de las semillas de variedades tradicionales en el desarrollo agrícola de los países</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biofortification or diversification? Moving toward a food system approach to overcome the controversy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Malézieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Avallone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Biu Ngigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alissia Lourme-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinars: Semillas del Futuro para Promover Seguridad Alimentaria y la Nutrición Frente al Escenario de Cambio Climático</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INIA; INTA; CIMMYT, Apr 2024, Santiago, Chile. 3 p</w:t>
+              <w:t xml:space="preserve">5. Global Food Security Conference : Towards equitable, sustainable and resilient food systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wageningen University &amp; Research; Elsevier, Apr 2024, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05182287v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser la biodiversité du quinoa pour son expansion géographique et les innovation alimentaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Assessing the performance of an agroforestry system based on quinoa and olive trees under saline irrigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lham Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Daoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Abouabdillah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Mahyou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée mondiale de la consommation du quinoa</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Climate Nexus Perspectives: Toward Urgent, Innovative, Sustainable Natural and Technological Solutions for Water, Energy, Food and Environmental Systems (I2CNP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Kenitra, Morocco. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202449203008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05182284v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05183179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectivas de granos andinos en Europa y en el mundo: la quinoa, desafíos y perspectivas de una conquista del mundo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Preliminary evaluation of Quinoa genotypes introduced in the Saharan zone of Algeria, case of Ouargla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelthoum Maamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouiza Djerroudi-Zidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chaabena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Día Nacional de los Granos Andinos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Euro-Mediterranean Conference for Environmental Integration (EMCEI 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Sousse, Tunisia. pp.283-286, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43922-3_64⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05182285v1</w:t>
+                <w:t xml:space="preserve">hal-05177416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofortification or diversification? Moving toward a food system approach to overcome the controversy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">El valor de las semillas de variedades tradicionales en el desarrollo agrícola de los países</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Global Food Security Conference : Towards equitable, sustainable and resilient food systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wageningen University &amp; Research; Elsevier, Apr 2024, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Webinars: Semillas del Futuro para Promover Seguridad Alimentaria y la Nutrición Frente al Escenario de Cambio Climático</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INIA; INTA; CIMMYT, Apr 2024, Santiago, Chile. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938665v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels rôles jouent les méthodes de gestion collective dans les systèmes semenciers des agriculteurs ? Premiers enseignements d'un processus de modélisation d'accompagnement</w:t>
               </w:r>
@@ -7082,51 +7082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baye Magatte Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Jankowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Conférence sur l’Intensification Durable (CID 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISRA; CIRAD; DyTAES; IRD; PAR; UCAD; CSFD; ACF, Apr 2024, Dakar, Sénégal. 1 p</w:t>
@@ -7155,51 +7155,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel food products using quinoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quinoa symposium 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Hohenheim; Kiel University, Jul 2024, Stuttgart, Germany. pp.17-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7224,51 +7224,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uso de la biodiversidad de la quinua para su expansión global: entre convenios y acuerdos internacionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso Mundial de la Quinua</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministerio de Desarrollo Rural y Tierras, Mar 2023, Potosí, Bolivia. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7293,51 +7293,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quinoa expansion beyond its origin: lessons and perspectives for sustainable agriculture under global changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 CDA Spring Lecture Series : CIRAD-KAUST joint lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CDA, Feb 2022, Thuwal, Saudi Arabia. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7356,316 +7356,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité –Géographie et Agrobiodiversité / &amp;quot; La biodiversité, ça compte, ici et ailleurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Perspectives for sustainable agriculture under global changes: quinoa supporting food and nutrition security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Biodiversité de l'Université Populaire de Savoie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Albertville, France. 4 p</w:t>
+              <w:t xml:space="preserve">Expert Consultation Workshop on Quinoa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FAO-RAP; ICBA, Dec 2021, s.l., Thailand. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05177418v1</w:t>
+                <w:t xml:space="preserve">hal-05178926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives for sustainable agriculture under global changes: quinoa supporting food and nutrition security</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Let's cultivate biodiversity - Growing resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Caquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Consultation Workshop on Quinoa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FAO-RAP; ICBA, Dec 2021, s.l., Thailand. 2 p</w:t>
+              <w:t xml:space="preserve">FAO Regional Dialogue on Biodiversity Mainstreaming across Agricultural Sectors in Europe and Central Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FAO, Nov 2021, Budapest, Hungary. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178926v1</w:t>
+                <w:t xml:space="preserve">hal-05178922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Let's cultivate biodiversity - Growing resilience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Biodiversité –Géographie et Agrobiodiversité / &amp;quot; La biodiversité, ça compte, ici et ailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAO Regional Dialogue on Biodiversity Mainstreaming across Agricultural Sectors in Europe and Central Asia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FAO, Nov 2021, Budapest, Hungary. 3 p</w:t>
+              <w:t xml:space="preserve">Conférence Biodiversité de l'Université Populaire de Savoie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Albertville, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05178922v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable family farming practices: cultivating biodiversity for resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Chotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Caquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7703,77 +7703,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of some cultivars of Chenopodium quinoa Willd. under semi-arid conditions in Algeria (North Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Narimane Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Bouchareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-Mediterranean Conference for Environmental Integration (EMCEI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMCEI, Jun 2021, Sousse, Tunisia. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7798,77 +7798,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A participatory modelling approach to foster the co-construction of the collective work organization in the mixed crop-livestock farm &amp;quot;Domaine du Possible&amp;quot; in Arles, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Laurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Page</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Work in Agriculture (ISWA 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; IAWA; RMT Travail en agriculture, Mar 2021, Clermont-Ferrand, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7893,51 +7893,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quinoa expansion beyond its origins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quinoa: A Future Smart Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MNSUAM, Nov 2021, s.l., Pakistan. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7962,51 +7962,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quinoa's spreading from the Andes to the world: trends and challenges for biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshops on Integrated Salinity Management: Quinoa Research and Extension for Marginal Environment of MENA Region (ISM2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NSRC; AREEO, Oct 2021, s.l., Iran. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8031,51 +8031,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From local to global: collective governance and participatory tools for developping a collective trademark for Andean quinoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8126,51 +8126,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Producción y Consumo de la quínoa a través del mundo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dia internacional del Consumo de la Quinua (Webinars Internacionales)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, La Paz, Bolivia. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8195,51 +8195,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons learned from quinoa's global interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWA-BELT General Assembly Side Event: Neglected and Underutilized Species to Build for Sustainable Intensification of African Agriculture: Challenges and Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EWA-BELT Project, Dec 2021, Montpellier, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8258,415 +8258,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closing remarks (Collaboration on promoting quinoa - Webinar part 2)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Métodos participativos para la conservación del patrimonio agrícola: el caso de la quínoa a través los territorios de los Andes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinar Collaboration on Promoting Quinoa (Part 2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FAO; ICBA; CIRAD, Jul 2020, Rome, Italy. 2 p</w:t>
+              <w:t xml:space="preserve">Foro Culturas Ciudadanas para el Desarrollo Sostenible</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCM, Nov 2020, Talca, Chile. pp.49-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176781v1</w:t>
+                <w:t xml:space="preserve">hal-05176951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métodos participativos para la conservación del patrimonio agrícola: el caso de la quínoa a través los territorios de los Andes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Del origen del Covid-19 y sus impactos a nivel global: construir nuevas estrategias de forma participativa para adaptarse al futuro y generar nuevos modos de producción local de quinua para mercados globales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foro Culturas Ciudadanas para el Desarrollo Sostenible</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UCM, Nov 2020, Talca, Chile. pp.49-51</w:t>
+              <w:t xml:space="preserve">Estrategias Productivas y Comerciales para Orientar el Posicionamiento de la Quinua de la Región Puno Considerando los Efectos de la Crisis De Covid-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UPeU; CIRAD, May 2020, Puno, Perú. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176951v1</w:t>
+                <w:t xml:space="preserve">hal-05174965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Del origen del Covid-19 y sus impactos a nivel global: construir nuevas estrategias de forma participativa para adaptarse al futuro y generar nuevos modos de producción local de quinua para mercados globales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Closing remarks (Collaboration on promoting quinoa - Webinar part 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estrategias Productivas y Comerciales para Orientar el Posicionamiento de la Quinua de la Región Puno Considerando los Efectos de la Crisis De Covid-19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UPeU; CIRAD, May 2020, Puno, Perú. 3 p</w:t>
+              <w:t xml:space="preserve">Webinar Collaboration on Promoting Quinoa (Part 2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FAO; ICBA; CIRAD, Jul 2020, Rome, Italy. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05174965v1</w:t>
+                <w:t xml:space="preserve">hal-05176781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quinoa crop's biodiversity for a Nutrition-Sensitive Agriculture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Characterization and sharing of quinoa's biodiversity: its global spreading beyond its origins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Day of Quinoa Consumption: Production and Consumptions of Quinoa : Current situation and challenges of Covid-19 times</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CCBC, Jul 2020, Tunis, Tunisia. 2 p</w:t>
+              <w:t xml:space="preserve">Webinar Collaboration on Promoting Quinoa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FAO; ICBA; CIRAD, Jun 2020, s.l., Italy. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176782v1</w:t>
+                <w:t xml:space="preserve">hal-05176684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and sharing of quinoa's biodiversity: its global spreading beyond its origins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Quinoa crop's biodiversity for a Nutrition-Sensitive Agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinar Collaboration on Promoting Quinoa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FAO; ICBA; CIRAD, Jun 2020, s.l., Italy. 2 p</w:t>
+              <w:t xml:space="preserve">International Day of Quinoa Consumption: Production and Consumptions of Quinoa : Current situation and challenges of Covid-19 times</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CCBC, Jul 2020, Tunis, Tunisia. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176684v1</w:t>
+                <w:t xml:space="preserve">hal-05176782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpreting quinoa farmers' perspectives in the Peruvian Andes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Neher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8734,51 +8734,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quinoa experimentation and production in the Mediterranean region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Quinoa Research Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WSU Food Systems Team, Aug 2020, Washington, United States. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8797,217 +8797,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisión de la introducción de la quinua en marruecos después de más de quince años</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cinco años después de la celebración del año internacional de la quinua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cristina Biaggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lorzeus</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O. Benlhabib</w:t>
+                <w:t xml:space="preserve">Byron Jara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso Mundial de la Quinua y Otros Granos Andinos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ministerio de Agricultura; INDAP; Pontificia Universidad Católica de Chile; ODEPA, Mar 2019, Iquique, Chile. pp.33-33</w:t>
+              <w:t xml:space="preserve">, Ministerio de Agricultura; INDAP; Pontificia Universidad Católica de Chile; ODEPA, Mar 2019, Iquique, Chile. pp.24-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05173871v1</w:t>
+                <w:t xml:space="preserve">hal-05173870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinco años después de la celebración del año internacional de la quinua</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Revisión de la introducción de la quinua en marruecos después de más de quince años</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lorzeus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Byron Jara</w:t>
+                <w:t xml:space="preserve">O. Benlhabib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso Mundial de la Quinua y Otros Granos Andinos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ministerio de Agricultura; INDAP; Pontificia Universidad Católica de Chile; ODEPA, Mar 2019, Iquique, Chile. pp.24-24</w:t>
+              <w:t xml:space="preserve">, Ministerio de Agricultura; INDAP; Pontificia Universidad Católica de Chile; ODEPA, Mar 2019, Iquique, Chile. pp.33-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05173870v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nuevo escenario para la producción de quinua: desafíos para la región andina</w:t>
               </w:r>
@@ -9032,51 +9032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven-Erik Jacobsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Condori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9114,51 +9114,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quinoa's experimentation and production in the Mediterranean Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire National Sur la Recherche Formation Agronomique en Algérie (SENAFORA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UKMO INRAA, Nov 2019, Touggourt, Algeria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9183,51 +9183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activer une ressource territoriale pour une renaissance rurale : le cas du quinoa dans la région centrale du Chili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9259,623 +9259,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La notion de &amp;quot;ressource territoriale&amp;quot; mise à l'épreuve : le cas de Cooproquinoa au Chili</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La cooperativa como instrumento de acción colectiva de los pequeños agricultores de quinua del secano costero en Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Olguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Madrid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camilo Veas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. Colloque ASRDLF : Territoires méditerranéens - agriculture, alimentation et villes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Montpellier, FRA. Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). AgroParisTech, FRA.; Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951).; Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110).; Institut National de Recherche Agronomique (INRA). UMR Laboratoire Montpelliérain d'Economie Théorique et Appliquée (1135).; Centre National de la Recherche Scientifique (CNRS). Montpellier, FRA. Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Université Paul-Valéry - Montpellier 3 (UM3), FRA. Université de Perpignan Via Domitia (UPVD).; Centre National de la Recherche Scientifique (CNRS). Montpellier, FRA. Université de Montpellier (UM)., Jul 2015, Montpellier, France. 16 p</w:t>
+              <w:t xml:space="preserve">5. Congreso mundial de la quinoa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Jujuy, Argentina. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796874v1</w:t>
+                <w:t xml:space="preserve">hal-02795808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cooperativa como instrumento de acción colectiva de los pequeños agricultores de quinua del secano costero en Chile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La diversidad de la quinoa del nivel del mar: producto de las practicas campesinas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Madrid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Olguin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Congreso mundial de la quinoa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, Jujuy, Argentina. 4 p</w:t>
+              <w:t xml:space="preserve">, May 2015, Jujuy, Argentina. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795808v1</w:t>
+                <w:t xml:space="preserve">hal-02794784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversidad de la quinoa del nivel del mar: producto de las practicas campesinas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">La notion de &amp;quot;ressource territoriale&amp;quot; mise à l'épreuve : le cas de Cooproquinoa au Chili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Olguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Veas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Congreso mundial de la quinoa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Jujuy, Argentina. 9 p</w:t>
+              <w:t xml:space="preserve">52. Colloque ASRDLF : Territoires méditerranéens - agriculture, alimentation et villes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Montpellier, FRA. Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). AgroParisTech, FRA.; Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951).; Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110).; Institut National de Recherche Agronomique (INRA). UMR Laboratoire Montpelliérain d'Economie Théorique et Appliquée (1135).; Centre National de la Recherche Scientifique (CNRS). Montpellier, FRA. Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Université Paul-Valéry - Montpellier 3 (UM3), FRA. Université de Perpignan Via Domitia (UPVD).; Centre National de la Recherche Scientifique (CNRS). Montpellier, FRA. Université de Montpellier (UM)., Jul 2015, Montpellier, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794784v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mesa nacional de la quinua en Chile: nuevo dispositivo estrategico de governance de la quinua y del desarrollo rural</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Evaluación del potencial de extensión del cultivo de quinua en el Secano Costero de O'Higgins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Olguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pablo Olguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Congreso mundial de la quinoa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Universidad Técnica del Norte (UTN). Ibarra, ECU., Jul 2013, Ibarra, Ecuador. pp.24 vues</w:t>
+              <w:t xml:space="preserve">, Universidad Técnica del Norte (UTN). Ibarra, ECU., Jul 2013, Ibarra, Ecuador. pp.14 vues</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805793v1</w:t>
+                <w:t xml:space="preserve">hal-02805742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluación del potencial de extensión del cultivo de quinua en el Secano Costero de O'Higgins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La mesa nacional de la quinua en Chile: nuevo dispositivo estrategico de governance de la quinua y del desarrollo rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Olguin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Congreso mundial de la quinoa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Universidad Técnica del Norte (UTN). Ibarra, ECU., Jul 2013, Ibarra, Ecuador. pp.14 vues</w:t>
+              <w:t xml:space="preserve">, Universidad Técnica del Norte (UTN). Ibarra, ECU., Jul 2013, Ibarra, Ecuador. pp.24 vues</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805742v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quinoa as innovation factor for territorial development in the Andes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique A. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Hocdé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable water use for securing food production in the mediterranean region under changing climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Agronomique et Vétérinaire Hassan II (IAV). Rabat, MAR.; University of Copenhagen = Københavns Universitet (KU). Copenhague, DNK., Mar 2013, Agadir, Morocco. 1035 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9913,51 +9913,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovaciones Territoriales y Turísticas (ITT) Como construir un marco analítico: el aporte de la geografía y las ciencias de gestión?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Negrete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10038,64 +10038,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissages territoriaux à propos de la gestion de la biodiversité du quinua au Chili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Negrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10146,64 +10146,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on (re)lancer la production de Quinua sans un projet territorial au Chili ? Le cas de la région de Tarapaca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Negrete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10254,77 +10254,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Políticas públicas agrícolas y apoyo al desarrollo rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Negrete Sepúlveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10379,64 +10379,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quinoa heritage as an important resource to be maintained through tourism experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique A. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Negrete Sepúlveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10504,77 +10504,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le détournement des instruments de politiques publiques de développement rural au Chili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10606,316 +10606,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEED-DIV: AN ABSTRACT ROLE-PLAYING GAME FOR DISCUSSING COLLECTIVE MANAGEMENT OF AGROBIODIVERSITY</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Entre el apoyo técnico, la red social y el poder político</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Hocdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Thomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Martinez Ansemil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISDA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 15 p</w:t>
+              <w:t xml:space="preserve">Congreso nacional de geografía, Valdivia (Chili), 19-22 octobre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Valdivia, Chile. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533450v1</w:t>
+                <w:t xml:space="preserve">hal-03069094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre el apoyo técnico, la red social y el poder político</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">SEED-DIV: AN ABSTRACT ROLE-PLAYING GAME FOR DISCUSSING COLLECTIVE MANAGEMENT OF AGROBIODIVERSITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Abrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harouna Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congreso nacional de geografía, Valdivia (Chili), 19-22 octobre 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Valdivia, Chile. 7 p</w:t>
+              <w:t xml:space="preserve">ISDA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03069094v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propuestas para la conservacíon de la biodiversidad de la quinua en el altiplano chileno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Negrete Sepúlveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10996,51 +10996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Thomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11091,90 +11091,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miradas de una investigación Acción</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizbeth Núñez Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique A. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Hocdé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Congreso Mundial de la Quinua</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Oruro, Bolivia. 138 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11212,90 +11212,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Campesinos del secano costero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizbeth Núñez Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Martinez Ansemil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Congreso Mundial de la Quinua, Oruro-Potasi (Bolivie), 16-19 mars 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Oruro, Bolivia. 137p</w:t>
@@ -11337,51 +11337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEO-LIBERALISM IN CHILE AND ITS IMPACTS ON AGRICULTURE AND BIODIVERSITY CONSERVATION OF QUINOA: A LESSON FOR STRENGTHENING AND DEVELOPING NEW PARTNERSHIPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique A. Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Thomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11449,64 +11449,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desde el reconocimiento de un turismo rural integrador hasta un agroturismo por los agricultores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Negrete Sepúlveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11568,307 +11568,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservacion de la biodiversidad de la quinua en Chile : cuales son los desafios regionales ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Gouvernance de la biodiversité du quinoa au Chili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Alfonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">José Delatorre</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizbeth Núñez Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXX Congreso Nacional y XV Internacional de Geografia "Geografía, Desarrollo Sustentable y Medio Ambiente : Desafíos locales para demandas globales", 13 al 17 de Octubre 2009, Talca, Chile</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Talca, Chile. 108 p</w:t>
+              <w:t xml:space="preserve">Colloque International "Localiser les produits : une voie durable au service de la diversité naturelle et culturelle des Suds ?", 9-11 juin 2009, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03069102v1</w:t>
+                <w:t xml:space="preserve">hal-03069101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouvernance de la biodiversité du quinoa au Chili</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Conservacion de la biodiversidad de la quinua en Chile : cuales son los desafios regionales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lizbeth Núñez Carrasco</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Martinez Ansemil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Delatorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International "Localiser les produits : une voie durable au service de la diversité naturelle et culturelle des Suds ?", 9-11 juin 2009, Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Paris, France. 11 p</w:t>
+              <w:t xml:space="preserve">XXX Congreso Nacional y XV Internacional de Geografia "Geografía, Desarrollo Sustentable y Medio Ambiente : Desafíos locales para demandas globales", 13 al 17 de Octubre 2009, Talca, Chile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Talca, Chile. 108 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03069101v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influencias de las estragias de las cooperativas agricolas del altiplano chileno sobre las regulaciones sociologicas y economicas de un territorio &amp;quot;glocal&amp;quot; (Proyecto IMAS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Arar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11962,77 +11962,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Campesinos de Chile Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizbeth Núñez Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Negrete Sepúlveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12074,77 +12074,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concilier conservation : valorisation de la biodiversité des plantes cultivées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale dans le cadre de la présidence française de l'UE Biodiversité et agricultures, Montpellier, France, 4-5 novembre 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12182,90 +12182,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompanying farmers in the building of collective rules for agrobiodiversity management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Week Scientific Conference 2007 Managing Economic, Social and Biological Transformations, Berlin, DEU, 17-18 January 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
@@ -12307,77 +12307,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les décisions collectives pour la gestion des systèmes semenciers : bilan de deux expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Trebuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12451,77 +12451,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Five years after the celebration of the International Year of Quinoa (IYQ-2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cristina Biaggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Byron Jara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Global Food Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Montpellier, France. Elsevier, 1 p., 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12546,77 +12546,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conocimientos y usos de siete especies de parientes silvestres de la quinoa cultivada en las comunidades agricolas del Altiplano de Puno, en Peru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Fagandini Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesse Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso Mundial de la Quinua y Otros Granos Andinos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Iquique, Chile. Ministerio de Agricultura Chile; INDAP, pp.185-185, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12641,64 +12641,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribucion de 7 parientes silvestres de C. Quinoa willd en los agroecosistemas andinos de Peru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Fagandini Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12912,64 +12912,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worldwide evaluations of Quinoa - Biodiversity and food security under climate change pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cataldo Pulvento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MDPI, 594 p., 2023, Plants, 978-3-0365-7043-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/books978-3-0365-7042-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13136,51 +13136,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourrir les hommes : un dictionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard de Bélizal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13273,51 +13273,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui mal sème, mal récolte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversité : no(s) futur(es). Une odyssée spatio-temporelle pour un futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Utopia, pp.79-100, 2024, 978-2-494498-099</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13342,51 +13342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard sur l'utilisation durable de la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Soubelet Helène (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversité ! Les valeurs de la nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, FRB, pp.55-56, 2023, La revue de la Fondation pour la recherche sur la biodiversité, 979-10-91015-57-8</w:t>
@@ -13415,77 +13415,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quinoa's spreading at global level: state of the art, trends, and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cristina Biaggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Byron Jara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Varam Ajit (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and biotechnology of quinoa: super grain for food security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.1-15, 2021, 978-981-16-3831-2. </w:t>
@@ -13523,51 +13523,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quinoa, a model crop for tomorrow's agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Varam Ajit (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and biotechnology of quinoa: super grain for food security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.397-417, 2021, 978-981-16-3831-2. </w:t>
@@ -13644,51 +13644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnesta Odone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Condori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13921,51 +13921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierril Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14003,51 +14003,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorio e innovación en torno a la quinua: contrastes regionales en Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14098,64 +14098,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quinua in Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique A. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco F. Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14236,51 +14236,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quinoa and the exchange of genetic resources: improving the regulation system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Chevarria Lazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dessauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14400,51 +14400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lacroix Pierril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14525,51 +14525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierril Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14607,64 +14607,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La quinua en Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique A. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco F. Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14732,103 +14732,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agent-based modelling and simulation Applied to environmental management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruce Edmonds; Ruth Meyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simulating social complexity</w:t>
@@ -14895,64 +14895,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respuestas del ciudadano a la globalización</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Hocdé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bazile; Didier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Globalización y medioambiente : Textos de la conferencia de Viña del Mar (7/09/2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aún creemos en los sueños, pp.47-57, 2012</w:t>
@@ -15194,51 +15194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -15260,90 +15260,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cómo la valorización del patrimonio agrícola local puede participar dentro del ordenamiento territorial en un contexto de globalización ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Delatorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Arar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15378,77 +15378,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representaciones sociales acerca de la conservación de la biodiversidad en el caso de productores tradicionales de Chenopodium quinoa Willd del secano costero en las regiones de O'Higgins y el Maule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizbeth Núñez Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15894,64 +15894,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions gestion des ressources génétiques, biodiversité, dynamiques sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-F. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16286,51 +16286,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246501v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Nazih" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Maatougui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Eseghir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Houmy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Aboukhalid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31883/pjfns/203331" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246499v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Narimane Semmar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Bouchareb" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazile" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Belget" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Boukabache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55817/DBSK7590" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246502v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brita Anaya-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eusebio de la Cruz Fernandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyn&#225;n C&#243;ndor Alarc&#243;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Antonio Mamani Aycachi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Antonieta Urrutia Zegarra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5327/fst.00444" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369464v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O. Verger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Avallone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Biu Ngigi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-023-01422-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182286v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Baghour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Aboukhalis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Chiboub" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13101330" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769891v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fagandini Ruiz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villanueva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0300464" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04783969v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Abidi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Daoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Abouabdillah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aziz Hassane Sidikou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13182543" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04784412v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Belqadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mahyou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy14030495" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197379v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Laurant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rousselou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00899-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589631v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cataldo Pulvento" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12040868" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181686v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio M. de Ron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sparvoli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paula Rodi&#241;o" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1271749" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181520v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/blsf2023025013" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180388v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan K. M. Yousif" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Erazzu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Mart&#237;nez Calsina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. Lizarraga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy13030918" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181685v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Afzal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zia Ul Haq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahbaz Ahmed" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Hirich" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12193361" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181687v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa C. Ojimelukwe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lappe-Oliveras" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2023.1286460" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179472v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Bahrami" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezvan Talebnejad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Reza Sepaskhah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11152048" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179282v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lham Abidi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Gaboun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environsciproc2022016067" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179907v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelthoum Maamri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiza Djerroudi Zidane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chaabena" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Fiene" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life12111854" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178929v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Andreotti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Biaggi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Callo-Concha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jacquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2022.100613" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179474v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahzad Maqsood Ahmed Basra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafeez Ur Rehman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadid Iqbal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11121603" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177429v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara S. Stanschewski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan B. Craine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Wellman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10091759" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410833v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesse Labeyrie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;rjan Bodin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00662-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177637v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021031" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03525046v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Biaggi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alipio Canahua Murillo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chevarria-Lazo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021016" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177211v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31031/AAOA.2021.04.000597" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03597380v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Louafi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora P&#233;lissier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Vaing" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11091893" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03525697v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Hinojosa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a I Mercad" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Fern&#225;ndez-Turiel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10020407" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176762v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Drucker" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tapia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Chura" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-020-00875-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04783956v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Garc&#237;a-Parra" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D F Roa-Acosta" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Stechauner-Rohringer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Garc&#237;a- Molano" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bazile" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04783925v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tirtha Bdr Katwal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219804" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046328v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faugeras" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duclos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Rachid Thiam" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM00667J" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176945v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Alandia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rodriguez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Jacobsen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Condori" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2020.100429" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633256v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Olguin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234815v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Ruiz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Biondi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;mulo Oses" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Acu&#241;a-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Antognoni" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0195-0" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01361989v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Beauval" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629832v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Martinez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Negrete" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Thomet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538299v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18167/agritrop/00025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584678v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00043" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584704v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/perspective/31397" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645410v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hocd&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642283v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilio Giovanetti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643242v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Isabelle Rousseau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique A. Martinez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Muller" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647181v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.512.0035" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650645v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642507v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hocde" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067118v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Martinez Ansemil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067119v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Delatorre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias G&#243;mez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Choque" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591588v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abrami" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Trebuil" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bousquet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2008.0166" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060849v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Sissoko" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salif Doumbia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vaksmann" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591567v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coulibaly" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sidib&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2008.0177" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591587v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2008.0171" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872640v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bougouna Sogoba" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lan&#231;on" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2008.0178" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251065v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251064v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183179v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202449203008" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177416v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiza Djerroudi-Zidane" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43922-3_64" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182287v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182284v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182285v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04938665v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O. Verger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissia Lourme-Ruiz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246391v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaga Badji" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiogou Fall" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye Magatte Diop" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jankowski" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182283v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180593v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178944v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177418v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178926v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178922v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leclerc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246176v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chotte" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Vigouroux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177417v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177178v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178921v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178920v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177420v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Allan Chevarria Lazo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177419v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178928v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176781v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176951v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174965v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176782v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176684v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177017v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Neher" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Mayta Pinto" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176807v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173871v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lorzeus" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benlhabib" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173870v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Jara" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173872v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven-Erik Jacobsen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174573v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801088v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796874v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Veas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795808v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Madrid" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794784v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805793v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Marin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805742v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749387v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748480v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Nunez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810456v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805296v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Vidal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069098v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laurent" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Negrete Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069169v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810570v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533450v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harouna Coulibaly" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069094v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069095v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530950v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aleman" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pham" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069166v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizbeth N&#250;&#241;ez Carrasco" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117663v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523036v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique A. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Salazar" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069100v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069102v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069101v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Alfonso" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069171v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072574v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072575v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590433v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dionnet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590432v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177018v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173875v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173874v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182924v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delavaud" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lavastrou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180574v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-0365-7042-6" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177056v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses F.A. Maliro" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Abang" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Mukankusi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercy Lung'Aho" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berhanu Fenta" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/cb2351en" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824915v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alary" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de B&#233;lizal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berland" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Besson" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182322v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182018v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178923v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-3832-9_1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178924v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-3832-9_18" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03525022v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnesta Odone" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Rodriguez" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65237-1_11" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607176v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bots" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daniell" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/computer/information+systems+and+applications/book/978-3-540-93812-5" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66948-9_12" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798336v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carimentrand" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Baudoin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierril Lacroix" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794844v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801547v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco F. Fuentes" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Namdar-Irani" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134587v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chevarria Lazo" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dessauw" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Louafi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trommetter" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/contents/b45ac696-e59e-4df7-84da-d2dce2fdded1/i4042e.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006350v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacroix Pierril" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796816v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801321v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198094v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bommel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-93813-2_19" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6CB6F09F12D2DB0D17D681F38E9AF8F9FAF4FA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056502v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113577v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Martin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Craufurd" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Mc Donald" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Abedini" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546896v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Damerval" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lieutaud" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077137v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077138v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179836v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179861v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179849v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078066v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Duval" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Omont" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586782v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heckelei" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perez" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bergez" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246499v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Narimane Semmar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Bouchareb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bazile" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Belget" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Boukabache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55817/DBSK7590" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246501v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Nazih" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Maatougui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Eseghir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Houmy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Aboukhalid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31883/pjfns/203331" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246502v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brita Anaya-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eusebio de la Cruz Fernandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyn&#225;n C&#243;ndor Alarc&#243;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Antonio Mamani Aycachi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Antonieta Urrutia Zegarra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5327/fst.00444" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369464v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O. Verger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Avallone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Biu Ngigi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-023-01422-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769891v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fagandini Ruiz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villanueva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0300464" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182286v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Baghour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Aboukhalis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Chiboub" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13101330" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04783969v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Abidi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Daoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Abouabdillah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aziz Hassane Sidikou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13182543" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04784412v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Belqadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mahyou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy14030495" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181686v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio M. de Ron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sparvoli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paula Rodi&#241;o" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1271749" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181520v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/blsf2023025013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197379v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Laurant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Page" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rousselou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00899-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589631v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cataldo Pulvento" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12040868" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180388v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan K. M. Yousif" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Erazzu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Mart&#237;nez Calsina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. Lizarraga" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy13030918" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181685v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Afzal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zia Ul Haq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahbaz Ahmed" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Hirich" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12193361" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181687v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa C. Ojimelukwe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lappe-Oliveras" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2023.1286460" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179907v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelthoum Maamri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiza Djerroudi Zidane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chaabena" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Fiene" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life12111854" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179282v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lham Abidi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Gaboun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environsciproc2022016067" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179472v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Bahrami" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezvan Talebnejad" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Reza Sepaskhah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11152048" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178929v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Andreotti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Biaggi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Callo-Concha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jacquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2022.100613" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179474v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahzad Maqsood Ahmed Basra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafeez Ur Rehman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadid Iqbal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11121603" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177637v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021031" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03525046v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Biaggi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alipio Canahua Murillo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chevarria-Lazo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021016" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177429v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara S. Stanschewski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan B. Craine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Wellman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10091759" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410833v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesse Labeyrie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antona" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;rjan Bodin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-020-00662-z" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177211v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31031/AAOA.2021.04.000597" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03597380v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Louafi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora P&#233;lissier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Vaing" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11091893" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03525697v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Hinojosa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a I Mercad" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Fern&#225;ndez-Turiel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10020407" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176762v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Drucker" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tapia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Chura" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-020-00875-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046328v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faugeras" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duclos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Rachid Thiam" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM00667J" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04783956v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Garc&#237;a-Parra" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D F Roa-Acosta" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Stechauner-Rohringer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Garc&#237;a- Molano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bazile" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04783925v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tirtha Bdr Katwal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219804" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176945v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Alandia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rodriguez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Jacobsen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Condori" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2020.100429" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633256v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Olguin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01361989v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Beauval" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234815v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Ruiz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Biondi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;mulo Oses" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Acu&#241;a-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Antognoni" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0195-0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629832v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Martinez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Negrete" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Thomet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584678v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00043" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538299v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18167/agritrop/00025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584704v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/perspective/31397" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642283v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilio Giovanetti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643242v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Isabelle Rousseau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique A. Martinez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Muller" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645410v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hocd&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647181v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.512.0035" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650645v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642507v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hocde" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067118v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Martinez Ansemil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067119v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Delatorre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias G&#243;mez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Choque" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591588v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abrami" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Trebuil" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bousquet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2008.0166" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060849v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Sissoko" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salif Doumbia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vaksmann" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591567v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Coulibaly" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sidib&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2008.0177" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872640v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bougouna Sogoba" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lan&#231;on" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2008.0178" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591587v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2008.0171" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251065v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251064v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182284v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182285v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04938665v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O. Verger" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissia Lourme-Ruiz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183179v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202449203008" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177416v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiza Djerroudi-Zidane" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43922-3_64" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182287v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246391v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaga Badji" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiogou Fall" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye Magatte Diop" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jankowski" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182283v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180593v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178944v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178926v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178922v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leclerc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177418v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246176v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chotte" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Vigouroux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177417v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177178v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178921v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178920v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177420v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Allan Chevarria Lazo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177419v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178928v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176951v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174965v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176781v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176684v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176782v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177017v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Neher" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Mayta Pinto" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176807v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173870v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Jara" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173871v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lorzeus" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benlhabib" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173872v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven-Erik Jacobsen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174573v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801088v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795808v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Madrid" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794784v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796874v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Veas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805742v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805793v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Marin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749387v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748480v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Nunez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810456v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805296v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Vidal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069098v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laurent" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Negrete Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069169v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810570v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069094v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533450v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harouna Coulibaly" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069095v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530950v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aleman" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pham" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069166v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizbeth N&#250;&#241;ez Carrasco" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117663v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523036v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique A. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Salazar" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069100v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069101v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Alfonso" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069102v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069171v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072574v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072575v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590433v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dionnet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590432v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177018v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173875v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173874v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182924v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delavaud" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ronce" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leboulanger" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lavastrou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180574v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-0365-7042-6" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177056v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moses F.A. Maliro" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Abang" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Mukankusi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercy Lung'Aho" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berhanu Fenta" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/cb2351en" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824915v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alary" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de B&#233;lizal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berland" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Besson" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182322v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182018v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178923v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-3832-9_1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178924v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-3832-9_18" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03525022v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnesta Odone" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Rodriguez" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-65237-1_11" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607176v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bots" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daniell" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/computer/information+systems+and+applications/book/978-3-540-93812-5" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66948-9_12" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798336v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carimentrand" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Baudoin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierril Lacroix" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794844v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801547v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco F. Fuentes" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Namdar-Irani" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134587v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chevarria Lazo" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dessauw" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Louafi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trommetter" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/3/contents/b45ac696-e59e-4df7-84da-d2dce2fdded1/i4042e.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006350v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacroix Pierril" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796816v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801321v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198094v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bommel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-93813-2_19" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6CB6F09F12D2DB0D17D681F38E9AF8F9FAF4FA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056502v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113577v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Martin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Craufurd" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Mc Donald" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Abedini" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546896v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Damerval" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lieutaud" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077137v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077138v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179836v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soubelet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179861v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179849v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078066v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Duval" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Omont" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586782v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heckelei" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perez" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bergez" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>