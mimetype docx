--- v0 (2026-03-16)
+++ v1 (2026-05-16)
@@ -1520,276 +1520,276 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comptabilité et audit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bensadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Crespin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Favereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lepeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Foucher. Hatier, 2025, Expertise comptable, Alain Burlaud, 978-2-216-17577-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05286954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Doctorate of Business Administration &amp;quot;expertise comptable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bensadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Management &amp; Société - EMS, 2025, 9782386302411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05419855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DSCG 4 : comptabilité et audit : manuel + applications + corrigés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Burlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bensadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...156 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6732,51 +6732,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419931v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bassin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bensadon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05417974v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.86" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05464357v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berland" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419937v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087782v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14653-7.p.0155" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783317v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Blum-Ebrard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783328v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Sandu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Zimnovitch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10323732221094355" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544147v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1032373221989446" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279719v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284378v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.33.2.135-154" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277165v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1032373215585821" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640474v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Azan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.112.0106" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640530v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607171v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wildfrid Azan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tournant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Beldi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2008.27.02.585" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640472v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.188-189" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640557v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640556v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419855v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burlaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286954v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Crespin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Favereau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lepeve" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479423v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Favreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mikol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284366v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Richard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rambaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284332v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Fri&#233;d&#233;rich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Langlois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284321v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284405v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Praquin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Touchelay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721231v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284287v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bonnault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284403v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284281v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671277v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629728v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284239v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284120v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639762v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419907v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419900v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104162v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blum" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072708v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blum" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003805v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305733v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172331v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172343v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172319v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172307v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172140v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171193v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.igpde.4135" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629719v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629724v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05417998v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629731v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171173v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640534v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640526v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419918v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419832v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419853v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pourtier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barneto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Danjou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Darmendrail" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960102v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960067v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pasqualini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171703v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278237v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128912v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171674v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171717v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279785v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629716v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284416v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640503v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640504v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640505v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465802v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640548v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640551v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640545v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640542v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640539v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640537v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640554v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543072v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419931v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bassin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bensadon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05417974v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.86" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05464357v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berland" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419937v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087782v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14653-7.p.0155" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783317v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Blum-Ebrard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783328v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Sandu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Zimnovitch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10323732221094355" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544147v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1032373221989446" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279719v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284378v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.33.2.135-154" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277165v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1032373215585821" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640474v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Azan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.112.0106" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640530v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607171v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wildfrid Azan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tournant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Beldi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2008.27.02.585" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640472v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.188-189" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640557v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640556v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05286954v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burlaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Crespin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Favereau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lepeve" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419855v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479423v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Favreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mikol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284366v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Richard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rambaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284332v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Fri&#233;d&#233;rich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Langlois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284321v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284405v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Praquin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Touchelay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721231v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284287v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bonnault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284403v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284281v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671277v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629728v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284239v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284120v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639762v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419907v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419900v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104162v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blum" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072708v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blum" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003805v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305733v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172331v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172343v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172319v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172307v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172140v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171193v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.igpde.4135" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629719v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629724v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05417998v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629731v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171173v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640534v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640526v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419918v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419832v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05419853v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pourtier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barneto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Danjou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Darmendrail" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960102v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960067v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pasqualini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171703v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278237v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128912v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171674v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171717v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279785v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629716v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284416v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640503v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640504v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640505v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465802v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640548v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640551v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640545v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640542v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640539v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640537v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640554v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543072v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>