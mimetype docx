--- v0 (2026-03-05)
+++ v1 (2026-04-11)
@@ -9215,247 +9215,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une modélisation des bilans “environnement” et “produits” de sylvicultures contrastées appliquées au Chêne sessile et au Pin maritime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GeneSyst: a Tool to Reason about Behavioral Aspects of B Event Specifications. Application to Security Properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Bucket</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Stouls</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Colloque Sciences et Industries du Bois "Séchage du bois et compétitivité du bois-énergie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Epinal, France</w:t>
+              <w:t xml:space="preserve">Formal Specification and Development in Z and B, 4th International Conference of B and Z Users</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Guildford, United Kingdom. pp.299--318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761234v1</w:t>
+                <w:t xml:space="preserve">inria-00384189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeneSyst: a Tool to Reason about Behavioral Aspects of B Event Specifications. Application to Security Properties.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une modélisation des bilans “environnement” et “produits” de sylvicultures contrastées appliquées au Chêne sessile et au Pin maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bucket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Potet</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Carnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Stouls</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Castéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formal Specification and Development in Z and B, 4th International Conference of B and Z Users</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Guildford, United Kingdom. pp.299--318</w:t>
+              <w:t xml:space="preserve">6. Colloque Sciences et Industries du Bois "Séchage du bois et compétitivité du bois-énergie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Epinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00384189v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Requirements Engineering Techniques to the Analysis of Civil Aviation Security Standards</w:t>
               </w:r>
@@ -9642,277 +9642,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduction de B vers des langages de programmation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Potet</w:t>
+                <w:t xml:space="preserve">Root anchorage of Maritime pine (Pinus pinaster Ait.) growing in different soil conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Stokes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meredieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Najar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL'03)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRISA, Jan 2003, Rennes, France. pp.87--102</w:t>
+              <w:t xml:space="preserve">International conference "Wind effects on trees"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00392235v1</w:t>
+                <w:t xml:space="preserve">hal-02761581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root anchorage of Maritime pine (Pinus pinaster Ait.) growing in different soil conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Najar</w:t>
+                <w:t xml:space="preserve">Traduction de B vers des langages de programmation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Boulmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Métayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference "Wind effects on trees"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Germany</w:t>
+              <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL'03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRISA, Jan 2003, Rennes, France. pp.87--102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761581v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00392235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clear-cutting effects on soil organic matter content and quality in a temperate maritime pine forest a spatial and temporal assessment</w:t>
               </w:r>
@@ -10265,64 +10265,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Danjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Castéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Najar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1999, Bordeaux, France</w:t>
@@ -14433,51 +14433,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04597553v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lasnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2023.126161" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874159v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Klesse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Peters" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Alfaro&#8208;s&#225;nchez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Baittinger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17546" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553889v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Saleh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Chen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Truffaut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.269" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665846v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Ouayjan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2022.125939" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964038v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-020-02034-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162762v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Alfaro-S&#225;nchez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s-Correcher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Espelta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00949-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358719v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Vincent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sabine Grosjean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ferreira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2019.104293" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02555321v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholom&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mabiala" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burlett" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14734" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870299v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234583" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935141v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lamonica" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joern Pagel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hampe Arndt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00981-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625975v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakir Preisler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fyodor Tatarinov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Gr&#252;nzweig" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13302" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01713137v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bersac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2018.01.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01461722v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Ju&#225;rez-Ruiz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#235; Hughes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2017.02.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516281v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L. Voelker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ren&#233;e Brooks" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick C. Meinzer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Anderson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K.-F. Bader" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13102" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-86NCP0R7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634265v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capdevielle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dugravot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Desprez-Loustau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155344" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242766v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Cherif" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Benhamou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Benyoucef" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.34344" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641505v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bernhardt-R&#246;mermann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Baeten" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Craven" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim H&#233;dl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12993" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592634v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Achat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Bakker" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12127" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556859v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mabiala" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Savelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13301" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001113v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. M&#233;rian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5849/forsci.12-047" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648235v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Domergue" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Ramos Campos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grosbois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-95" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648383v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vimal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557591v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Delanoy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/36091" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195023v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lenoir" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Svenning" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2010.01201.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DHWV99BZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386040v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00395186v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wingate" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stievenard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657800v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaleh Ghashghaie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lambrot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gessler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4092" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D02P28SK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660993v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trichet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel A. Porte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008059" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883425v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Port&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266072v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656160v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Danjon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147053v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Laleau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vignes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ledru" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681301v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpi041" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016510v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danjon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fourcaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01497.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682321v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouriaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Leban" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672842v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cucchi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384177v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Badeau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boulm&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M&#233;tayer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Potet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.23.879-903" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-KXMQ9F43-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883693v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2003013" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670614v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682758v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Champion" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guedon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160119800" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696125v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Dewar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/014311600210047" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697899v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686180v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694539v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Becker" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cadel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lefevre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695537v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Leavitt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708895v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706682v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703195v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02124992v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999995v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myette Guiomar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358754v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Janneau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume C Suan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734817v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholome" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741235v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Burlett" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01247629v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mathieu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousset" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740347v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Achim" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Plumpton" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auty" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Maccarthy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801674v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labb&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Saint-Jean" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806909v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmi Hilasvuori" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dulhoste" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rolfe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810577v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lung Lung-Escarmant" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748237v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Achat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ronald M. R. Bakker" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802501v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pemonge" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Petit Petit R.J." TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746782v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanguy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746859v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#246;stner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gr&#252;nwald" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964766v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine A. Danquechin Dorval" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814763v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sartore" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754247v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Barbour" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813263v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Gonzalez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Gion" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754353v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821459v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Khuder" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lagane" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819511v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752409v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lenoir" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gegout" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815940v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret M. Barbour" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Dewar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814044v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817215v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125403v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bouquet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125236v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818721v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Galionis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756603v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Barbour" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761234v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bucket" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carnus" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cast&#233;ra" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384189v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stouls" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125097v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760681v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392235v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761581v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Najar" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760030v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourhis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andreux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829734v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Colin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Najar" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770089v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770785v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770331v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766012v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765487v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777515v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774903v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferhi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857509v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594716v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Rotenberg" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Yakir" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadmile Maseyk" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01247633v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bersac" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01247630v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01247631v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809865v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754109v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815696v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831244v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kowalski" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840927v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836720v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leavitt" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282552v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798046v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orazio" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fermet Quinet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Branco" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Vilas Boas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Almeida" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://forrisk.efiatlantic.efi.int/Guide-technique,103.html" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458201v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Habrias" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Viguie Donzeau-Gouge" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01247654v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth de Baets" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Hoffmann" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monnet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret M. Yacobucci" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9630-9_9" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841980v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/134745.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848538v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Levy" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rameau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851639v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pierrat" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonneau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847593v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouchon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Francois J. F. Picard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849688v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Picard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851979v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Ulrich" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846920v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landman" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849432v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275582v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004181v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Ruiz Barradas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820520v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837653v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Beuffe" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/tel-01138094v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02848553v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748595v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1992NAN10049" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04597553v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lasnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2023.126161" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874159v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Klesse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Peters" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Alfaro&#8208;s&#225;nchez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Baittinger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17546" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553889v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Saleh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Chen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Truffaut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.269" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665846v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Ouayjan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2022.125939" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964038v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-020-02034-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162762v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Alfaro-S&#225;nchez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s-Correcher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Espelta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00949-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358719v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Vincent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sabine Grosjean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ferreira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2019.104293" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02555321v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholom&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mabiala" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burlett" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14734" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870299v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234583" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935141v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lamonica" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joern Pagel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hampe Arndt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00981-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625975v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakir Preisler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fyodor Tatarinov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Gr&#252;nzweig" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13302" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01713137v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bersac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2018.01.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01461722v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Ju&#225;rez-Ruiz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#235; Hughes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2017.02.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516281v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L. Voelker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ren&#233;e Brooks" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick C. Meinzer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Anderson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K.-F. Bader" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13102" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-86NCP0R7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634265v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capdevielle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dugravot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Desprez-Loustau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155344" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242766v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Cherif" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Benhamou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Benyoucef" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.34344" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641505v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bernhardt-R&#246;mermann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Baeten" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Craven" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim H&#233;dl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12993" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592634v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Achat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Bakker" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12127" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556859v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mabiala" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Savelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13301" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001113v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. M&#233;rian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5849/forsci.12-047" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648235v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Domergue" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Ramos Campos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grosbois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-95" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648383v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vimal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557591v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Delanoy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/36091" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195023v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lenoir" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Svenning" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2010.01201.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DHWV99BZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386040v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00395186v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wingate" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stievenard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657800v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaleh Ghashghaie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lambrot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gessler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4092" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D02P28SK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660993v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trichet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel A. Porte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008059" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883425v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Port&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266072v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656160v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Danjon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147053v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Laleau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vignes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ledru" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681301v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpi041" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016510v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danjon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fourcaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01497.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682321v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouriaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Leban" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672842v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cucchi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384177v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Badeau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boulm&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M&#233;tayer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Potet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.23.879-903" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-KXMQ9F43-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883693v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2003013" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670614v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682758v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Champion" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guedon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160119800" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696125v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Dewar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/014311600210047" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697899v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686180v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694539v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Becker" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cadel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lefevre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695537v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Leavitt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708895v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706682v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703195v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02124992v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999995v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myette Guiomar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358754v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Janneau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume C Suan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734817v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholome" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741235v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Burlett" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01247629v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mathieu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousset" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740347v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Achim" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Plumpton" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auty" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Maccarthy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801674v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labb&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Saint-Jean" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806909v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmi Hilasvuori" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dulhoste" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rolfe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810577v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lung Lung-Escarmant" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748237v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Achat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ronald M. R. Bakker" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802501v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pemonge" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Petit Petit R.J." TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746782v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanguy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746859v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#246;stner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gr&#252;nwald" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964766v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine A. Danquechin Dorval" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814763v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sartore" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754247v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Barbour" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813263v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Gonzalez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Gion" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754353v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821459v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Khuder" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lagane" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819511v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752409v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lenoir" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gegout" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815940v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret M. Barbour" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Dewar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814044v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817215v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125403v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bouquet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125236v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818721v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Galionis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756603v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Barbour" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384189v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stouls" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761234v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bucket" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carnus" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cast&#233;ra" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125097v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760681v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761581v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Najar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392235v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760030v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourhis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andreux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829734v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Colin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Najar" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770089v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770785v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770331v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766012v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765487v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777515v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774903v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferhi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857509v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594716v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Rotenberg" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Yakir" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadmile Maseyk" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01247633v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bersac" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01247630v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01247631v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809865v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754109v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815696v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831244v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kowalski" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840927v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836720v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leavitt" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282552v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798046v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orazio" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fermet Quinet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Branco" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Vilas Boas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Almeida" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://forrisk.efiatlantic.efi.int/Guide-technique,103.html" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458201v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Habrias" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Viguie Donzeau-Gouge" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01247654v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth de Baets" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Hoffmann" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monnet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret M. Yacobucci" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9630-9_9" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841980v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/134745.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848538v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Levy" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rameau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851639v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pierrat" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonneau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847593v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouchon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Francois J. F. Picard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849688v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Picard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851979v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Ulrich" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846920v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landman" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849432v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275582v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004181v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Ruiz Barradas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820520v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837653v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Beuffe" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/tel-01138094v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02848553v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748595v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1992NAN10049" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>