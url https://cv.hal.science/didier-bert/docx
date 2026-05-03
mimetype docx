--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -66,840 +66,844 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterobasidion annosum and Armillaria ostoyae significantly reduce radial growth during three years before stem death in infected Pinus pinaster</w:t>
+                <w:t xml:space="preserve">Early Cretaceous termite (Insecta: Blattodea) coprolites in the southern French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marc Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Lasnier</w:t>
+                <w:t xml:space="preserve">Jacques-Léopold Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Dutech</w:t>
+                <w:t xml:space="preserve">Myette Guiomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Nel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dendrochronologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dendro.2023.126161⟩</w:t>
+              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 112 (1), pp.102917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annpal.2026.102917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04597553v1</w:t>
+                <w:t xml:space="preserve">hal-05599032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No Future Growth Enhancement Expected at the Northern Edge for European Beech due to Continued Water Limitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Klesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard L Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Alfaro‐sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Baittinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 30 (10), pp.e17546. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/gcb.17546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome‐wide evolutionary response of European oaks during the Anthropocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dounia Saleh</w:t>
+                <w:t xml:space="preserve">Heterobasidion annosum and Armillaria ostoyae significantly reduce radial growth during three years before stem death in infected Pinus pinaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Chen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Leroy</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Lasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Truffaut</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyril Dutech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (1), pp.4-20. </w:t>
+              <w:t xml:space="preserve">Dendrochronologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 83, pp.126161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/evl3.269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dendro.2023.126161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553889v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past and future radial growth and water-use efficiency of Fagus sylvatica and Quercus robur in a long-term climate refugium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome‐wide evolutionary response of European oaks during the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François F. Lebourgeois</w:t>
+                <w:t xml:space="preserve">Dounia Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adib Ouayjan</w:t>
+                <w:t xml:space="preserve">Jun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Ducousso</w:t>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+                <w:t xml:space="preserve">Laura Truffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dendrochronologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 72, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Evolution Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (1), pp.4-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dendro.2022.125939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/evl3.269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03665846v1</w:t>
+                <w:t xml:space="preserve">hal-03553889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher needle anatomic plasticity is related to better water-use efficiency and higher resistance to embolism in fast-growing Pinus pinaster families under water scarcity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Past and future radial growth and water-use efficiency of Fagus sylvatica and Quercus robur in a long-term climate refugium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Le Provost</w:t>
+                <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Delzon</w:t>
+                <w:t xml:space="preserve">Adib Ouayjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Plomion</w:t>
+                <w:t xml:space="preserve">Alexis Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Gion</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35, pp.287-306. </w:t>
+              <w:t xml:space="preserve">Dendrochronologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 72, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00468-020-02034-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dendro.2022.125939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964038v1</w:t>
+                <w:t xml:space="preserve">hal-03665846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do social status and tree architecture influence radial growth, wood density and drought response in spontaneously established oak forests?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Higher needle anatomic plasticity is related to better water-use efficiency and higher resistance to embolism in fast-growing Pinus pinaster families under water scarcity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Alfaro-Sánchez</w:t>
+                <w:t xml:space="preserve">Grégoire Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Valdés-Correcher</w:t>
+                <w:t xml:space="preserve">Sylvain Delzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep Maria Espelta</w:t>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arndt Hampe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Bert</w:t>
+                <w:t xml:space="preserve">Jean-Marc Gion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 77 (2), pp.49. </w:t>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, pp.287-306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-020-00949-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00468-020-02034-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03162762v1</w:t>
+                <w:t xml:space="preserve">hal-02964038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleoenvironmental context and significance of a partial elasmosaurid skeleton from the Albian of Haute-Provence, France</w:t>
               </w:r>
@@ -911,51 +915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sabine Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1058,64 +1062,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mabiala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Burlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-19. </w:t>
@@ -1153,64 +1157,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which oak provenances for the 22nd century in Western Europe? Dendroclimatology in common gardens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1309,4450 +1313,4580 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lamonica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joern Pagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Valdés-Correcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hampe Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 77 (3), pp.1-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13595-020-00981-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortality versus survival in drought‐affected Aleppo pine forest depends on the extent of rock cover and soil stoniness</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How do social status and tree architecture influence radial growth, wood density and drought response in spontaneously established oak forests?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fyodor Tatarinov</w:t>
+                <w:t xml:space="preserve">Raquel Alfaro-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Valdés-Correcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José M. Grünzweig</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Josep Maria Espelta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arndt Hampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13302⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (2), pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-020-00949-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625975v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revision of the lower Aptian (Lower Cretaceous) ammonite species Cheloniceras cornuelianum (d’Orbigny, 1841)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mortality versus survival in drought‐affected Aleppo pine forest depends on the extent of rock cover and soil stoniness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yakir Preisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fyodor Tatarinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José M. Grünzweig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annpal.2018.01.001⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (5), pp.901-912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01713137v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size reduction and ornamental oscillation within a Barremian lineage of giant heteromorphic ammonites (Early Cretaceous, northwestern Tethyan margin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bersac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Juárez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoë Hughes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cretaceous Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 88, pp.173-189. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cretres.2017.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01461722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic leaf gas-exchange strategy is conserved in woody plants under changing ambient CO2: evidence from carbon isotope discrimination in paleo and CO2enrichment studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revision of the lower Aptian (Lower Cretaceous) ammonite species Cheloniceras cornuelianum (d’Orbigny, 1841)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bersac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.13102⟩</w:t>
+              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 104 (1), pp.45-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annpal.2018.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01516281v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01713137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Powdery mildew decreases the radial growth of oak trees with cumulative and delayed effects over years</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Lasnier</w:t>
+                <w:t xml:space="preserve">A dynamic leaf gas-exchange strategy is conserved in woody plants under changing ambient CO2: evidence from carbon isotope discrimination in paleo and CO2enrichment studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven L. Voelker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Renée Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Capdevielle</w:t>
+                <w:t xml:space="preserve">Frederick C. Meinzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Dugravot</w:t>
+                <w:t xml:space="preserve">Rebecca Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Laure Desprez-Loustau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin K.-F. Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (5), 19 p. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (2), pp.889-902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0155344⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.13102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634265v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Formation des Argiles de Saïda (Jurassique supérieur) dans le domaine tlemcenien oriental (Takhemaret, Algérie) : données biostratigraphiques, ichnologiques et sédimentologiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Powdery mildew decreases the radial growth of oak trees with cumulative and delayed effects over years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miloud Benhamou</w:t>
+                <w:t xml:space="preserve">Xavier Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madani Benyoucef</w:t>
+                <w:t xml:space="preserve">Aline Dugravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Desprez-Loustau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Paléobiologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.34344⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (5), 19 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0155344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01242766v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers of temporal changes in temperate forest plant diversity vary across spatial scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Bernhardt-Römermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lander Baeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Craven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter de Frenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radim Hédl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (10), pp.3726-3737. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/gcb.12993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass and nutrients in tree root systems-sustainable harvesting of an intensively managed Pinus pinaster (Ait.) planted forest</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Formation des Argiles de Saïda (Jurassique supérieur) dans le domaine tlemcenien oriental (Takhemaret, Algérie) : données biostratigraphiques, ichnologiques et sédimentologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David L. Achat</w:t>
+                <w:t xml:space="preserve">Amine Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark R. Bakker</w:t>
+                <w:t xml:space="preserve">Miloud Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bernier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Madani Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (2), pp.231-243. </w:t>
+              <w:t xml:space="preserve">Revue de Paléobiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (2), pp.363-384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcbb.12127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.34344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592634v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01242766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic architecture of carbon isotope composition and growth in Eucalyptus across multiple environments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biomass and nutrients in tree root systems-sustainable harvesting of an intensively managed Pinus pinaster (Ait.) planted forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Mabiala</w:t>
+                <w:t xml:space="preserve">Laurent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Savelli</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">David L. Achat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark R. Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oliver Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.13301⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (2), pp.231-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcbb.12127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01556859v1</w:t>
+                <w:t xml:space="preserve">hal-02592634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach for quantifying and correcting sample size-related bias in population estimates of climate-tree growth relationships</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Genetic architecture of carbon isotope composition and growth in Eucalyptus across multiple environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bartholomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mabiala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Savelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Brendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5849/forsci.12-047⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 206 (4), pp.1437 - 1449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.13301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001113v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil water stress affects both cuticular wax content and cuticle-related gene expression in young saplings of maritime pine (Pinus pinaster Ait)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire G. Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline C. Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Ramos Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2229-13-95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traçabilité des températures affectant la fiabilité de résultats de recherche. Exemple dans l'Unité Biodiversité, gènes et communautés du Centre Inra de Bordeaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">An approach for quantifying and correcting sample size-related bias in population estimates of climate-tree growth relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Mérian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Vimal</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59 (4), pp.444-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5849/forsci.12-047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648383v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dichotomus Horizon: proposal for a new biochronologic unit of the Giraudi Zone of the Upper Barremian of southeastern France, and considerations regarding the genus Imerites Rouchadzé (Ammonoidea, Gassendiceratinae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Traçabilité des températures affectant la fiabilité de résultats de recherche. Exemple dans l'Unité Biodiversité, gènes et communautés du Centre Inra de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bersac</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vimal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de Géologie / Notebooks on Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 75, 5 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00557591v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest plant community changes during 1989-2007 in response to climate warming in the Jura Mountains (France and Switzerland)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The Dichotomus Horizon: proposal for a new biochronologic unit of the Giraudi Zone of the Upper Barremian of southeastern France, and considerations regarding the genus Imerites Rouchadzé (Ammonoidea, Gassendiceratinae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Svenning</w:t>
+                <w:t xml:space="preserve">Gérard Delanoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bersac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 21 (5), pp.949-964. </w:t>
+              <w:t xml:space="preserve">Carnets de Géologie / Notebooks on Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, CG2011 (A01), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1654-1103.2010.01201.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/36091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01195023v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudoshasticrioceras bersaci nov. sp. (Ammonoidea, Gassendiceratinae), and new ammonite biohorizon for the Upper Barremian of southeastern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Forest plant community changes during 1989-2007 in response to climate warming in the Jura Mountains (France and Switzerland)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Delanoy</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Svenning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de Géologie / Notebooks on Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (5), pp.949-964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1654-1103.2010.01201.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00386040v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single-substrate model to interpret intra-annual stable isotope signals in tree-ring cellulose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Stievenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 32 (8), pp.1071-1090</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00395186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon stable isotope ratio of phloem sugars in mature pine trees throughout the growing season: comparison of two extraction methods</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Pseudoshasticrioceras bersaci nov. sp. (Ammonoidea, Gassendiceratinae), and new ammonite biohorizon for the Upper Barremian of southeastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Delanoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carnets de Géologie / Notebooks on Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, CG2009 (A02), pp.1-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rcm.4092⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02657800v1</w:t>
+                <w:t xml:space="preserve">hal-00386040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving models of forest nutrient export with equations that predict the nutrient concentration of tree compartments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Augusto</w:t>
+                <w:t xml:space="preserve">Carbon stable isotope ratio of phloem sugars in mature pine trees throughout the growing season: comparison of two extraction methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Meredieu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Jaleh Ghashghaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Trichet</w:t>
+                <w:t xml:space="preserve">Catherine Lambrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabel A. Porte</w:t>
+                <w:t xml:space="preserve">Arthur Gessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 65 (8), pp.808. </w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (16), pp.2511-2518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/forest:2008059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rcm.4092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660993v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving models of forest nutrient export with equations that predict the nutrient concentration of tree compartments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Nouveaux biohorizons et propositions pour le découpage biozonal ammonitique du Barrémien supérieur du Sud-Est de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Delanoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bersac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 65 (8), pp.1</w:t>
+              <w:t xml:space="preserve">Carnets de Géologie / Notebooks on Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, CG2008 (A03), pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00883425v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00266072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux biohorizons et propositions pour le découpage biozonal ammonitique du Barrémien supérieur du Sud-Est de la France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Improving models of forest nutrient export with equations that predict the nutrient concentration of tree compartments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meredieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel A. Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de Géologie / Notebooks on Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 65 (8), pp.808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2008059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00266072v1</w:t>
+                <w:t xml:space="preserve">hal-02660993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon concentration variations in the roots, stem and crown of mature Pinus pinaster (Ait.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Improving models of forest nutrient export with equations that predict the nutrient concentration of tree compartments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meredieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic F. Danjon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Porté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 222, pp.279-295</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 65 (8), pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656160v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00883425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adopting a situational requirements engineering approach for the analysis of civil aviation security standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Laleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software Process: Improvement and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 11 (5), pp.487-503</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating stemwood nutrient concentration with an increment borer: a potential source of error</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Carbon concentration variations in the roots, stem and crown of mature Pinus pinaster (Ait.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic F. Danjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forestry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 222, pp.279-295</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681301v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root architecture and wind-firmness of mature Pinus pinaster</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Estimating stemwood nutrient concentration with an increment borer: a potential source of error</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2005.01497.x⟩</w:t>
+              <w:t xml:space="preserve">Forestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 78 (4), pp.451-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/forestry/cpi041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00016510v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-annual variations in climate influence growth and wood density of Norway spruce</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Root architecture and wind-firmness of mature Pinus pinaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Danjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fourcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Deleuze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 168 (2), pp.387-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2005.01497.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682321v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00016510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root anchorage of inner and edge trees in stands of Maritime pine (Pinus pinasterAit.) growing in different podzolic soil conditions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intra-annual variations in climate influence growth and wood density of Norway spruce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Berthier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Olivier Bouriaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel J.-M. Leban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deleuze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 18, pp.460-466</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25, pp.651-660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672842v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptabilité et validation de la traduction de B vers C - Points de vue du projet BOM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Root anchorage of inner and edge trees in stands of Maritime pine (Pinus pinasterAit.) growing in different podzolic soil conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meredieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Stokes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 18, pp.460-466</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inria-00384177v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind-firmness in Pinus pinaster Aït. stands in Southwest France: influence of stand density, fertilisation and breeding in two experimental stands damaged during the 1999 storm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Adaptabilité et validation de la traduction de B vers C - Points de vue du projet BOM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Boulmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Métayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/forest:2003013⟩</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Approches Formelles pour le Développement de Logiciels, 23 (7), pp.879--903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/tsi.23.879-903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00883693v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00384177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allometric relationships for branch and tree woody biomass of maritime pine (Pinus pinaster Aït.)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Wind-firmness in Pinus pinaster Aït. stands in Southwest France: influence of stand density, fertilisation and breeding in two experimental stands damaged during the 1999 storm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Loustau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 60 (3), pp.209-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2003013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670614v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00883693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree architecture in remote sensing analytical models: The Bray experiment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Allometric relationships for branch and tree woody biomass of maritime pine (Pinus pinaster Aït.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabel A. Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loustau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 158, pp.71-83</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682758v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling SAR data with forest growth models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Tree architecture in remote sensing analytical models: The Bray experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel A. Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rod Dewar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Denis Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guedon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 21 (8), pp.1763-1766. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 22 (9), pp.1827-1843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01431160119800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/014311600210047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02696125v1</w:t>
+                <w:t xml:space="preserve">hal-02682758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural root architecture of 5-year-old Pinus pinaster measured by 3D digitising and analysed with AMAPmod</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Coupling SAR data with forest growth models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rod Dewar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Loustau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Danjon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Trichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 21 (8), pp.1763-1766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/014311600210047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697899v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le maintien de la fertilité des sols forestiers landais dans le cadre de la sylviculture intensive du pin maritime. Revue bibliographique et identification des pistes de recherches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Structural root architecture of 5-year-old Pinus pinaster measured by 3D digitising and analysed with AMAPmod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic F. Danjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trichet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 6 (4), pp.197-214</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 217, pp.49-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686180v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution récente des sols, de la végétation et de la productivité des forêts de montagne françaises</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le maintien de la fertilité des sols forestiers landais dans le cadre de la sylviculture intensive du pin maritime. Revue bibliographique et identification des pistes de recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Loustau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 29 (1-2), pp.341-349</w:t>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 6 (4), pp.197-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694539v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations of wood δ13C and water-use efficiency of Abies alba during the last century</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Evolution récente des sols, de la végétation et de la productivité des forêts de montagne françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 78 (5), pp.1588-1596</w:t>
+              <w:t xml:space="preserve">Ecologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 29 (1-2), pp.341-349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695537v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ecological factors, climatic stresses, and pollution on growth and health of silver fir (Abies alba Mill.) in the Jura mountains: an ecological and dendrochronological study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Variations of wood δ13C and water-use efficiency of Abies alba during the last century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.W. Leavitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oecologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 14 (2), pp.229-246</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 78 (5), pp.1588-1596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02708895v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les principaux types de sapinieres (Abies alba Mill) dans le massif du Jura (France et Suisse). Etude phytoecologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Impact of ecological factors, climatic stresses, and pollution on growth and health of silver fir (Abies alba Mill.) in the Jura mountains: an ecological and dendrochronological study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des sciences forestières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 49, pp.161-183</w:t>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 14 (2), pp.229-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02706682v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02708895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitalité actuelle et passée du sapin (Abies alba Mill) dans le Jura. Etude dendroécologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les principaux types de sapinieres (Abies alba Mill) dans le massif du Jura (France et Suisse). Etude phytoecologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Becker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 49, pp.161-183</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02706682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitalité actuelle et passée du sapin (Abies alba Mill) dans le Jura. Etude dendroécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales des sciences forestières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1990, 47, pp.395-412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02703195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5762,202 +5896,202 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lois de la variabilité intraspécifique chez les ammonites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La Réserve naturelle nationale géologique de Haute-Provence en tant qu'acteur de la recherche paléontologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myette Guiomar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Paléontologique Française (APF)</w:t>
+              <w:t xml:space="preserve">Congrès APF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02124992v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Réserve naturelle nationale géologique de Haute-Provence en tant qu'acteur de la recherche paléontologique.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les lois de la variabilité intraspécifique chez les ammonites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myette Guiomar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès APF</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association Paléontologique Française (APF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03999995v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02124992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What's new Paleorhodania?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5966,4961 +6100,4961 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sabine Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Janneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume C Suan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès APF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daily stem radial fluctuations in Eucalyptus reveals the dynamic of the genetic determinants of trees response to environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bartholome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mabiala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Burlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Managing eucalypt plantations under global changes; IUFRO 2.08.03 Improvement and culture of Eucalyptus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daily stem radial fluctuations in Eucalyptus reveal the dynamic of the genetic determinants of trees response to environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bartholomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mabiala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis R. Burlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics and Forest Tree Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., May 2016, Arcachon, France. 134 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles perspectives pour la conservation et la valorisation du géopatrimoine de la Réserve naturelle géologique de Haute-Provence: les inventaires comme outil d'aide à la décision</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Can rising CO2 concentrations in the atmosphere mitigate the impact of drought years on tree growth?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Achim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Plumpton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Auty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Maccarthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les inventaires du patrimoine : bilan, enjeux et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France, Sep 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01247629v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can rising CO2 concentrations in the atmosphere mitigate the impact of drought years on tree growth?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouvelles perspectives pour la conservation et la valorisation du géopatrimoine de la Réserve naturelle géologique de Haute-Provence: les inventaires comme outil d'aide à la décision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myette Guiomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Les inventaires du patrimoine : bilan, enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Sep 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740347v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01247629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the spore infection depending on climate to model the Heterobasidion annosum dynamics in even-aged Pinus pinaster stands: results from FORRISK project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. IUFRO World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Salt Lake City, United States. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating high-resolution stable isotope signals of annual tree rings across a moisture gradient with the MuSICA model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmi Hilasvuori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Dulhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Rolfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST Action ES0806 ('Stable Isotopes Biosphere-Atmosphere Exchange') Final Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling and predicting the spread of Heterobasidion annosum in even-aged Pinus pinaster stands in South-West France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lung Lung-Escarmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Congress on Planted Forests "Vulnerability and Risk Management in Planted Forests"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Cestas, France. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineralomass and simulated yield by stump removal in root systems of Pinus pinaster in south-west France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Achat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST action FP0803: Belowground carbon turnover in European Forests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., May 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid recovery of genetic diversity during the initial establishment of a leading edge population of holm oak (Quercus ilex)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arndt Hampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Pemonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Petit Petit R.J.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO working group “Genetics of Quercus and Nothofagus”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., Oct 2012, Bordeaux, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term plant response to drought revealed by tree ring stable isotope analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Intra-annual variations in the density and stable isotope composition of Norway spruce tree rings at the Tharandt FLUXNET site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dulhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Jouanguy</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Köstner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grünwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2011</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746782v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-annual variations in the density and stable isotope composition of Norway spruce tree rings at the Tharandt FLUXNET site</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Long-term plant response to drought revealed by tree ring stable isotope analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Grünwald</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Stievenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jouanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2011</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746859v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A field experiment to study the phenotypic plasticity of maritime pine saplings (Pinus pinaster aiton) to water stress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine A. Danquechin Dorval</w:t>
+                <w:t xml:space="preserve">A multilayer transport model of soil water isotopologues in the root zone: applications for the simulation of 18O/16O signals from wood cellulose and soil CO2 efflux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Wingate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jouanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sartore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Forest Ecosystem Genomics and Adaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Madrid, Spain. pp.166</w:t>
+              <w:t xml:space="preserve">Stable Isotopes and Biogeochemical Cycles in Terrestrial Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Ascona, Switzerland. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964766v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multilayer transport model of soil water isotopologues in the root zone: applications for the simulation of 18O/16O signals from wood cellulose and soil CO2 efflux</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Sartore</w:t>
+                <w:t xml:space="preserve">A field experiment to study the phenotypic plasticity of maritime pine saplings (Pinus pinaster aiton) to water stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meredieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis R. Burlett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic F. Danjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine A. Danquechin Dorval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stable Isotopes and Biogeochemical Cycles in Terrestrial Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Ascona, Switzerland. 1 p</w:t>
+              <w:t xml:space="preserve">Conference on Forest Ecosystem Genomics and Adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Madrid, Spain. pp.166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814763v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple, single-substrate model to interpret intra-annual stable isotope signals in tree-ring cellulose</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bosc</w:t>
+                <w:t xml:space="preserve">Phenotypic plasticity of Pinus pinaster to water stress: biomass allocation and root architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic F. Danjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meredieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire G. Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc J.-M. Gion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">7. International Symposium "Root Research and Applications"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Vienna, Austria. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754247v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic plasticity of Pinus pinaster to water stress: biomass allocation and root architecture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc J.-M. Gion</w:t>
+                <w:t xml:space="preserve">Can intra-annual stable isotope signals in tree-ring cellulose be used to extend Fluxnet data-model analysis to larger temporal and spatial scales?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Wingate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jouanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lambrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Symposium "Root Research and Applications"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Vienna, Austria. 5 p</w:t>
+              <w:t xml:space="preserve">6. EGU, European Geosciences Union, General Assembly 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813263v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can intra-annual stable isotope signals in tree-ring cellulose be used to extend Fluxnet data-model analysis to larger temporal and spatial scales?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">A simple, single-substrate model to interpret intra-annual stable isotope signals in tree-ring cellulose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Barbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lambrot</w:t>
+                <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. EGU, European Geosciences Union, General Assembly 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754353v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des stimulations mécanique et/ou de géométrie du sol sur la plasticité de l’architecture des racines de structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Danjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Stokes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifa Khuder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric F. Lagane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La plasticité phénotypique des arbres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal dynamics of the carbon isotope composition of phloem sap and CO2 fluxes in a mature pine forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaleh Ghashghaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint European Stable Isotope User Meeting, JESIUM 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Presqu’île de Giens, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in forest plant communities with recent climate warming in Jura Moutains (France and Switzerland).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gegout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51. Annual symposium of the international association for vegetation science (IAVS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single-substrate model to interpret high-resolution intra-annual stable isotope signals in tree ring cellulose</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Effect of fertilisation on 3D root architecture in 12-year-old Pinus pinaster trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic F. Danjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel A. Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meredieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">4. International Symposium on Dynamics of Physiological Processes in Roots of Woody Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Bangor, United Kingdom. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815940v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différences de dynamiques entre la formation du cerne, de l’écorce et leurs enregistrements chez Pinus pinaster</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Using Computer Science Modeling Techniques for Airport Security Certification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Laleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel Sartore</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées d’Ecologie Fonctionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Biarritz, France. 1 p</w:t>
+              <w:t xml:space="preserve">RCIS''07 First Int. Conf. on Research Challenges in Information Science, Ouarzazate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, X, France. pp.61-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814044v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of fertilisation on 3D root architecture in 12-year-old Pinus pinaster trees</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A single-substrate model to interpret high-resolution intra-annual stable isotope signals in tree ring cellulose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret M. Barbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roderick Dewar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Wingate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium on Dynamics of Physiological Processes in Roots of Woody Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Bangor, United Kingdom. 1 p</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817215v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Computer Science Modeling Techniques for Airport Security Certification</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Différences de dynamiques entre la formation du cerne, de l’écorce et leurs enregistrements chez Pinus pinaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Lemoine</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sartore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RCIS''07 First Int. Conf. on Research Challenges in Information Science, Ouarzazate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, X, France. pp.61-72</w:t>
+              <w:t xml:space="preserve">9. Journées d’Ecologie Fonctionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Biarritz, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125403v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An attempt to combine UML and formal methods to model airport security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Laleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAISE06 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon storage in Pinus pinaster coarse roots: assessing infra-density distribution in mature root system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Danjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Galionis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST E38 Woody Root Processes: Roots, mycorrhizas and their external mycelia in carbon dynamics in forest soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Rovaniemi, Finland. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures, analyse et interprétation de la composition isotopique du carbone de la cellulose du cerne annuel des arbres à haute résolution temporelle : le cas du Pin maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Barbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Berbigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées d'Ecologie Fonctionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Nouan-le-Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeneSyst: a Tool to Reason about Behavioral Aspects of B Event Specifications. Application to Security Properties.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Application of Requirements Engineering Techniques to the Analysis of Civil Aviation Security Standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Laleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formal Specification and Development in Z and B, 4th International Conference of B and Z Users</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Guildford, United Kingdom. pp.299--318</w:t>
+              <w:t xml:space="preserve">SREP'05 International Workshop, In conjunction with 13th IEEE International Requirements Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00384189v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une modélisation des bilans “environnement” et “produits” de sylvicultures contrastées appliquées au Chêne sessile et au Pin maritime</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">GeneSyst: a Tool to Reason about Behavioral Aspects of B Event Specifications. Application to Security Properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stouls</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Colloque Sciences et Industries du Bois "Séchage du bois et compétitivité du bois-énergie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Epinal, France</w:t>
+              <w:t xml:space="preserve">Formal Specification and Development in Z and B, 4th International Conference of B and Z Users</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Guildford, United Kingdom. pp.299--318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761234v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00384189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Requirements Engineering Techniques to the Analysis of Civil Aviation Security Standards</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Une modélisation des bilans “environnement” et “produits” de sylvicultures contrastées appliquées au Chêne sessile et au Pin maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bucket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Carnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Castéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SREP'05 International Workshop, In conjunction with 13th IEEE International Requirements Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, X, France</w:t>
+              <w:t xml:space="preserve">6. Colloque Sciences et Industries du Bois "Séchage du bois et compétitivité du bois-énergie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Epinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125097v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La teneur en carbone dans le pin maritime : mesure, variation, interprétation et utilisation pour estimer le stock de carbone des peuplements landais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Danjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Colloque ARBORA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root anchorage of Maritime pine (Pinus pinaster Ait.) growing in different soil conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Stokes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Najar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference "Wind effects on trees"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction de B vers des langages de programmation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Boulmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Métayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL'03)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRISA, Jan 2003, Rennes, France. pp.87--102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00392235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clear-cutting effects on soil organic matter content and quality in a temperate maritime pine forest a spatial and temporal assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Andreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. World Congress of Soil Science. Soil Science : Confronting New Realities in the 21st Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles de branchaison du pin maritime créés sur données portugaises ont été incomplètement validés sur les données disponibles sur le massif landais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Najar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Réunion CAQ (Croissance, Amélioration, Qualité des bois)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2001, BORDEAUX, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural root architecture of 5-year-old Pinus pinaster measured by 3D digitising and analysed with AMAPmod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic F. Danjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur les Racines principales, structures et fonctionnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1998, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de croissance et de qualité pour le Pin maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Danjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Castéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Najar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1999, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology and geometry measurement of root and shoot architecture of Pinus pinaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic F. Danjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Loustau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel A. Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1998, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La productivité forestière du massif landais et sa gestion durable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Fonctionnement minéral d'un peuplement de pin maritime dans les Landes de Gascogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Ranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loustau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Trichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1997, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766012v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnement minéral d'un peuplement de pin maritime dans les Landes de Gascogne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">La productivité forestière du massif landais et sa gestion durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Loustau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trichet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Loustau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1997, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765487v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des isotopes stables du carbone dans les cernes du bois comme bio-indicateurs des variations environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.W. Leavitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Becker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1993, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02777515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-use efficiency and carbon isotope discrimination in forest trees in relation to climate change and increasing CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Guehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Picon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ferhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1994, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10930,1301 +11064,1301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plesiosaur remains associated with a rich marine fauna from the Albian of southeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sabine Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume C Suan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Janneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Palaeontological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France. pp.87, Abstract book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01857509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling drought-induced dieback of Aleppo pine at the arid timberline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yakir Preisler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eyal Rotenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Yakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadmile Maseyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. , Geophysical Research Abstracts, 18, 2016, Geophysical Research Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An example of taxonomic revision of an oversplitted cephalopod family: the Deshayesitidae</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Factors of intraspecific variability in the ammonites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium Cephalopods ‒ Present and Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Zürich, Switzerland. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01247633v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01247630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors of intraspecific variability in the ammonites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">An example of taxonomic revision of an oversplitted cephalopod family: the Deshayesitidae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bersac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium Cephalopods ‒ Present and Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Zürich, Switzerland. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01247630v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01247633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary patterns and process of the Gassendiceratinae (Ammonoidea, Hemihoplitidae, Upper Barremian)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bersac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium Cephalopods ‒ Present and Past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Zürich, Switzerland. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01247631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating seasonal precipitation variations with high-resolution carbon isotope analyses of annual tree rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmi Hilasvuori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Dulhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Rolfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRACE - Tree Rings in Archaeology, Climatology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Potsdam, Germany. 1 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A field experiment to study the aerial and root architecture of Pinus pinaster saplings in response to water stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Danjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire G. Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine A. Danquechin Dorval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Workshop on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Davis, United States. 2010, Proceedings of the 6th international workshop on functional-structural plant models</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpreting high-resolution stable isotope signals in annual tree ring cellulose in terms of seasonal climate variations using a simple model of tree carbon reserves and ring formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Barbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Science Foundation SIBAE Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Potsdam, Germany. n.p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annual carbon balance of a clear-cut Maritime Pine stand in SW France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Burlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sartore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CarboEurope Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2002, Budapest, Hungary. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology and geometry measurements of root and shoot architecture of P. pinaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic F. Danjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Loustau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel A. Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Annual Conference of EFI : models for sustainable management of temperate plantation forests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Bordeaux, France. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Term increasing WUE revealed by δ13C in tree-rings.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leavitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Seminar on « Causes and consequences of accelerating tree growth in Europe »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, Nancy, France. 1 p., 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02836720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silver fir (Abies alba Mill.) shows an increasing long term trend of ring width in the Jura mountains (France and Switzerland)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Rings and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1990, Lund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12234,244 +12368,244 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FORRISK. Réseau pour l’innovation dans les sylvicultures et les systèmes de gestion intégrée des risques de forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Orazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Fermet Quinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Branco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Vilas Boas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Helena Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">European Forest Institute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 144 p., 2014, 978-2-9519296-2-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Habrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Viguie Donzeau-Gouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bert, Didier and Habrias, Henri and Donzeau-Gouge, Véronique. c, pp.420, 2003, Technique et Science Informatiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00458201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12481,1302 +12615,1302 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 9 : Ammonoid Intraspecific Variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth de Baets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret M. Yacobucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Klug, D. Korn, K. De Baets, I. Kruta &amp; R.H. Mapes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ammonoid Paleobiology: From Anatomy to Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43, Springer, pp.359-426, 2015, Topics In Geobiology, 978-94-017-9629-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-017-9630-9_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01247654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term growth trends of trees: ten years of dendrochronological studies in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Growth trends in European forests : Studies from 12 countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer-Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 372 p., 1996, Research Report - European Forest Institute, 3-540-61460-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02841980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and decline symptoms of Silver fir and Norway spruce in northeastern France: relation to climate, nutrition and silviculture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Crown damage in Norway spruce and Silver fir: relation to site and stand factors in the French mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Landmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.C. Rameau</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest decline and atmospheric deposition effects in the French mountains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02848538v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02851639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crown damage in Norway spruce and Silver fir: relation to site and stand factors in the French mountains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
+                <w:t xml:space="preserve">Growth and decline symptoms of Silver fir and Norway spruce in northeastern France: relation to climate, nutrition and silviculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Landmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Bonneau</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Rameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest decline and atmospheric deposition effects in the French mountains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02851639v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02848538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth trends in various broadleaved and coniferous trees in Northeastern France from the mid 19th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Francois J. F. Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functioning and dynamics of natural and perturbed ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02847593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term changes in forest productivity in northeastern France: the dendroecological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest decline and atmospheric deposition effects in the French mountains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02849688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La croissance radiale des peuplements, études dendroécologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Ulrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pollution atmosphérique et dépérissement des forêts dans les montagnes françaises. Programme DEFORPA. Rapport 1992. Synthèse et contributions individuelles de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de l'Environnement, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02851979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations avec les types de peuplements et la sylviculture dans les Vosges et le Jura.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Influence du climat, des facteurs stationnels et de la pollution sur la croissance et l'état sanitaire du sapin pectiné dans le Jura (France Suisse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollution atmosphérique et dépérissement des forêts dans les montagnes françaises. Programme DEFORPA. Rapport 1992. Synthèse et contributions individuelles de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de l'Environnement, 1993</w:t>
+              <w:t xml:space="preserve">La santé des forêts en 1992</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de l'Agriculture et de la Pêche. DERF, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02846920v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02849432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du climat, des facteurs stationnels et de la pollution sur la croissance et l'état sanitaire du sapin pectiné dans le Jura (France Suisse)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Relations avec les types de peuplements et la sylviculture dans les Vosges et le Jura.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Landman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé des forêts en 1992</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de l'Agriculture et de la Pêche. DERF, 1993</w:t>
+              <w:t xml:space="preserve">Pollution atmosphérique et dépérissement des forêts dans les montagnes françaises. Programme DEFORPA. Rapport 1992. Synthèse et contributions individuelles de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de l'Environnement, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02849432v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02846920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide evolutionary response of European oaks since the Little Ice Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Chen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Truffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proof obligations for specification and refinement of liveness properties under weak fairness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Ruiz Barradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00004181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13786,248 +13920,248 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micrométrie numérique en temps réel sur tige et aiguilles de Pin maritime.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Danjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sartore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement et gestion raisonnée de l'écosystème forestier landais. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Beuffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ConventionECOFOR--97, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14037,256 +14171,256 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence de la variabilité intraspécifique sur la taxinomie, la biostratigraphie et l'évolution des ammonites : une approche paléobiologique : exemples pris dans le Jurassique supérieur et le Crétacé inférieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Universite Rennes 1, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01138094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du climat, des facteurs stationnels et de la pollution sur la croissance et l'etat sanitaire du Sapin pectine (Abies alba Mill.) dans le Jura. Etude phytoecologique et dendrochronologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Henri Poincaré (Nancy 1), 1992. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02848553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du climat, des facteurs stationnels et de la pollution sur la croissance et l'état sanitaire du sapin pectiné (Abies alba Mill.) dans le Jura. Etude phytoécologique et dendrochronologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Henri Poincaré - Nancy 1, 1992. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1992NAN10049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01748595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId373"/>
+      <w:footerReference w:type="default" r:id="rId378"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14433,51 +14567,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04597553v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lasnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2023.126161" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874159v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Klesse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Peters" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Alfaro&#8208;s&#225;nchez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Baittinger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17546" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553889v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Saleh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Chen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Truffaut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.269" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665846v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Ouayjan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2022.125939" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964038v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-020-02034-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162762v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Alfaro-S&#225;nchez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s-Correcher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Espelta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00949-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358719v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Vincent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sabine Grosjean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ferreira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2019.104293" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02555321v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholom&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mabiala" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burlett" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14734" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870299v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234583" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935141v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lamonica" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joern Pagel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hampe Arndt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00981-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625975v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakir Preisler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fyodor Tatarinov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Gr&#252;nzweig" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13302" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01713137v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bersac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2018.01.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01461722v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Ju&#225;rez-Ruiz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#235; Hughes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2017.02.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516281v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L. Voelker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ren&#233;e Brooks" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick C. Meinzer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Anderson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K.-F. Bader" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13102" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-86NCP0R7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634265v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capdevielle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dugravot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Desprez-Loustau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155344" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242766v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Cherif" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Benhamou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Benyoucef" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.34344" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641505v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bernhardt-R&#246;mermann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Baeten" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Craven" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim H&#233;dl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12993" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592634v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Achat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Bakker" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12127" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556859v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mabiala" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Savelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13301" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001113v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. M&#233;rian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5849/forsci.12-047" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648235v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Domergue" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Ramos Campos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grosbois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-95" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648383v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vimal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557591v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Delanoy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/36091" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195023v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lenoir" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Svenning" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2010.01201.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DHWV99BZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386040v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00395186v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wingate" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stievenard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657800v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaleh Ghashghaie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lambrot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gessler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4092" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D02P28SK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660993v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trichet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel A. Porte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008059" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883425v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Port&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266072v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656160v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Danjon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147053v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Laleau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vignes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ledru" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681301v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpi041" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016510v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danjon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fourcaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01497.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682321v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouriaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Leban" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672842v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cucchi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384177v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Badeau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boulm&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M&#233;tayer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Potet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.23.879-903" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-KXMQ9F43-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883693v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2003013" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670614v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682758v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Champion" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guedon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160119800" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696125v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Dewar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/014311600210047" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697899v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686180v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694539v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Becker" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cadel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lefevre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695537v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Leavitt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708895v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706682v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703195v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02124992v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999995v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myette Guiomar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358754v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Janneau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume C Suan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734817v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholome" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741235v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Burlett" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01247629v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mathieu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousset" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740347v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Achim" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Plumpton" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auty" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Maccarthy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801674v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labb&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Saint-Jean" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806909v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmi Hilasvuori" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dulhoste" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rolfe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810577v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lung Lung-Escarmant" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748237v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Achat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ronald M. R. Bakker" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802501v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pemonge" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Petit Petit R.J." TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746782v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanguy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746859v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#246;stner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gr&#252;nwald" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964766v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine A. Danquechin Dorval" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814763v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sartore" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754247v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Barbour" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813263v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Gonzalez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Gion" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754353v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821459v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Khuder" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lagane" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819511v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752409v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lenoir" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gegout" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815940v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret M. Barbour" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Dewar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814044v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817215v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125403v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bouquet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125236v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818721v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Galionis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756603v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Barbour" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384189v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stouls" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761234v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bucket" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carnus" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cast&#233;ra" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125097v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760681v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761581v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Najar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392235v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760030v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourhis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andreux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829734v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Colin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Najar" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770089v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770785v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770331v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766012v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765487v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777515v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774903v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferhi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857509v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594716v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Rotenberg" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Yakir" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadmile Maseyk" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01247633v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bersac" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01247630v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01247631v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809865v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754109v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815696v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831244v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kowalski" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840927v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836720v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leavitt" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282552v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798046v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orazio" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fermet Quinet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Branco" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Vilas Boas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Almeida" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://forrisk.efiatlantic.efi.int/Guide-technique,103.html" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458201v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Habrias" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Viguie Donzeau-Gouge" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01247654v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth de Baets" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Hoffmann" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monnet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret M. Yacobucci" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9630-9_9" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841980v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/134745.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848538v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Levy" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rameau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851639v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pierrat" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonneau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847593v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouchon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Francois J. F. Picard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849688v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Picard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851979v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Ulrich" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846920v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landman" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849432v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275582v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004181v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Ruiz Barradas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820520v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837653v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Beuffe" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/tel-01138094v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02848553v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748595v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1992NAN10049" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599032v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Philippe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myette Guiomar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2026.102917" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Klesse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Peters" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Alfaro&#8208;s&#225;nchez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Baittinger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17546" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04597553v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lasnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2023.126161" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553889v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Saleh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Truffaut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.269" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665846v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Ouayjan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2022.125939" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964038v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-020-02034-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358719v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Vincent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sabine Grosjean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ferreira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2019.104293" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02555321v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholom&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mabiala" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burlett" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14734" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870299v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234583" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935141v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lamonica" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joern Pagel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s-Correcher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hampe Arndt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00981-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162762v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Alfaro-S&#225;nchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Espelta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00949-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625975v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakir Preisler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fyodor Tatarinov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Gr&#252;nzweig" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13302" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01461722v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bersac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Ju&#225;rez-Ruiz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#235; Hughes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2017.02.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01713137v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2018.01.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516281v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L. Voelker" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ren&#233;e Brooks" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick C. Meinzer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Anderson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K.-F. Bader" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13102" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-86NCP0R7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634265v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capdevielle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dugravot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Desprez-Loustau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155344" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641505v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bernhardt-R&#246;mermann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Baeten" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Craven" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim H&#233;dl" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12993" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242766v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Cherif" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Benhamou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Benyoucef" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.34344" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592634v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Achat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Bakker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12127" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556859v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mabiala" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Savelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13301" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648235v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Domergue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Ramos Campos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grosbois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-95" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001113v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. M&#233;rian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5849/forsci.12-047" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648383v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vimal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557591v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Delanoy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/36091" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195023v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lenoir" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Svenning" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2010.01201.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DHWV99BZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00395186v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wingate" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stievenard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386040v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657800v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaleh Ghashghaie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lambrot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gessler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4092" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D02P28SK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266072v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660993v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trichet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel A. Porte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008059" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883425v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Port&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147053v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Laleau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vignes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ledru" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656160v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Danjon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681301v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpi041" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016510v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danjon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fourcaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01497.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682321v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouriaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Leban" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672842v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cucchi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384177v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Badeau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boulm&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M&#233;tayer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Potet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.23.879-903" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-KXMQ9F43-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883693v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2003013" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670614v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682758v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Champion" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guedon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160119800" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696125v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Dewar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/014311600210047" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697899v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686180v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694539v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Becker" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cadel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lefevre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695537v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Leavitt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708895v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706682v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703195v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999995v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02124992v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358754v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Janneau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume C Suan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734817v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholome" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741235v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Burlett" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740347v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Achim" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Plumpton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auty" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Maccarthy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01247629v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mathieu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousset" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801674v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labb&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Saint-Jean" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806909v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmi Hilasvuori" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dulhoste" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rolfe" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810577v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lung Lung-Escarmant" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748237v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Achat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ronald M. R. Bakker" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802501v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pemonge" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Petit Petit R.J." TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746859v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#246;stner" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gr&#252;nwald" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746782v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanguy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814763v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sartore" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964766v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine A. Danquechin Dorval" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813263v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Gonzalez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Gion" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754353v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754247v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Barbour" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821459v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Khuder" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lagane" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819511v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752409v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lenoir" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gegout" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817215v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125403v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bouquet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815940v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret M. Barbour" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Dewar" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814044v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125236v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818721v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Galionis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756603v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Barbour" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125097v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384189v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stouls" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761234v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bucket" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carnus" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cast&#233;ra" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760681v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761581v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Najar" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392235v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760030v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourhis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andreux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829734v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Colin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Najar" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770089v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770785v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770331v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765487v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766012v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777515v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774903v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferhi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857509v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594716v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Rotenberg" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Yakir" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadmile Maseyk" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01247630v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01247633v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bersac" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01247631v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809865v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754109v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815696v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831244v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kowalski" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840927v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836720v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leavitt" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282552v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798046v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orazio" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fermet Quinet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Branco" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Vilas Boas" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Almeida" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://forrisk.efiatlantic.efi.int/Guide-technique,103.html" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458201v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Habrias" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Viguie Donzeau-Gouge" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01247654v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth de Baets" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Hoffmann" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monnet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret M. Yacobucci" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9630-9_9" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841980v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/134745.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851639v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pierrat" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonneau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848538v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Levy" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rameau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847593v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouchon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Francois J. F. Picard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849688v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Picard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851979v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Ulrich" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849432v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846920v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landman" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275582v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004181v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Ruiz Barradas" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820520v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837653v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Beuffe" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/tel-01138094v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02848553v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748595v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1992NAN10049" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>