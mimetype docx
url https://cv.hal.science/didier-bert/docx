--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -234,278 +234,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05599032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No Future Growth Enhancement Expected at the Northern Edge for European Beech due to Continued Water Limitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterobasidion annosum and Armillaria ostoyae significantly reduce radial growth during three years before stem death in infected Pinus pinaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Klesse</w:t>
+                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard L Peters</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Lasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Alfaro‐sánchez</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyril Dutech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.17546⟩</w:t>
+              <w:t xml:space="preserve">Dendrochronologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 83, pp.126161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dendro.2023.126161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04874159v1</w:t>
+                <w:t xml:space="preserve">hal-04597553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterobasidion annosum and Armillaria ostoyae significantly reduce radial growth during three years before stem death in infected Pinus pinaster</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Bert</w:t>
+                <w:t xml:space="preserve">No Future Growth Enhancement Expected at the Northern Edge for European Beech due to Continued Water Limitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Klesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard L Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
+                <w:t xml:space="preserve">Raquel Alfaro‐sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Lasnier</w:t>
+                <w:t xml:space="preserve">Vincent Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Dutech</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claudia Baittinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dendrochronologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 83, pp.126161. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (10), pp.e17546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dendro.2023.126161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.17546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04597553v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome‐wide evolutionary response of European oaks during the Anthropocene</w:t>
               </w:r>
@@ -517,51 +517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -883,295 +883,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02964038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleoenvironmental context and significance of a partial elasmosaurid skeleton from the Albian of Haute-Provence, France</w:t>
+                <w:t xml:space="preserve">The pulse of the tree is under genetic control: eucalyptus as a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peggy Vincent</w:t>
+                <w:t xml:space="preserve">Jérôme Bartholomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sabine Grosjean</w:t>
+                <w:t xml:space="preserve">A. Mabiala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Burlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cretaceous Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cretres.2019.104293⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.14734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358719v1</w:t>
+                <w:t xml:space="preserve">hal-02555321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pulse of the tree is under genetic control: eucalyptus as a case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paleoenvironmental context and significance of a partial elasmosaurid skeleton from the Albian of Haute-Provence, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bartholomé</w:t>
+                <w:t xml:space="preserve">Anne-Sabine Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mabiala</w:t>
+                <w:t xml:space="preserve">Jorge Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Burlett</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
+                <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.1-19. </w:t>
+              <w:t xml:space="preserve">Cretaceous Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 108, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.14734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cretres.2019.104293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02555321v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which oak provenances for the 22nd century in Western Europe? Dendroclimatology in common gardens</w:t>
               </w:r>
@@ -1679,235 +1679,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size reduction and ornamental oscillation within a Barremian lineage of giant heteromorphic ammonites (Early Cretaceous, northwestern Tethyan margin)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revision of the lower Aptian (Lower Cretaceous) ammonite species Cheloniceras cornuelianum (d’Orbigny, 1841)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bersac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zoë Hughes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cretaceous Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cretres.2017.02.001⟩</w:t>
+              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 104 (1), pp.45-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annpal.2018.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01461722v1</w:t>
+                <w:t xml:space="preserve">insu-01713137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revision of the lower Aptian (Lower Cretaceous) ammonite species Cheloniceras cornuelianum (d’Orbigny, 1841)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Size reduction and ornamental oscillation within a Barremian lineage of giant heteromorphic ammonites (Early Cretaceous, northwestern Tethyan margin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bersac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Bert</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Juárez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoë Hughes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 104 (1), pp.45-70. </w:t>
+              <w:t xml:space="preserve">Cretaceous Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 88, pp.173-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annpal.2018.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cretres.2017.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01713137v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01461722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic leaf gas-exchange strategy is conserved in woody plants under changing ambient CO2: evidence from carbon isotope discrimination in paleo and CO2enrichment studies</w:t>
               </w:r>
@@ -2052,51 +2052,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Powdery mildew decreases the radial growth of oak trees with cumulative and delayed effects over years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2163,278 +2163,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers of temporal changes in temperate forest plant diversity vary across spatial scales</w:t>
+                <w:t xml:space="preserve">La Formation des Argiles de Saïda (Jurassique supérieur) dans le domaine tlemcenien oriental (Takhemaret, Algérie) : données biostratigraphiques, ichnologiques et sédimentologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Bernhardt-Römermann</w:t>
+                <w:t xml:space="preserve">Amine Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lander Baeten</w:t>
+                <w:t xml:space="preserve">Miloud Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dylan Craven</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Madani Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.12993⟩</w:t>
+              <w:t xml:space="preserve">Revue de Paléobiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (2), pp.363-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.34344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641505v1</w:t>
+                <w:t xml:space="preserve">insu-01242766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Formation des Argiles de Saïda (Jurassique supérieur) dans le domaine tlemcenien oriental (Takhemaret, Algérie) : données biostratigraphiques, ichnologiques et sédimentologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drivers of temporal changes in temperate forest plant diversity vary across spatial scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Bernhardt-Römermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lander Baeten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Cherif</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Bert</w:t>
+                <w:t xml:space="preserve">Dylan Craven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miloud Benhamou</w:t>
+                <w:t xml:space="preserve">Pieter de Frenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madani Benyoucef</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Radim Hédl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Paléobiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 34 (2), pp.363-384. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (10), pp.3726-3737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.34344⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.12993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01242766v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass and nutrients in tree root systems-sustainable harvesting of an intensively managed Pinus pinaster (Ait.) planted forest</w:t>
               </w:r>
@@ -2554,51 +2554,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic architecture of carbon isotope composition and growth in Eucalyptus across multiple environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bartholomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mabiala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4465,328 +4465,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root anchorage of inner and edge trees in stands of Maritime pine (Pinus pinasterAit.) growing in different podzolic soil conditions</w:t>
+                <w:t xml:space="preserve">Adaptabilité et validation de la traduction de B vers C - Points de vue du projet BOM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Cucchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Meredieu</w:t>
+                <w:t xml:space="preserve">Frédéric Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Stokes</w:t>
+                <w:t xml:space="preserve">Sylvain Boulmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Berthier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Bert</w:t>
+                <w:t xml:space="preserve">Claude Métayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Approches Formelles pour le Développement de Logiciels, 23 (7), pp.879--903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/tsi.23.879-903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672842v1</w:t>
+                <w:t xml:space="preserve">inria-00384177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptabilité et validation de la traduction de B vers C - Points de vue du projet BOM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Badeau</w:t>
+                <w:t xml:space="preserve">Root anchorage of inner and edge trees in stands of Maritime pine (Pinus pinasterAit.) growing in different podzolic soil conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meredieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Stokes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 18, pp.460-466</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inria-00384177v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind-firmness in Pinus pinaster Aït. stands in Southwest France: influence of stand density, fertilisation and breeding in two experimental stands damaged during the 1999 storm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5904,234 +5904,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Réserve naturelle nationale géologique de Haute-Provence en tant qu'acteur de la recherche paléontologique.</w:t>
+                <w:t xml:space="preserve">Les lois de la variabilité intraspécifique chez les ammonites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myette Guiomar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès APF</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association Paléontologique Française (APF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03999995v1</w:t>
+                <w:t xml:space="preserve">insu-02124992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lois de la variabilité intraspécifique chez les ammonites</w:t>
+                <w:t xml:space="preserve">La Réserve naturelle nationale géologique de Haute-Provence en tant qu'acteur de la recherche paléontologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myette Guiomar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Paléontologique Française (APF)</w:t>
+              <w:t xml:space="preserve">Congrès APF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02124992v1</w:t>
+                <w:t xml:space="preserve">hal-03999995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What's new Paleorhodania?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sabine Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Janneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6238,51 +6238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Burlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Managing eucalypt plantations under global changes; IUFRO 2.08.03 Improvement and culture of Eucalyptus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Montpellier, France</w:t>
@@ -6311,64 +6311,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daily stem radial fluctuations in Eucalyptus reveal the dynamic of the genetic determinants of trees response to environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bartholomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mabiala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis R. Burlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6971,51 +6971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Congress on Planted Forests "Vulnerability and Risk Management in Planted Forests"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Cestas, France. 24 p</w:t>
@@ -7271,277 +7271,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-annual variations in the density and stable isotope composition of Norway spruce tree rings at the Tharandt FLUXNET site</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term plant response to drought revealed by tree ring stable isotope analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ogée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Stievenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Köstner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Grünwald</w:t>
+                <w:t xml:space="preserve">Julien Jouanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2011</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746859v1</w:t>
+                <w:t xml:space="preserve">hal-02746782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term plant response to drought revealed by tree ring stable isotope analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intra-annual variations in the density and stable isotope composition of Norway spruce tree rings at the Tharandt FLUXNET site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Dulhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Stievenard</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Köstner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Jouanguy</w:t>
+                <w:t xml:space="preserve">Thomas Grünwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2011</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746782v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multilayer transport model of soil water isotopologues in the root zone: applications for the simulation of 18O/16O signals from wood cellulose and soil CO2 efflux</w:t>
               </w:r>
@@ -7553,51 +7553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jouanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7928,51 +7928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ogée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Wingate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jouanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8165,51 +8165,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des stimulations mécanique et/ou de géométrie du sol sur la plasticité de l’architecture des racines de structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Danjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Stokes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifa Khuder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9349,372 +9349,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Requirements Engineering Techniques to the Analysis of Civil Aviation Security Standards</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Lemoine</w:t>
+                <w:t xml:space="preserve">Une modélisation des bilans “environnement” et “produits” de sylvicultures contrastées appliquées au Chêne sessile et au Pin maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bucket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Carnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Castéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SREP'05 International Workshop, In conjunction with 13th IEEE International Requirements Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, X, France</w:t>
+              <w:t xml:space="preserve">6. Colloque Sciences et Industries du Bois "Séchage du bois et compétitivité du bois-énergie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Epinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125097v1</w:t>
+                <w:t xml:space="preserve">hal-02761234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GeneSyst: a Tool to Reason about Behavioral Aspects of B Event Specifications. Application to Security Properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stouls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formal Specification and Development in Z and B, 4th International Conference of B and Z Users</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Guildford, United Kingdom. pp.299--318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00384189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une modélisation des bilans “environnement” et “produits” de sylvicultures contrastées appliquées au Chêne sessile et au Pin maritime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bucket</w:t>
+                <w:t xml:space="preserve">Application of Requirements Engineering Techniques to the Analysis of Civil Aviation Security Standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Laleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Colloque Sciences et Industries du Bois "Séchage du bois et compétitivité du bois-énergie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Epinal, France</w:t>
+              <w:t xml:space="preserve">SREP'05 International Workshop, In conjunction with 13th IEEE International Requirements Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761234v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La teneur en carbone dans le pin maritime : mesure, variation, interprétation et utilisation pour estimer le stock de carbone des peuplements landais</w:t>
               </w:r>
@@ -9776,277 +9776,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root anchorage of Maritime pine (Pinus pinaster Ait.) growing in different soil conditions</w:t>
+                <w:t xml:space="preserve">Traduction de B vers des langages de programmation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Cucchi</w:t>
+                <w:t xml:space="preserve">Frédéric Badeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Stokes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Meredieu</w:t>
+                <w:t xml:space="preserve">Sylvain Boulmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Berthier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Najar</w:t>
+                <w:t xml:space="preserve">Claude Métayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference "Wind effects on trees"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Germany</w:t>
+              <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL'03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRISA, Jan 2003, Rennes, France. pp.87--102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761581v1</w:t>
+                <w:t xml:space="preserve">inria-00392235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduction de B vers des langages de programmation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Root anchorage of Maritime pine (Pinus pinaster Ait.) growing in different soil conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Potet</w:t>
+                <w:t xml:space="preserve">Véronique Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Stokes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meredieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Najar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL'03)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRISA, Jan 2003, Rennes, France. pp.87--102</w:t>
+              <w:t xml:space="preserve">International conference "Wind effects on trees"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00392235v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clear-cutting effects on soil organic matter content and quality in a temperate maritime pine forest a spatial and temporal assessment</w:t>
               </w:r>
@@ -10399,64 +10399,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Danjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Castéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Najar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1999, Bordeaux, France</w:t>
@@ -11078,90 +11078,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plesiosaur remains associated with a rich marine fauna from the Albian of southeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sabine Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume C Suan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Janneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12767,51 +12767,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term growth trends of trees: ten years of dendrochronological studies in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12899,277 +12899,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02841980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crown damage in Norway spruce and Silver fir: relation to site and stand factors in the French mountains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth and decline symptoms of Silver fir and Norway spruce in northeastern France: relation to climate, nutrition and silviculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Landmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Pierrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Becker</w:t>
+                <w:t xml:space="preserve">G. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bonneau</w:t>
+                <w:t xml:space="preserve">J.C. Rameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest decline and atmospheric deposition effects in the French mountains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02851639v1</w:t>
+                <w:t xml:space="preserve">hal-02848538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and decline symptoms of Silver fir and Norway spruce in northeastern France: relation to climate, nutrition and silviculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crown damage in Norway spruce and Silver fir: relation to site and stand factors in the French mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Landmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Rameau</w:t>
+                <w:t xml:space="preserve">M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest decline and atmospheric deposition effects in the French mountains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02848538v1</w:t>
+                <w:t xml:space="preserve">hal-02851639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth trends in various broadleaved and coniferous trees in Northeastern France from the mid 19th century</w:t>
               </w:r>
@@ -13731,51 +13731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14567,51 +14567,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599032v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Philippe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myette Guiomar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2026.102917" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Klesse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Peters" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Alfaro&#8208;s&#225;nchez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Baittinger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17546" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04597553v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lasnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2023.126161" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553889v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Saleh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Truffaut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.269" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665846v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Ouayjan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2022.125939" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964038v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-020-02034-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358719v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Vincent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sabine Grosjean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ferreira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2019.104293" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02555321v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholom&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mabiala" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burlett" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14734" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870299v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234583" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935141v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lamonica" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joern Pagel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s-Correcher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hampe Arndt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00981-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162762v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Alfaro-S&#225;nchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Espelta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00949-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625975v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakir Preisler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fyodor Tatarinov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Gr&#252;nzweig" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13302" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01461722v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bersac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Ju&#225;rez-Ruiz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#235; Hughes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2017.02.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01713137v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2018.01.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516281v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L. Voelker" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ren&#233;e Brooks" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick C. Meinzer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Anderson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K.-F. Bader" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13102" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-86NCP0R7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634265v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capdevielle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dugravot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Desprez-Loustau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155344" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641505v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bernhardt-R&#246;mermann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Baeten" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Craven" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim H&#233;dl" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12993" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242766v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Cherif" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Benhamou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Benyoucef" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.34344" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592634v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Achat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Bakker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12127" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556859v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mabiala" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Savelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13301" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648235v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Domergue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Ramos Campos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grosbois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-95" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001113v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. M&#233;rian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5849/forsci.12-047" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648383v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vimal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557591v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Delanoy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/36091" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195023v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lenoir" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Svenning" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2010.01201.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DHWV99BZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00395186v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wingate" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stievenard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386040v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657800v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaleh Ghashghaie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lambrot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gessler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4092" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D02P28SK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266072v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660993v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trichet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel A. Porte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008059" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883425v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Port&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147053v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Laleau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vignes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ledru" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656160v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Danjon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681301v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpi041" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016510v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danjon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fourcaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01497.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682321v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouriaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Leban" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672842v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cucchi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384177v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Badeau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boulm&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M&#233;tayer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Potet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.23.879-903" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-KXMQ9F43-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883693v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2003013" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670614v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682758v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Champion" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guedon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160119800" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696125v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Dewar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/014311600210047" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697899v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686180v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694539v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Becker" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cadel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lefevre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695537v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Leavitt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708895v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706682v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703195v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999995v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02124992v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358754v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Janneau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume C Suan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734817v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholome" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741235v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Burlett" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740347v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Achim" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Plumpton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auty" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Maccarthy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01247629v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mathieu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousset" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801674v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labb&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Saint-Jean" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806909v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmi Hilasvuori" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dulhoste" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rolfe" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810577v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lung Lung-Escarmant" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748237v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Achat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ronald M. R. Bakker" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802501v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pemonge" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Petit Petit R.J." TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746859v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#246;stner" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gr&#252;nwald" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746782v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanguy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814763v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sartore" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964766v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine A. Danquechin Dorval" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813263v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Gonzalez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Gion" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754353v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754247v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Barbour" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821459v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Khuder" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lagane" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819511v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752409v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lenoir" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gegout" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817215v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125403v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bouquet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815940v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret M. Barbour" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Dewar" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814044v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125236v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818721v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Galionis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756603v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Barbour" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125097v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384189v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stouls" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761234v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bucket" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carnus" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cast&#233;ra" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760681v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761581v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Najar" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392235v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760030v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourhis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andreux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829734v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Colin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Najar" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770089v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770785v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770331v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765487v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766012v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777515v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774903v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferhi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857509v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594716v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Rotenberg" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Yakir" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadmile Maseyk" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01247630v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01247633v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bersac" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01247631v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809865v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754109v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815696v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831244v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kowalski" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840927v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836720v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leavitt" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282552v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798046v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orazio" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fermet Quinet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Branco" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Vilas Boas" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Almeida" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://forrisk.efiatlantic.efi.int/Guide-technique,103.html" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458201v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Habrias" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Viguie Donzeau-Gouge" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01247654v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth de Baets" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Hoffmann" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monnet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret M. Yacobucci" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9630-9_9" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841980v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/134745.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851639v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pierrat" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonneau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848538v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Levy" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rameau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847593v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouchon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Francois J. F. Picard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849688v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Picard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851979v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Ulrich" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849432v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846920v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landman" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275582v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004181v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Ruiz Barradas" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820520v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837653v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Beuffe" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/tel-01138094v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02848553v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748595v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1992NAN10049" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599032v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Philippe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myette Guiomar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2026.102917" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04597553v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lasnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2023.126161" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874159v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Klesse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L Peters" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Alfaro&#8208;s&#225;nchez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Baittinger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17546" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553889v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Saleh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Truffaut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.269" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665846v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Ouayjan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dendro.2022.125939" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964038v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-020-02034-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02555321v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholom&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mabiala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burlett" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14734" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358719v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Vincent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sabine Grosjean" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ferreira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2019.104293" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870299v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234583" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935141v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lamonica" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joern Pagel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s-Correcher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hampe Arndt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00981-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162762v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Alfaro-S&#225;nchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Espelta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00949-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625975v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakir Preisler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fyodor Tatarinov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Gr&#252;nzweig" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13302" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01713137v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bersac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2018.01.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01461722v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Ju&#225;rez-Ruiz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#235; Hughes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2017.02.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516281v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L. Voelker" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ren&#233;e Brooks" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick C. Meinzer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Anderson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K.-F. Bader" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13102" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-86NCP0R7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634265v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capdevielle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dugravot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Desprez-Loustau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155344" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242766v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Cherif" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Benhamou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Benyoucef" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.34344" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641505v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bernhardt-R&#246;mermann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Baeten" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Craven" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim H&#233;dl" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12993" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592634v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Achat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Bakker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12127" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556859v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mabiala" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Savelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13301" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648235v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Domergue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Lalanne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Ramos Campos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grosbois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-95" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001113v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. M&#233;rian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5849/forsci.12-047" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648383v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vimal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557591v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Delanoy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/36091" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195023v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lenoir" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Svenning" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2010.01201.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DHWV99BZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00395186v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Wingate" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stievenard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386040v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657800v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaleh Ghashghaie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lambrot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gessler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4092" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D02P28SK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266072v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660993v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trichet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel A. Porte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008059" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883425v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Port&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147053v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Laleau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vignes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ledru" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656160v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Danjon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681301v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpi041" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016510v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danjon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fourcaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01497.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682321v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouriaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Leban" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384177v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Badeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boulm&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M&#233;tayer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Potet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.23.879-903" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-KXMQ9F43-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672842v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cucchi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883693v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2003013" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670614v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682758v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Champion" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guedon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160119800" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696125v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Dewar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/014311600210047" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697899v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686180v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694539v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Becker" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cadel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lefevre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695537v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Leavitt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708895v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706682v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703195v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02124992v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999995v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358754v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Janneau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume C Suan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734817v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholome" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Burlett" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741235v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Burlett" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740347v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Achim" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Plumpton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auty" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Maccarthy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01247629v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mathieu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousset" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801674v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labb&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Saint-Jean" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806909v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmi Hilasvuori" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dulhoste" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rolfe" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810577v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lung Lung-Escarmant" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748237v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Achat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ronald M. R. Bakker" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802501v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pemonge" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Petit Petit R.J." TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746782v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouanguy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746859v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#246;stner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gr&#252;nwald" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814763v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sartore" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964766v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine A. Danquechin Dorval" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813263v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Gonzalez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Gion" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754353v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754247v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Barbour" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821459v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Khuder" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lagane" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819511v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752409v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lenoir" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gegout" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817215v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125403v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bouquet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815940v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret M. Barbour" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderick Dewar" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814044v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125236v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818721v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Galionis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756603v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Barbour" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berbigier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761234v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bucket" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carnus" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cast&#233;ra" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384189v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stouls" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125097v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760681v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392235v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761581v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Najar" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760030v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourhis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andreux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829734v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Colin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Najar" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770089v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770785v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770331v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765487v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Ranger" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766012v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777515v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774903v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferhi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857509v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594716v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Rotenberg" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Yakir" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadmile Maseyk" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01247630v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01247633v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bersac" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01247631v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809865v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754109v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815696v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831244v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kowalski" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840927v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836720v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leavitt" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282552v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798046v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orazio" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fermet Quinet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Branco" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Vilas Boas" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Almeida" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://forrisk.efiatlantic.efi.int/Guide-technique,103.html" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458201v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Habrias" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Viguie Donzeau-Gouge" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01247654v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth de Baets" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Hoffmann" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monnet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret M. Yacobucci" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9630-9_9" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841980v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/134745.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848538v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Levy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rameau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851639v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pierrat" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonneau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847593v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouchon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Francois J. F. Picard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849688v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Picard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851979v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Ulrich" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849432v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846920v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landman" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275582v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004181v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Ruiz Barradas" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820520v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837653v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Beuffe" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/tel-01138094v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02848553v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748595v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1992NAN10049" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>