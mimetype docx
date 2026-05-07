--- v1 (2026-04-11)
+++ v2 (2026-05-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didier Blaise </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">didier-blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/R-2483-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (217)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex karyotype but not other cytogenetic abnormalities is associated with worse posttransplant survival of patients with nucleophosmin 1‐mutated acute myeloid leukemia: A study from the European Society for Blood and Marrow Transplantation Acute Leukemia Working Party</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Moukalled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurjen Versluis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Socié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 99 (3), pp.360-369. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajh.27187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher survival following transplantation with a mismatched unrelated donor with posttransplant cyclophosphamide‐based graft‐versus‐host disease prophylaxis than with double unit umbilical cord blood in patients with acute myeloid leukemia in first complete remission: A study from the Acute Leukemia Working Party of the European Society for Blood and Marrow Transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurjen Versluis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vydra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter von Dem Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 99 (12), pp.2296-2305. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajh.27466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durable engraftment after pharmacological pre-transplant immune suppression followed by reduced-toxicity myeloablative haploidentical stem cell transplantation in highly HLA-immunized adults with sickle cell disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bernit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faezeh Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Granata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-024-02257-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary Cancer Matters in Therapy-related Myeloid Neoplasm Patients Receiving Allogeneic Hematopoietic Cell Transplantation: A Study From the Chronic Malignancies Working Party of the EBMT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liesbeth C. de Wreede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Stölzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolaus Kröger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HemaSphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, HemaSphere, 7, pp.e851. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/HS9.0000000000000851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autologous versus allogeneic hematopoietic cell transplantation for older patients with acute lymphoblastic leukemia. An analysis from the Acute Leukemia Working Party of the European Society for Blood and Marrow Transplantation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Houhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Caillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bone Marrow Transplantation, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-022-01904-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allogeneic stem cell transplantation for patients with acute myeloid leukemia (AML) in second complete remission (CR2) transplanted from unrelated donors with post-transplant cyclophosphamide (PTCy). A study on behalf of the Acute Leukemia Working Party of the European Society for Blood and Marrow Transplantation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnon Nagler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryszard Swoboda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kulagin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labussière-Wallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bone Marrow Transplantation, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-023-01940-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of pre-transplantation diabetes and obesity on acute graft-versus-host disease, relapse and death after allogeneic hematopoietic cell transplantation: a study from the EBMT Transplant Complications Working Party.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Klingen Gjærde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapani Ruutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Boreland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolaus Kröger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bone Marrow Transplantation, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-023-02154-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of measurable residual disease on outcomes of unrelated donor haematopoietic cell transplantation with post-transplant cyclophosphamide in AML in first complete remission.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnon Nagler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhagirathbhai Dholaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Bondarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Haematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, British Journal of Haematology, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjh.18765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis and severity criteria for sinusoidal obstruction syndrome/veno-occlusive disease in adult patients: a refined classification from the European society for blood and marrow transplantation (EBMT).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mohty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed S. Alaskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Aljurf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutlu Arat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bone Marrow Transplant, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-023-01992-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graft-versus-Host Disease Prophylaxis with Post Transplant Cyclophosphamide in Chronic Myeloid Leukemia patients undergoing Allogeneic Hematopoietic Cell Transplant from either an Unrelated or Mismatched Related Donor: a comparative study from the Chr...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Ortí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luuk Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Koster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksander Kulagin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transplantation and Cellular Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Transplantation and Cellular Therapy, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtct.2023.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of disease burden on clinical outcomes of AML patients receiving allogeneic hematopoietic cell transplantation: a study from the Acute Leukemia Working Party of the European Society for Blood and Marrow Transplantation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Abou Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Stelljes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bone Marrow Transplantation, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-023-01961-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-transplant cyclophosphamide-based graft-versus-host disease prophylaxis in HLA-matched and haploidentical donor transplants for patients with Hodgkin lymphoma: a comparative study of the LWP EBMT.: GVHD prophylaxis for patients with Hodgkin lymphoma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Montoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Boumendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Finel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Bramanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transplantation and Cellular Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Transplantation and Cellular Therapy, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtct.2023.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matched related versus unrelated versus haploidentical donors for allogeneic transplantation in AML patients achieving first complete remission after two induction courses: a study from the ALWP/EBMT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnon Nagler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Mielke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Passweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bone Marrow Transplant, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-023-01980-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence methods to estimate overall mortality and non-relapse mortality following allogeneic HCT in the modern era: an EBMT-TCWP study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rius-Sansalvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Galimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bone Marrow Transplantation, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-023-02147-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unrelated or haploidentical allogeneic hematopoietic cell transplantation in second complete remission for acute myeloid leukemia-Improved outcomes over time: A European Society for Blood and Marrow Transplantation Acute Leukemia Working Party study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rama Al Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Emmanuel Galimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Sengeloev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Gedde-Dahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Cancer, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cncr.34843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total body irradiation versus busulfan based intermediate intensity conditioning for stem cell transplantation in ALL patients &gt;45 years-a registry-based study by the Acute Leukemia Working Party of the EBMT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Hirschbühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Henri Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bone Marrow Transplantation, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-023-01966-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outcomes of CMML patients undergoing allo-HCT are significantly worse compared to MDS-a study of the CMWP of the EBMT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Rovó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luuk Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Piepenbroek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolaus Kröger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Christian Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, American Journal of Hematology, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajh.27150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European landscape on allogeneic haematopoeietic cell transplantation in Chronic Lymphocytic Leukaemia between 2009 and 2019: a perspective from the Chronic Malignancies Working Party of the EBMT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tournilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel van Gelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk-Jan Eikema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nienke Zinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dreger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bone Marrow Transplantation, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-023-01955-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of HLA-mismatched unrelated donor transplantation with post-transplant cyclophosphamide versus HLA-haploidentical transplantation in patients with active acute myeloid leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Tischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Ciceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Raiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57 (11), pp.1657-1663. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-022-01781-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-transplant cyclophosphamide in one-antigen mismatched unrelated donor transplantation versus haploidentical transplantation in acute myeloid leukemia: a study from the Acute Leukemia Working Party of the EBMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Battipaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Emmanuel Galimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Raiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-022-01577-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurable residual disease, FLT3‐ITD mutation, and disease status have independent prognostic influence on outcome of allogeneic stem cell transplantation in NPM1‐mutated acute myeloid leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rama Al Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Daguindau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riitta Niittyvuopio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cam4.4218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemotherapy or Allogeneic Stem Cell Transplantation as Salvage Therapy for Patients with Refractory Acute Myeloid Leukemia: A Multicenter Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Hui Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui-Jin Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chun-Rong Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi-Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 145 (4), pp.419-429. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000511144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-T depleted haploidentical stem cell transplantation in AML patients achieving first complete remission after one versus two induction courses: a study from the ALWP/EBMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnon Nagler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Jun Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Arcese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-021-01537-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in autologous stem cell transplantation for newly diagnosed multiple myeloma: Changing demographics and outcomes in European Society for Blood and Marrow Transplantation centres from 1995 to 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Swan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Hayden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Eikema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Koster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Haematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, British Journal of Haematology, 197, pp.82-96. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjh.18025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced post-transplant cyclophosphamide doses in haploidentical hematopoietic cell transplantation for elderly patients with hematological malignancies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Duléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bianchessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Granata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-022-01908-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostic value of CPSS cytogenetic risk classification in patients with CMML after allogeneic hematopoietic cell transplantation: a retrospective multicenter study of the Chronic Malignancies Working Party of the EBMT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Koenecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Eikema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hazelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Potter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bone Marrow Transplantation, 57, pp.1607-1611. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-022-01759-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of outcomes for HLA-matched sibling and haplo-identical donors in Myelodysplastic syndromes: report from the chronic malignancies working party of EBMT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Eikema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sheth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Koster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. C. de Wreede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Cancer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Blood Cancer Journal, 12, pp.140. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41408-022-00729-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complications of Autologous Stem Cell Transplantation in Multiple Myeloma: Results from the CALM Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Waszczuk-Gajda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Penack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sbianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Koster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Journal of Clinical Medicine, 11, pp.35-41. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm11123541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced intensity versus non-myeloablative conditioning regimen for haploidentical transplantation and post-transplantation cyclophosphamide in complete remission acute myeloid leukemia: a study from the ALWP of the EBMT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynier Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Emmanuel Galimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Maria Raiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bone Marrow Transplantation, 57, pp.1421-1427. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-022-01674-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical Significance of Haplo-Fever and Cytokine Profiling After Graft Infusion in Allogeneic Stem Cell Transplantation From Haplo-Identical Donors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lining Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhui Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmed.2022.820591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should anti-thymocyte globulin be added in post-transplant cyclophosphamide based matched unrelated donor peripheral blood stem cell transplantation for acute myeloid leukemia? A study on behalf of the Acute Leukemia Working Party of the EBMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Spyridonidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eolia Brissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Moiseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Cornelissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57 (12), pp.1774-1780. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-022-01816-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human leukocyte antigen-haploidentical transplantation for relapsed/refractory acute myeloid leukemia: Better leukemia-free survival with bone marrow than with peripheral blood stem cells in patients &amp;gt;= 55 years of age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Tischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Ciceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Raiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 97 (8), pp.1065-1074. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajh.26627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-world use of defibrotide for veno-occlusive disease/sinusoidal obstruction syndrome: the DEFIFrance Registry Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mohty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Peffault de Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Henri Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-022-01900-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20-Year Steady Increase in Survival of Adult Patients with Relapsed Philadelphia-Positive Acute Lymphoblastic Leukemia Post Allogeneic Hematopoietic Cell Transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bazarbachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Aljurf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riitta Niittyvuopio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balsat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (5), pp.1004-1012. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-21-2675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth time-dependent analysis of the benefit of allo-HSCT for elderly patients with CR1 AML: a FILO study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynier Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Forcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guenounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvian Thepot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (6), pp.1804-1812. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/bloodadvances.2021004435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in outcome of transplantation in patients with secondary acute myeloid leukemia: an analysis from the Acute Leukemia Working Party (ALWP) of the EBMT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nagler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Emmanuel Galimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kröger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bone Marrow Transplantation, 57, pp.1788-1796. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-022-01825-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Transplant Cyclophosphamide for Graft vs Host Disease Prophylaxis in Multiple Myeloma Patients Who Underwent Allogeneic Hematopoietic Cell Transplantation: First Comparison by Donor Type: A Study from the Chronic Malignancies Working Party of the EBMT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sahebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Eikema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Koster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kroger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transplantation and Cellular Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Transplantation and Cellular Therapy, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtct.2021.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second allogeneic haematopoietic cell transplantation using HLA‐matched unrelated versus T‐cell replete haploidentical donor and survival in relapsed acute myeloid leukaemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kharfan‐dabaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eolia Brissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolaus Kroger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Haematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 193 (3), pp.592-601. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjh.17426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing outcomes of a second allogeneic hematopoietic cell transplant using HLA-matched unrelated versus T-cell replete haploidentical donors in relapsed acute lymphoblastic leukemia: a study of the Acute Leukemia Working Party of EBMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kharfan-Dabaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bazarbachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Ciceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (9), pp.2194-2202. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-021-01317-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-dimensional mass cytometry analysis of NK cell alterations in AML identifies a subgroup with adverse clinical outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Chretien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynier Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Granjeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Demerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (22), pp.e2020459118. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2020459118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of long-term outcome for AML patients alive free of disease 2 years after allogeneic hematopoietic cell transplantation with umbilical cord blood versus unrelated donor: a study from the ALWP of the EBMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Cornelissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Ganser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (11), pp.2742-2748. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-021-01387-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allogeneic stem cell transplant in patients with acute myeloid leukemia and karnofsky performance status score less than or equal to 80%: A study from the acute leukemia working party of the European Society for Blood and Marrow Transplantation (EBMT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Saraceni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Forcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolaus Kröger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Socié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.23-33. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cam4.3593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allogeneic transplantation after PD-1 blockade for classic Hodgkin lymphoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reid Merryman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Corradini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leukemia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (9), pp.2672-2683. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41375-021-01193-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of rituximab in reduced intensity conditioning regimens for b-cell malignancies does not influence transplant outcomes: ebmt registry analyses following allogeneic stem cell transplantation for b-cell malignancies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Tomaszewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madan Jagasia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffie van der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Frontiers in Immunology, 11, pp.613954. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2020.613954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive Factors for Outcome of First Allogeneic Transplant for Elderly Patients With Acute Lymphoblastic Leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Hamid Bazarbachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolaus Kröger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Brecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Lymphoma, Myeloma &amp; Leukemia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (12), pp.831-840. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clml.2021.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allogeneic hematopoietic cell transplantation in older myelofibrosis patients: a study of the Chronic Malignancies Working Party of EBMT and the Spanish Myelofibrosis Registry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Hernández-Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kröger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Cornelissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, American Journal of Hematology, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajh.26279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Management of a Comprehensive Cancer Center during the First Six Months of the COVID-19 Pandemic in the South of France: Lessons from the Paoli-Calmettes Institute’s Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Mokart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Camerlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fougereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Hematology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (4), pp.119. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2991/chi.k.210919.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allogeneic hematopoietic cell transplantation in patients with myelodysplastic syndrome using treosulfan based compared to other reduced-intensity or myeloablative conditioning regimens. A report of the chronic malignancies working party of the EBMT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shimoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iacobelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. J. Mufti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Haematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, British Journal of Haematology, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjh.17817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IgD Subtype But Not IgM or Non-Secretory Is a Prognostic Marker for Poor Survival Following Autologous Hematopoietic Cell Transplantation in Multiple Myeloma. Results From the EBMT CALM (Collaboration to Collect Autologous Transplant Outcomes in Lymphomas and Myeloma) Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lawless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sbianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iacobelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bosman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Lymphoma, Myeloma &amp; Leukemia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Clinical Lymphoma, Myeloma &amp; Leukemia, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clml.2021.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splenectomy before allogeneic hematopoietic cell transplantation for myelofibrosis: A French nationwide study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mohty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiorenza Barraco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 96 (1), pp.80-88. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajh.26034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term results and GvHD after prophylactic and preemptive donor lymphocyte infusion after allogeneic stem cell transplantation for acute leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolaas Schaap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Veelken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Brecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-021-01515-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outcome after hematopoietic stem cell transplantation in patients with extranodal natural killer/ T‐Cell lymphoma, nasal type: A French study from the Société Francophone de Greffe de Moelle et de Thérapie Cellulaire ( SFGM‐TC )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Philippe Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Couronné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐philippe Jais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phong‐dinh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 96 (7), pp.834-845. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajh.26200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparable outcomes of haploidentical transplant with TBF conditioning versus matched unrelated donor with fludarabine/busulfan conditioning for acute myeloid leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bazarbachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Forcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Socié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (3), pp.622-634. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-020-01074-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostic impact of early-versus-late responses to different induction regimens in patients with myeloma undergoing autologous hematopoietic cell transplantation: results from the calm study by the cmwp of the ebmt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garderet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Sbianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Iacobelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Haematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, European Journal of Haematology, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejh.13602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-transplantation cyclophosphamide GvHD prophylaxis after hematopoietic stem cell transplantation from 9/10 or 10/10 HLA-matched unrelated donors for acute leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Lorentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Ciceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Vago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Fleischhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leukemia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (2), pp.585-594. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41375-020-0863-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of mycophenolate mofetil and calcineurin inhibitor versus calcineurin inhibitor-based graft-versus-host-disease prophylaxis for matched unrelated donor transplant in acute myeloid leukemia. A study from the ALWP of the EBMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Paviglianiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Socié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Eric Bulabois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (5), pp.1077-1085. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-020-01155-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upfront stem cell transplantation for newly diagnosed multiple myeloma with del(17p) and t(4;14): a study from the cmwp-ebmt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Gagelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diderik-Jan Eikema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liesbeth C. de Wreede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Rambaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Iacobelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Bone Marrow Transplantation, 56, pp.210-217. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-020-01007-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of elite sport-inspired coaching for patients after allogeneic hematopoietic stem cell transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Villaron-Goetgheluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Justafré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (11), pp.2755-2762. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-021-01401-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase I Trial of Prophylactic Donor-Derived IL-2-Activated NK Cell Infusion after Allogeneic Hematopoietic Stem Cell Transplantation from a Matched Sibling Donor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynier Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Fauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (11), pp.2673. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13112673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allogeneic transplantation after PD-1 blockade for classic Hodgkin lymphoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reid Merryman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Corradini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leukemia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (9), pp.2672-2683. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41375-021-01193-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allogeneic hematopoietic cell transplantation with cord blood versus mismatched unrelated donor with post-transplant cyclophosphamide in acute myeloid leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhagirathbhai Dholaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Ruggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Cornelissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hematology &amp; Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1), pp.76. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13045-021-01086-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allogeneic hematopoietic stem cell transplantation from unmanipulated haploidentical donor and unrelated cord blood for T-cell lymphoma: a retrospective study from the Société Francophone de Greffe de Moelle et de Therapie Cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Cornillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Daguenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tournilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (11), pp.2849-2856. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-021-01426-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outcomes in patients treated with chimeric antigen receptor T-cell therapy who were admitted to intensive care (CARTTAS): an international, multicentre, observational cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Maamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Metaxa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gallo de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Haematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (5), pp.e355-e364. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2352-3026(21)00060-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post‐transplantation cyclophosphamide versus antithymocyte globulin in patients with acute myeloid leukemia undergoing allogeneic stem cell transplantation from HLA‐identical sibling donors: A retrospective analysis from the Acute Leukemia Working Party of the European Society for Blood and Marrow Transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Battipaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose‐marie Hamladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 127 (2), pp.209-218. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cncr.33255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better leukemia-free survival with allogeneic than with autologous hct in aml patients with isolated trisomy 8: a study from the alwp of the ebmt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maija Itala-Remes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Socie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Bone Marrow Transplantation, 56, pp.461-469. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-020-01051-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiotepa–busulfan–fludarabine (TBF) conditioning regimen in patients undergoing allogeneic hematopoietic cell transplantation for myelofibrosis: an outcome analysis from the Chronic Malignancies Working Party of the EBMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Battipaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katya Mauff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotus Wendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Angelucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mohty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (7), pp.1593-1602. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-021-01222-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multicentre, multinational, prospective, observational registry study of defibrotide in patients diagnosed with veno-occlusive disease/sinusoidal obstruction syndrome after haematopoietic cell transplantation: an EBMT study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mohty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Lisa Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Calore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Cesaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (10), pp.2454-2463. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-021-01265-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allogeneic HCT for adults with B-cell precursor acute lymphoblastic leukemia harboring IKZF1 gene mutations. A study by the Acute Leukemia Working Party of the EBMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Socié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (5), pp.1047-1055. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-020-01139-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total body irradiation + fludarabine compared to busulfan + fludarabine as “reduced-toxicity conditioning” for patients with acute myeloid leukemia treated with allogeneic hematopoietic cell transplantation in first complete remission: a study by the Acute Leukemia Working Party of the EBMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Sobczyk-Kruszelnicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Stelljes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (2), pp.481-491. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-020-01050-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of donor-derived CD34 + infused cell dose on outcomes of patients undergoing allo-HCT following reduced intensity regimen for myelofibrosis: a study from the Chronic Malignancies Working Party of the EBMT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Czerw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iacobelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Malpassuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Koster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kröger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Bone Marrow Transplantation, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-021-01540-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential allogeneic hematopoietic stem cell transplantation for active refractory/relapsed myeloid malignancies: results of a reduced-intensity conditioning preceded by clofarabine and cytosine arabinoside, a retrospective study on behalf of the SFGM-TC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Peffault de Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 99 (8), pp.1855-1862. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00277-020-04074-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posttransplantation cyclophosphamide vs. antithymocyte globulin as GVHD prophylaxis for mismatched unrelated hematopoietic stem cell transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nykolyszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Granata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (2), pp.349-355. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-019-0682-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Primary Results from the Defifrance Registry Study: Effectiveness and Safety of Defibrotide in the Treatment of Hepatic Veno-Occlusive Disease/Sinusoidal Obstruction Syndrome after Hematopoietic Cell Transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mohty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Yakoub-Agha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 136 (1), </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2020-136685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transplant outcomes for patients with therapy-related acute myeloid leukemia with prior lymphoid malignancy: an ALWP of EBMT study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Gatwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipin Savani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Socie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (1), pp.224-232. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-019-0673-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferior outcome of allogeneic stem cell transplantation for secondary acute myeloid leukemia in first complete remission as compared to de novo acute myeloid leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Kristin Schmaelter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Socié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maija Itälä-Remes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Cancer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (3), pp.26. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41408-020-0296-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Adding Antithymocyte Globulin to Posttransplantation Cyclophosphamide in Haploidentical Stem-Cell Transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean El-Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynier Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Dulery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radwan Massoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Al Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Lymphoma, Myeloma &amp; Leukemia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (9), pp.617-623. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clml.2020.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Society for Blood and Marrow Transplantation (EBMT) consensus recommendations for donor selection in haploidentical hematopoietic cell transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Ciurea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monzr Al Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piyanuch Kongtim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephraim Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Luznik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (1), pp.12-24. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-019-0499-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency of lethal central nervous system neurotoxicity in patients undergoing allogeneic stem cell transplantation: a retrospective registry analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schultze-Florey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan de Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Socié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (8), pp.1642-1646. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-019-0738-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allogeneic haemopoietic transplantation for acute myeloid leukaemia in second complete remission: a registry report by the Acute Leukaemia Working Party of the EBMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gilleece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipin Savani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Yakoub-Agha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Socié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leukemia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1), pp.87-99. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41375-019-0527-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postremission Consolidation by Autologous Hematopoietic Cell Transplantation (HCT) for Acute Myeloid Leukemia in First Complete Remission (CR) and Negative Implications for Subsequent Allogeneic HCT in Second CR: A Study by the Acute Leukemia Working Party of the European Society for Blood and Marrow Transplantation (EBMT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Passweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Christopeit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cornelissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pabst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (4), pp.659-664. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbmt.2019.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idelalisib exposure before allogeneic stem cell transplantation in patients with follicular lymphoma: an EBMT survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopold Sellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Schetelig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Koster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goda Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (12), pp.2335-2338. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-020-0946-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allogeneic stem cell transplantation in second complete remission for core binding factor acute myeloid leukemia: a study from the acute leukemia working party of the european society for blood and marrow transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazimierz Halaburda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Socie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Craddock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Haematologica, 105, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2019.222810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical and economic impact of treated CMV infection in adult CMV‐seropositive patients after allogeneic hematopoietic cell transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Peffault de Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lévy‐bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 92 (12), pp.3665-3673. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmv.25895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone marrow versus mobilized peripheral blood stem cell graft in T-cell-replete haploidentical transplantation in acute lymphoblastic leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnon Nagler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhagirathbhai Dholaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipin Savani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Angelucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leukemia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (10), pp.2766-2775. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41375-020-0850-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-transplant cyclophosphamide versus antithymocyte globulin in patients with acute myeloid leukemia in first complete remission undergoing allogeneic stem cell transplantation from 10/10 HLA-matched unrelated donors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eolia Brissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Moiseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J Cornelissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hematology and Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.87. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13045-020-00923-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fludarabine/busulfan versus fludarabine/total-body-irradiation (2 Gy) as conditioning prior to allogeneic stem cell transplantation in patients (≥60 years) with acute myelogenous leukemia: a study of the acute leukemia working party of the EBMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heinicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietger Niederwieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Platzbecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (4), pp.729-739. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-019-0720-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prophylactic, preemptive, and curative treatment for sinusoidal obstruction syndrome/veno-occlusive disease in adult patients: a position statement from an international expert group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mohty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Abecasis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed S. Alaskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Bone Marrow Transplantation, 55, pp.485-495. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-019-0705-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of concomitant cytogenetic abnormalities on acute myeloid leukemia with monosomy 7 or deletion 7q after hla-matched allogeneic stem cell transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Poire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liisa Volin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgen Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, American Journal of Hematology, 95, pp.282-294. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajh.25714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of donor type, stem cell source and conditioning on outcomes after haploidentical transplant for lymphoma - a lwp-ebmt study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bazarbachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Boumendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Finel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alida Dominietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Haematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, British Journal of Haematology, 188, pp.745-756. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjh.16182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Trends and Prognosis Over Time in Patients with AML Relapsing After Allogeneic Hematopoietic Cell Transplant Reveals Improved Survival for Young Patients in Recent Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bazarbachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietrich Beelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Wolfgang Blau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (24), pp.6475-6482. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-20-3134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferior outcome of allogeneic stem cell transplantation for secondary acute myeloid leukemia in first complete remission as compared to de novo acute myeloid leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Kristin Schmaelter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Socié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maija Itälä-Remes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Cancer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (3), </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41408-020-0296-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REBOUND “Trained to live again”: The practice of great Olympic coaches improves and enhances the quality of life of cancer patients in remission after hematopoietic stem cell allogeneic transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Calvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ben Soussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Villaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (6), pp.997-999. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-020-0845-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditioning‐based outcomes after allogeneic transplantation for myeloma following a prior autologous transplant (1991‐2012) on behalf of EBMT CMWP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hayden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Iacobelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Pérez‐simón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Biezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Minnema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Haematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104 (3), pp.181-189. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejh.13352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of donor age and kinship on clinical outcomes after T-cell–replete haploidentical transplantation with PT-Cy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Raiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Evangelista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Michele Carella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (16), pp.3900-3912. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/bloodadvances.2020001620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a large single institution cohort of related donors fails to detect a relation between SDF1/CXCR4 or VCAM/VLA4 genetic polymorphisms and the level of hematopoietic progenitor cell mobilization in response to G-CSF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Garciaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sfumato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Granata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (3), pp.e0228878. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0228878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02526607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibility at amino acid position 98 of MICB reduces the incidence of graft-versus host disease in conjunction with the CMV status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Carapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Spinnhirny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-020-0886-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02545513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allogeneic stem cell transplantation for peripheral T cell lymphomas: a retrospective study in 285 patients from the Société Francophone de Greffe de Moelle et de Thérapie Cellulaire (SFGM-TC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Mamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Forcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hematology and Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.56. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13045-020-00892-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of NK cell dysfunction in the tumor microenvironment and current clinical approaches to harness NK cell potential for immunotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynier Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐sophie Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Leukocyte Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 109 (6), pp.1071-1088. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/JLB.5MR0920-198RR⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of mycophenolate mofetil and calcineurin inhibitor versus calcineurin inhibitor-based graft-versus-host-disease prophylaxis for matched unrelated donor transplant in acute myeloid leukemia. A study from the ALWP of the EBMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Paviglianiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Socié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Eric Bulabois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-020-01155-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Redefining and measuring transplant conditioning intensity in current era: a study in acute myeloid leukemia patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Spyridonidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipin Savani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riitta Niittyvuopio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (6), pp.1213-1213. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-020-0835-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of total body irradiation‐ vs chemotherapy‐based myeloablative conditioning on outcomes of haploidentical hematopoietic cell transplantation for acute myelogenous leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhagirathbhai Dholaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Angelucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Ciceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Diez‐martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 95 (10), pp.1200-1208. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajh.25934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haematopoietic stem cell transplantation in adult soft-tissue sarcoma: an analysis from the European Society for Blood and Marrow Transplantation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph E Heilig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Badoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Fröhling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Secondino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Medical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (5), </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/esmoopen-2020-000860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of mycophenolate mofetil and calcineurin inhibitor versus calcineurin inhibitor-based graft-versus-host-disease prophylaxis for matched unrelated donor transplant in acute myeloid leukemia. A study from the ALWP of the EBMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Paviglianiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Socie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Eric Bulabois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-020-01155-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-transplant cyclophosphamide versus antithymocyte globulin in patients with acute myeloid leukemia in first complete remission undergoing allogeneic stem cell transplantation from 10/10 HLA-matched unrelated donors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eolia Brissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Moiseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cornelissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hematology and Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13045-020-00923-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haploidentical Transplantation with Post-Transplantation Cyclophosphamide for T Cell Acute Lymphoblastic Leukemia: A Report from the European Society for Blood and Marrow Transplantation Acute Leukemia Working Party</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bazarbachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Angelucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafer Gülbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakan Ozdogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (5), pp.936-942. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbmt.2020.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAR T-cell treatment during the COVID-19 pandemic: Management strategies and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxian Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Tan Su Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingying Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hengwei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guoqing Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Translational Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68 (3), pp.111-118. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.retram.2020.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of Country-Specific Socioeconomic Factors With Survival of Patients Who Experience Severe Classic Acute Graft-vs.-Host Disease After Allogeneic Hematopoietic Cell Transplantation. An Analysis From the Transplant Complications Working Party of the EBMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Frankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alenca Harrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Socié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2020.01537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scoring system for clinically significant cmv infection in seropositive recipients following allogenic hematopoietic cell transplant: an sfgm-tc study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Drumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Peffault de Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Forcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Bone marrow transplantation, 56, pp.1305-1315. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-020-01178-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Outcomes of Myeloablative and Reduced-Intensity Conditioning Allogeneic Hematopoietic Cell Transplantation for Therapy-Related Acute Myeloid Leukemia with Prior Solid Tumor: a report from the ALWP of the EBMT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine J Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietrich Beelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgen Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, American Journal of Hematology, 94, pp.431-438. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajh.25395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stem cell transplantation from a haploidentical donor versus a genoidentical sister for adult male patients with acute myelogenous leukemia in first remission: A retrospective study from the acute leukemia working party of the European Society for Blood and Marrow Transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert‐claude Gorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Socié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126 (5), pp.1004-1015. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cncr.32629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donor selection for a second allogeneic stem cell transplantation in AML patients relapsing after a first transplant: a study of the Acute Leukemia Working Party of EBMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avichai Shimoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Ciceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deconinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Cancer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (12), pp.88. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41408-019-0251-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HLA mismatched donors in patients with myelodysplastic syndrome: an EBMT registry analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Ruggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Wolschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Biology of Blood and Marrow Transplantation, 25, pp.114-120. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbmt.2018.08.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allogeneic hematopoietic stem cell transplantation (hsct) in patients with therapy-related myeloid neoplasm: a study from the chronic malignancies working party of the ebmt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junfeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Koster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietrich Beelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bornhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Blood, 134, pp.45. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2019-124765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of dipss and mysec-pm for prediction of outcome in post-pv and et myelofibrosis after allogeneic stem-cell transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Gagelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diderik-Jan Eikema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liesbeth C. de Wreede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Koster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Wolschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Biology of Blood and Marrow Transplantation, 25, pp.e204-e208. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbmt.2019.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of infectious complications after haploidentical hematopoietic stem cell transplantation with post-transplant cyclophosphamide following reduced-intensity and myeloablative conditioning: a study on behalf of the francophone society of stem cell transplantation and cellular therapy (sfgm-tc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Daguenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Labussiere-Wallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bone Marrow Transplantation, 54, pp.1586-1594. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-019-0475-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostic impact of ebv serostatus in patients with lymphomas or chronic malignancies undergoing allogeneic hct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Styczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Tridello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Ljungman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Mikulska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bone Marrow Transplantation, 54, pp.2060-2071. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-019-0627-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scoring System Based on Post-Transplant Complications in Patients after Allogeneic Hematopoietic Cell Transplantation for Myelodysplastic Syndrome: A Study from the SFGM-TC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Drumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Translational Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (1), pp.8-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tandem autologous stem cell transplantation improves outcome in newly diagnosed multiple myeloma with extramedullary disease and high-risk cytogenetics: a study from the chronic malignancies working party of ebmt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Gagelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diderik-Jan Eikema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Koster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Caillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Pioltelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Biology of Blood and Marrow Transplantation, 25, pp.2134-2142. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbmt.2019.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family Mismatched Allogeneic Stem Cell Transplantation for Myelofibrosis: Report from the Chronic Malignancies Working Party of European Society for Blood and Marrow Transplantation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavita Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diderik-Jan Eikema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donal Mclornan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Olavarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henric-Jan Blok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Biology of Blood and Marrow Transplantation, 25, pp.522-528. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbmt.2018.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prognostic impact of the cytomegalovirus serostatus in patients with chronic hematological malignancies after allogeneic hematopoietic stem cell transplantation: a report from the infectious diseases working party of ebmt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Schmidt-Hieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Tridello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Ljungman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Mikulska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Knelange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Annals of Hematology, 98, pp.755-1763. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00277-019-03669-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How should we diagnose and treat blastic plasmacytoid dendritic cell neoplasm patients?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Garnache-Ottou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabeha Biichlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Renosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (24), pp.4238-4251. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/bloodadvances.2019000647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outcomes of Salvage Haploidentical Transplant with Post-Transplant Cyclophosphamide for Rescuing Graft Failure Patients: a Report on Behalf of the Francophone Society of Bone Marrow Transplantation and Cellular Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Prata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Resche-Rigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Socié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Simon Rohrlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (9), pp.1798-1802. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbmt.2019.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allogeneic stem cell transplantation using hla-matched donors for acute myeloid leukemia with deletion 5q or monosomy 5: a study from the acute leukemia working party of the ebmt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Poire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Forcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Ganser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Haematologica, 105, </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2019.216168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antilymphocyte Globulin for matched sibling donor transplantation in patients with myelofibrosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Koster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Wolschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Yakoub-Agha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Haematologica, 104, pp.1230-1236. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2018.201400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autologous haematopoietic stem cell transplantation (AHSCT) in autoimmune disease adult patients in France: analysis of the long-term outcome from the French Society for Bone Marrow Transplantation and Cellular Therapy (SFGM-TC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Guillaume-Jugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Badoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Terriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Yakoub-Agha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (5), pp.1501-1511. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10067-019-04435-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brentuximab vedotin for recurrent Hodgkin lymphoma after allogeneic hematopoietic stem cell transplantation: A report from the EBMT Lymphoma Working Party</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bazarbachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Boumendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Finel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mohty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125 (1), pp.90-98. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cncr.31755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Unit versus Double-Unit Umbilical Cord Blood Transplantation in Children and Young Adults with Residual Leukemic Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Balligand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Galambrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sirvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (4), pp.734-742. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbmt.2018.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Donor Type in Patients with AML Given Allogeneic Hematopoietic Cell Transplantation After Low-Dose TBI-Based Regimen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Ruggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan J. Cornelissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (12), pp.2794-2803. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-17-3622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allogeneic Stem Cell Transplantation for Myelodysplastic Syndrome Patients with a 5q Deletion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garderet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Ziagkos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja van Biezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Lacobelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOLOGY OF BLOOD AND MARROW TRANSPLANTATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (3), pp.507-513. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbmt.2017.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intravenous Busulfan Compared with Treosulfan-Based Conditioning for Allogeneic Stem Cell Transplantation in Acute Myeloid Leukemia: A Study on Behalf of the Acute Leukemia Working Party of European Society for Blood and Marrow Transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avichai Shimoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipin Savani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Hamladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietrich Beelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOLOGY OF BLOOD AND MARROW TRANSPLANTATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (4), pp.751-757. </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbmt.2017.12.776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haploidentical transplantation outcomes for secondary acute myeloid leukemia: Acute Leukemia Working Party (ALWP) of the European Society for Blood and Marrow Transplantation (EBMT) study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuoyan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Ciceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Tischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93 (6), pp.769-777. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajh.25087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiotepa-busulfan-fludarabine compared to busulfan-fludarabine for sibling and unrelated donor transplant in acute myeloid leukemia in first remission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Saraceni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Hamladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghulam Mufti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Socie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (3), pp.3379-3393. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.23273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-cell-replete haploidentical transplantation in acute myeloid leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynier Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Vey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58, pp.5-16. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exphem.2017.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tandem autologous-haploidentical transplantation is a feasible and effective program for refractory Hodgkin lymphoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Bramanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynier Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Furst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean El Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (3), pp.366-370. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-017-0032-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparable outcomes of haploidentical, 10/10 and 9/10 unrelated donor transplantation in adverse karyotype AML in first complete remission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Lorentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Ciceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Socie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93 (10), pp.1236-1244. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajh.25231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of antithymocyte globulin doses in reduced intensity conditioning before allogeneic transplantation from matched sibling donor for patients with acute myeloid leukemia: a report from the acute leukemia working party of European group of Bone Marrow Transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynier Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Socie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (4), pp.431-437. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-017-0043-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cord Blood Unit Dominance Analysis and Effect of the Winning Unit on Outcomes after Double-Unit Umbilical Cord Blood Transplantation in Adults with Acute Leukemia: A Retrospective Study on Behalf of Eurocord, the Cord Blood Committee of Cellular Therapy, Immunobiology Working Party, and the Acute Leukemia Working Party of the European Group for Blood and Marrow Transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Tozatto-Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Giannotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Ruggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Volt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (8), pp.1657-1663. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbmt.2018.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donor age determines outcome in acute leukemia patients over 40 undergoing haploidentical hematopoietic cell transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Canaani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipin N. Savani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Jun Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Ciceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93 (2), pp.246-253. </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajh.24963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced Relapse Incidence with FLAMSA-RIC Compared with Busulfan/Fludarabine for Acute Myelogenous Leukemia Patients in First or Second Complete Remission: A Study from the Acute Leukemia Working Party of the European Society for Blood and Marrow Transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heinicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Socie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOLOGY OF BLOOD AND MARROW TRANSPLANTATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (11), pp.2224-2232. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbmt.2018.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allogeneic stem cell transplantation benefits for patients &amp;gt;= 60 years with acute myeloid leukemia and FLT3 internal tandem duplication: a study from the Acute Leukemia Working Party of the European Society for Blood and Marrow Transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Poire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Passweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Craddock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 103 (2), pp.256-265. </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2017.178251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Cell-Replete Haploidentical Transplantation with Post-Transplantation Cyclophosphamide for Hodgkin Lymphoma Relapsed after Autologous Transplantation: Reduced Incidence of Relapse and of Chronic Graft-versus-Host Disease Compared with HLA-Identical Related Donors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynier Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Bramanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Furst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOLOGY OF BLOOD AND MARROW TRANSPLANTATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (3), pp.627-632. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbmt.2017.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better outcome with haploidentical over HLA-matched related donors in patients with Hodgkin’s lymphoma undergoing allogeneic haematopoietic cell transplantation—a study by the Francophone Society of Bone Marrow Transplantation and Cellular Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Poiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (4), pp.400 - 409. </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-017-0018-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex vivo and in vivo T cell-depleted allogeneic stem cell transplantation in patients with acute myeloid leukemia in first complete remission resulted in similar overall survival: on behalf of the ALWP of the EBMT and the MSKCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza B. Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hematology and Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13045-018-0668-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transplant Outcomes for Secondary Acute Myeloid Leukemia: Acute Leukemia Working Party of the European Society for Blood and Bone Marrow Transplantation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salyka Sengsayadeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Boumendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Ganser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOLOGY OF BLOOD AND MARROW TRANSPLANTATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (7), pp.1406-1414. </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbmt.2018.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-cell replete haploidentical stem cell transplantation attenuates the prognostic impact of FLT3-ITD in acute myeloid leukemia: A report from the Acute Leukemia Working Party of the European Society for Blood and Marrow Transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Canaani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Jun Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Arcese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Ciceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93 (6), pp.736-744. </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajh.25082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-transplant cyclophosphamide for graft-versus-host disease prophylaxis in HLA matched sibling or matched unrelated donor transplant for patients with acute leukemia, on behalf of ALWP-EBMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Ruggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bacigalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Afanasyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan J Cornelissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hematology and Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.40. </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13045-018-0586-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hematopoietic stem cell transplantation for adult patients with isolated NPM1 mutated acute myeloid leukemia in first remission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Poiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 94 (2), pp.231-239. </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajh.25355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence of Second Primary Malignancies after Autologous Transplantation for Multiple Myeloma in the Era of Novel Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firoozeh Sahebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Iacobelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Sbianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Koster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOLOGY OF BLOOD AND MARROW TRANSPLANTATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (5), pp.930-936. </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbmt.2018.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refined graft-versus-host disease/relapse-free survival in transplant from HLA-identical related or unrelated donors in acute myeloid leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Battipaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Ruggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liisa Volin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (10), pp.1295-1303. </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-018-0169-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brentuximab vedotin prior to allogeneic stem cell transplantation in Hodgkin lymphoma: a report from the EBMT Lymphoma Working Party</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bazarbachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Boumendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Finel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mohty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Haematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 181 (1), pp.86-96. </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjh.15152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-effectiveness analysis of haploidentical vs matched unrelated allogeneic hematopoietic stem cells transplantation in patients older than 55 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Debals-Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lemarié-Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (9), pp.1096-1104. </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-018-0133-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01868753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outcome of a Salvage Third Autologous Stem Cell Transplantation in Multiple Myeloma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garderet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Iacobelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Koster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Goldschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Erik Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (7), pp.1372-1378. </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbmt.2018.01.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of HLA-G polymorphism on the outcome of allogeneic hematopoietic stem cell transplantation for metastatic renal cell carcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Crocchiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Ringden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.O Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Omasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (2), pp.213-218. </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/bmt.2017.243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outcomes of Advanced Hodgkin Lymphoma after Umbilical Cord Blood Transplantation: A Eurocord and EBMT Lymphoma and Cellular Therapy & Immunobiology Working Party Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Paviglianiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Tozatto Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanderson Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Gehlkopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Milpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (11), pp.2265-2270. </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbmt.2018.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outcome after relapse of myelodysplastic syndrome and secondary acute myeloid leukemia following allogeneic stem cell transplantation: a retrospective registry analysis on 698 patients by the Chronic Malignancies Working Party of the European Society of Blood and Marrow Transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liesbeth C. De Wreede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Van Biezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Ehninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 103 (2), pp.237-245. </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2017.168716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-dose therapy and autologous stem cell transplantation in marginal zone lymphomas: a retrospective study by the EBMT Lymphoma Working Party and FIL-GITMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irit Avivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Arcaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ferretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Boumendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Finel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Haematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 182 (6), pp.807-815. </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjh.15454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melphalan 140 mg/m(2) or 200 mg/m(2) for autologous transplantation in myeloma: results from the Collaboration to Collect Autologous Transplant Outcomes in Lymphoma and Myeloma (CALM) study. A report by the EBMT Chronic Malignancies Working Party</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Auner Holger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Iacobelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Sbianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cora Knol-Bout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Haematologica, 103, pp.514-521. </w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2017.181339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditioning intensity in secondary AML with prior myelodysplastic syndrome/myeloproliferative disorders: an EBMT ALWP study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salyka Sengsayadeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie S. Gatwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Boumendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (16), pp.2127-2135. </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/bloodadvances.2018019976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haploidentical transplantation is associated with better overall survival when compared to single cord blood transplantation: an EBMT-Eurocord study of acute leukemia patients conditioned with thiotepa, busulfan, and fludarabine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Giannotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roni Shouval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Arcese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hematology and Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13045-018-0655-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outcomes of hematopoietic stem cell transplantation from unmanipulated haploidentical versus matched sibling donor in patients with acute myeloid leukemia in first complete remission with intermediate or high-risk cytogenetics: a study from the Acute Leukemia Working Party of the European Society for Blood and Marrow Transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Salvatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Ruggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Battipaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ardeshir Ghavamzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 103 (8), pp.1317-1328. </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2018.189258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Related donor transplants: has posttransplantation cyclophosphamide nullified the detrimental effect of HLA mismatch?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Robinson Tara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Fuchs Ephraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei-Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew St Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Blood Advances, 2, pp.1180-1186. </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/bloodadvances.2018018291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allogeneic Hematopoietic Stem Cell Transplantation Improves Outcome of Elderly Patients with Acute Myeloid Leukemia in First Complete Remission: A Time-Dependent and Multistate Analysis from the French Innovative Leukemia Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynier Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Forcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Thepot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Guillerm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 132 (1), </w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2018-99-118471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Society for Blood and Marrow Transplantation (EBMT) Consensus Guidelines for the Detection and Treatment of Donor-specific Anti-HLA Antibodies (DSA) in Haploidentical Hematopoietic Cell Transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan O. Ciurea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Fernadez-Vina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piyanuch Kongtim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monzr Al Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (5), pp.521-534. </w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-017-0062-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clofarabine/busulfan-based reduced intensity conditioning regimens provides very good survivals in acute myeloid leukemia patients in complete remission at transplant: a retrospective study on behalf of the SFGM-TC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Peffault de Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Henri Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.36603-36612. </w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.26391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HLA-Matched Sibling versus Unrelated versus Haploidentical Related Donor Allogeneic Hematopoietic Stem Cell Transplantation for Patients Aged Over 60 Years with Acute Myeloid Leukemia: A Single-Center Donor Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynier Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faezeh Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Furst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOLOGY OF BLOOD AND MARROW TRANSPLANTATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (7), pp.1449-1454. </w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbmt.2018.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killer Cell Immunoglobulin-Like Receptor–Ligand Mismatch in Donor versus Recipient Direction Provides Better Graft-versus-Tumor Effect in Patients with Hematologic Malignancies Undergoing Allogeneic T Cell–Replete Haploidentical Transplantation Followed by Post-Transplant Cyclophosphamide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephania Bramanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Furst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faezeh Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (3), pp.549-554. </w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbmt.2017.11.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similar outcome of allogeneic stem cell transplantation after myeloablative and sequential conditioning regimen in patients with refractory or relapsed acute myeloid leukemia: A study from the Société Francophone de Greffe de Moelle et de Thérapie Cellula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Itzykson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Michallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Yakoub-Agha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93 (3), pp.416 - 423. </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajh.25004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced-­intensity vs reduced­-toxicity myeloablative fludarabine/busulfan-based conditioning regimens for allografted non­Hodgkin lymphoma adult patients: a retrospective study on behalf of the Société Francophone de Greffe de Moelle et de Thérapie Cellulaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ceballos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (9), pp.2191-2198. </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annonc/mdx274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical features and prognostic factors of listeriosis: the MONALISA national prospective cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Perrodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pilmis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (5), pp.510-519. </w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1473-3099(16)30521-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Azithromycin on Airflow Decline–Free Survival After Allogeneic Hematopoietic Stem Cell Transplant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Granata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 318 (6), pp.557-566. </w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jama.2017.9938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rituximab-based first-line treatment of cGVHD after allogeneic SCT: results of a phase 2 study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Yakoub-Agha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chantepie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 130 (20), pp.2186-2195. </w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2017-05-786137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02155352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NKp46 expression on NK cells as a prognostic and predictive biomarker for response to allo-SCT in patients with AML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynier Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Fauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Orlanducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OncoImmunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (12), pp.e1307491. </w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2162402X.2017.1307491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility and safety of allogeneic ex vivo activated-NK cell infusion after matched related hematopoietic stem cell transplantation: Preliminary results of a prospective phase I trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mfarrej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Furst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, July 2017 supplement, 52, pp.S155. </w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/bmt.2017.134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upfront autologous stem cell transplantation for newly diagnosed elderly multiple myeloma patients: a prospective multicenter study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garderet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Caillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Stoppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Touzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 101 (11), pp.1390 - 1397. </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2016.150334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of immune modulation in relapsed peripheral T-cell lymphomas after post-allogeneic stem cell transplantation: a study by the Société Française de Greffe de Moelle et de Thérapie Cellulaire (SFGM-TC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Mamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (3), pp.358--364. </w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/bmt.2015.280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greffe de cellules-souches hématopoïétiques haplo-identiques : recommandations de la Société francophone de greffe de moelle et de thérapie cellulaire (SFGM-TC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chalandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lemarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 103 (11), pp.S229-S242. </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2016.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triage Scoring System Based on Early Post-Transplant Complications for Patients with Myelodysplastic Syndrome Requiring ICU after Allo-HCT: An SFGM-TC Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Yakoub-Agha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Drumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 128 (22), </w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.V128.22.3470.3470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single- vs double-unit cord blood transplantation for children and young ă adults with acute leukemia or myelodysplastic syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Galambrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sirvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 127 (26), pp.3450-3457. </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2016-01-694349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching for the non-conventional MHC-I MICA gene significantly reduces the incidence of acute and chronic GVHD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Carapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kwemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Untrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2016-05-719070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing Natural Killer Cells as Medicinal Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chabannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Mfarrej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ugolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynier Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.504. </w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2016.00504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winning Cord Blood Unit Characteristics Impacting on Outcomes after Double Umbilical Cord Blood Transplantation in Adults with Acute Leukemia: a Collaborative Study of Eurocord and the Acute Leukemia Working Party of EBMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giannotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ruggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cornelissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Michallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51, pp.S67--S68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential regimen of clofarabine, cytosine arabinoside and reduced-intensity conditioned transplantation for primary refractory acute myeloid leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mohty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Milpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Socié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 102 (1), pp.184 - 191. </w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2016.150326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allogeneic stem cell transplantation for patients with mantle cell lymphoma who failed autologous stem cell transplantation: a national survey of the SFGM-TC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Tessoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ceballos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tournilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (9), pp.1184-1190. </w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/bmt.2016.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01419584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of in vivo T cell depletion in HLA-identical allogeneic stem cell transplantation for acute myeloid leukemia in first complete remission conditioned with a fludarabine iv-busulfan myeloablative regimen: a report from the EBMT Acute Leukemia Working Party</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thérèse Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud D’aveni-Piney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Hamladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hematology and Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13045-016-0389-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01444368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matched and mismatched unrelated donor compared to autologous stem cell transplantation for acute myeloid leukemia in first complete remission: a retrospective, propensity score-weighted analysis from the ALWP of the EBMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Saraceni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert-Claude Gorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tabrizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hematology and Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), pp.79. </w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13045-016-0314-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01359632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single- or double-unit UCBT following RIC in adults with AL: a report from Eurocord, the ALWP and the CTIWP of the EBMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Ruggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mohty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hematology and Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (1), pp.128. </w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13045-017-0497-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01546618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autologous stem cell transplantation for relapsed/refractory diffuse large B-cell lymphoma: efficacy in the rituximab era and comparison to first allogeneic transplants. A report from the EBMT Lymphoma Working Party</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Paul Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boumendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Finel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Nicolas-Virelizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (3), pp.365 - 371. </w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/bmt.2015.286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clofarabine versus fludarabine-based reduced-intensity conditioning regimen prior to allogeneic transplantation in adults with AML/MDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Peffault de La Tour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lioure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Eric Bulabois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (11), pp.3068 - 3076. </w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cam4.880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Revised International Prognostic Scoring System Cytogenetics to Predict Outcome After Allogeneic Stem Cell Transplantation for Myelodysplastic Syndromes A Study From the French Society of Bone Marrow Transplantation and Cellular Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gandhi Damaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Michallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Transplantation, 99 (8), pp.1672-1680. </w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/TP.0000000000000649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of HLA of Winning Cord Blood Unit on Outcomes after Double Umbilical Cord Blood Transplantation in Adults with Acute Leukemia: A Retrospective Study on Behalf of Eurocord, the Cord Blood Committee Cellular Therapy and Immunobiology Working Party and the Acute Leukemia Working Party of the EBMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Giannotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Ruggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Cornelissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Michallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 126 (23), pp.3111. </w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.V126.23.3111.3111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of outcomes after unrelated cord blood and unmanipulated haploidentical stem cell transplantation in adults with acute leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ruggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piemontese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Arcese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leukemia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (9), pp.1891-1900. </w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/leu.2015.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution of Natural Killer Cells in HLA-Matched HSCT after Reduced-Intensity Conditioning: Impact on Clinical Outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pical-Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Crocchiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Granjeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Kochbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Just-Landi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (3), pp.429-439. </w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbmt.2014.11.681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low non-relapse mortality and long-term preserved quality of life in older patients undergoing matched related donor allogeneic stem cell transplantation: a prospective multicenter phase II trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynier Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Lecoroller-Sorriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Boyer-Chammard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 100 (2), pp.269-274. </w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2014.113571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haploidentical T Cell-Replete Transplantation with Post-Transplantation Cyclophosphamide for Patients in or above the Sixth Decade of Age Compared with Allogeneic Hematopoietic Stem Cell Transplantation from an Human Leukocyte Antigen-Matched Related or Unrelated Donor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Crocchiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean El-Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Granata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conditioning platform based on fludarabine, busulfan and two days of rabbit antithymocyte globulin results in promising results in patients undergoing allogeneic transplantation from both matched and mismatched unrelated donor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Crocchiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. El-Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (1), pp.83-7. </w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajh.23592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results from a clofarabine-busulfan-containing, reduced-toxicity conditioning regimen prior to allogeneic stem cell transplantation: the phase 2 prospective CLORIC trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Socié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tabrizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Furst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 99 (9), pp.1486-1491. </w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2014.108563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced-toxicity conditioning prior to allogeneic stem cell transplantation improves outcome in patients with myeloid malignancies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Furst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean El Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 99 (11), pp.1762-1768. </w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2014.105981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching of MHC Class I Chain-Related Genes a and B Is Associated with Reduced Incidence of Severe Acute Graft-Versus-Host Disease after Unrelated Hematopoietic Stem Cell Transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Carapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Untrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 124 (21), </w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.V124.21.664.664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-effectiveness and clinical outcomes of double versus single cord blood transplantation in adults with acute leukemia in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Ruggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Claude Gorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Gluckman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 99 (3), pp.535-540. </w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2013.092254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double umbilical cord blood transplantation for hematological malignancies: a long- term analysis from the SFGM-TC registry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labussière Wallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Sobh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fegueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (11), pp.924-933. </w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exphem.2013.05.297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disease status and stem cell source impact on the results of reduced intensity conditioning transplant for Hodgkin lymphoma: a retrospective study from the French Society of Bone Marrow Graft Transplantation and Cellular Therapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Marcais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mohty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Michalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2012.080895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randomized study of 2 reduced-intensity conditioning strategies for human leukocyte antigen-matched, related allogeneic peripheral blood stem cell transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tabrizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Le Corroller-Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fegueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 119 (3), pp.602-611. </w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cncr.27786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02294436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive chronic GVHD is associated with donor blood CD34+ cell count after G-CSF mobilization in non-myeloablative allogeneic PBSC transplantation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dhédin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Prébet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Peffault de Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Katsahian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kuentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47 (12), pp.1564-8. </w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/bmt.2012.75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00821516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younger donor's age and upfront tandem are two independent prognostic factors for survival in multiple myeloma patients treated by tandem autologous-allogeneic stem cell transplantation: a retrospective study from the Société Française de Greffe de Moelle et de Thérapie Cellulaire (SFGM-TC).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Koscielny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mohty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fegueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 97 (4), pp.482-90. </w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2011.049742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randomized study of early hospital discharge following autologous blood SCT: medical outcomes and hospital costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Le Corroller Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Esterni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stoppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47 (4), pp.549-555. </w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/bmt.2011.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02294378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced-intensity conditioning before allogeneic hematopoietic stem cell transplantation in patients over 60 years: a report from the SFGM-TC.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard M Szydlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tabrizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Michallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), pp.289-94. </w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbmt.2011.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting natural killer cells and natural killer T cells in cancer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ugolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chabannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brossay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (4), pp.239-52. </w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nri3174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early matched sibling hematopoietic cell transplantation for adult AML in first remission using an age-adapted strategy: long-term results of a prospective GOELAMS study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lioure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie C Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pigneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 119 (12), pp.2943-8. </w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2011-05-352989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antithymocyte globulins and chronic graft-vs-host disease after myeloablative allogeneic stem cell transplantation from HLA-matched unrelated donors: a report from the Sociéte Française de Greffe de Moelle et de Thérapie Cellulaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mohty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Balère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Socié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Milpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leukemia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (11), pp.1867-74. </w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/leu.2010.200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donor KIR3DL1/3DS1 Gene and Recipient Bw4 KIR Ligand as Prognostic Markers for Outcome in Unrelated Hematopoietic Stem Cell Transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Gagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lorraine Balère-Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (11), pp.1366 - 1375. </w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbmt.2009.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03349718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive factors for outcomes after reduced intensity conditioning hematopoietic stem cell transplantation for hematological malignancies: a 10-year retrospective analysis from the Société Française de Greffe de Moelle et de Thérapie Cellulaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Michallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Hung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mohty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Prébet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nicolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (5), pp.535-44. </w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exphem.2008.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00484237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allogeneic hematopoietic stem-cell transplantation for myeloid sarcoma: a retrospective study from the SFGM-TC.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mohty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lioure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (30), pp.4940-3. </w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/JCO.2007.15.6315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00484234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High response rate and improved graft-versus-host disease following bortezomib as salvage therapy after reduced intensity conditioning allogeneic stem cell transplantation for multiple myeloma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. El-Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Michallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nagler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. de Lavallade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.E. Nicolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93, pp.455-458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term outcomes after reduced-intensity conditioning allogeneic stem cell transplantation for low-grade lymphoma: a survey by the French Society of Bone Marrow Graft Transplantation and Cellular Therapy (SFGM-TC).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Michallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92 (5), pp.627-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00507510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of new classes among acute myelogenous leukaemias with normal karyotype using gene expression profiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Vey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joëlle Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Groulet-Martinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Finetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncogene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (58), pp.9381-9391. </w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.onc.1207910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation économétrique du coût d'une allogreffe de moelle osseuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Protière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G, Tonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Maraninchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moatti Jean-Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d'Economie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 14 (6), pp.323-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03199671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of mixed chimerism on the results of allogeneic bone marrow transplantation for leukemia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Bertheas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Stoppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 78 (11), pp.3103-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outcome of Cytogenetics in Patients with Newly Diagnosed Extramedullary Myeloma Undergoing Stem-Cell Transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gagelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Eikema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Koster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pioltelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Meeting of the European-Myeloma-Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Turin, Italy. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-Effectiveness Analysis of Haploidentical Vs Matched Unrelated Allogeneic Hematopoietic Stem Cells Transplantation in Patients Older Than 55 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Debals-Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lemarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBMT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jval.2017.08.222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01868751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching for the Non-Conventional Mhc-I Mica Gene Significantly Reduces the Incidence of Acute and Chronic Gvhd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Carapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Kwemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiggie Untrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Immunogenetics and Histocompatibility Conference (EFI) 25th Annual Meeting of the German Society for Immunogenetics (DGI) 30 mai - 2 juin 2017, Mannheim / Heidelberg, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Mannheim, Germany. pp.350-351, </w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tan.13034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allogeneic Stem Cell Transplantation from Unmanipulated Haploidentical Donors Versus Unrelated Cord Blood in Patients with T-Cell non-Hodgkin Lymphoma: A Retrospective Study from the Société Francophone de Greffe de Moelle et de Thérapie Cellulaire (SFGM-TC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cornillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Daguenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Socié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st Annual Meeting and Exposition of the American Society of Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Orlando, United States. 134 (Suppl 1), pp.4596, 2019, Blood</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autologous and Allogeneic Hematopoietic Stem-Cell Transplantation for Patients with Richter's Syndrome: A Large Series from the Chronic Malignancies Working Party of the European Society for Blood and Marrow Transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tournilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guièze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Eikema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sengeloev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st Annual Meeting and Exposition of the American Society of Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Orlando, United States. 134 (Suppl 1), pp.2053, 2019, Blood</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1013"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didier Blaise </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">didier-blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/R-2483-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (217)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graft‐versus‐host disease is not associated with reduced incidence of relapse following haploidentical stem cell transplantation with post‐transplant cyclophosphamide for acute lymphoblastic leukaemia: A study on behalf of the Acute Leukaemia Working Party of European Society for Blood and Marrow Transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avichai Shimoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alida Dominietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariya Koc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Haematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 207 (5), pp.2041-2048. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjh.70101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher survival following transplantation with a mismatched unrelated donor with posttransplant cyclophosphamide‐based graft‐versus‐host disease prophylaxis than with double unit umbilical cord blood in patients with acute myeloid leukemia in first complete remission: A study from the Acute Leukemia Working Party of the European Society for Blood and Marrow Transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurjen Versluis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vydra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter von Dem Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 99 (12), pp.2296-2305. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajh.27466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex karyotype but not other cytogenetic abnormalities is associated with worse posttransplant survival of patients with nucleophosmin 1‐mutated acute myeloid leukemia: A study from the European Society for Blood and Marrow Transplantation Acute Leukemia Working Party</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Moukalled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurjen Versluis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Socié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 99 (3), pp.360-369. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajh.27187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durable engraftment after pharmacological pre-transplant immune suppression followed by reduced-toxicity myeloablative haploidentical stem cell transplantation in highly HLA-immunized adults with sickle cell disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bernit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faezeh Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Granata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-024-02257-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis and severity criteria for sinusoidal obstruction syndrome/veno-occlusive disease in adult patients: a refined classification from the European society for blood and marrow transplantation (EBMT).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mohty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed S. Alaskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Aljurf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutlu Arat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bone Marrow Transplant, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-023-01992-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graft-versus-Host Disease Prophylaxis with Post Transplant Cyclophosphamide in Chronic Myeloid Leukemia patients undergoing Allogeneic Hematopoietic Cell Transplant from either an Unrelated or Mismatched Related Donor: a comparative study from the Chr...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Ortí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luuk Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Koster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksander Kulagin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transplantation and Cellular Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Transplantation and Cellular Therapy, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtct.2023.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of pre-transplantation diabetes and obesity on acute graft-versus-host disease, relapse and death after allogeneic hematopoietic cell transplantation: a study from the EBMT Transplant Complications Working Party.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Klingen Gjærde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapani Ruutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Boreland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolaus Kröger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bone Marrow Transplantation, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-023-02154-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of measurable residual disease on outcomes of unrelated donor haematopoietic cell transplantation with post-transplant cyclophosphamide in AML in first complete remission.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnon Nagler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhagirathbhai Dholaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Bondarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Haematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, British Journal of Haematology, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjh.18765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allogeneic stem cell transplantation for patients with acute myeloid leukemia (AML) in second complete remission (CR2) transplanted from unrelated donors with post-transplant cyclophosphamide (PTCy). A study on behalf of the Acute Leukemia Working Party of the European Society for Blood and Marrow Transplantation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnon Nagler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryszard Swoboda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kulagin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labussière-Wallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bone Marrow Transplantation, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-023-01940-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of disease burden on clinical outcomes of AML patients receiving allogeneic hematopoietic cell transplantation: a study from the Acute Leukemia Working Party of the European Society for Blood and Marrow Transplantation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Abou Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Stelljes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bone Marrow Transplantation, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-023-01961-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-transplant cyclophosphamide-based graft-versus-host disease prophylaxis in HLA-matched and haploidentical donor transplants for patients with Hodgkin lymphoma: a comparative study of the LWP EBMT.: GVHD prophylaxis for patients with Hodgkin lymphoma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Montoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Boumendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Finel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Bramanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transplantation and Cellular Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Transplantation and Cellular Therapy, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtct.2023.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matched related versus unrelated versus haploidentical donors for allogeneic transplantation in AML patients achieving first complete remission after two induction courses: a study from the ALWP/EBMT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnon Nagler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Mielke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Passweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bone Marrow Transplant, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-023-01980-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence methods to estimate overall mortality and non-relapse mortality following allogeneic HCT in the modern era: an EBMT-TCWP study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rius-Sansalvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Galimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bone Marrow Transplantation, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-023-02147-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unrelated or haploidentical allogeneic hematopoietic cell transplantation in second complete remission for acute myeloid leukemia-Improved outcomes over time: A European Society for Blood and Marrow Transplantation Acute Leukemia Working Party study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rama Al Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Emmanuel Galimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Sengeloev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Gedde-Dahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Cancer, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cncr.34843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total body irradiation versus busulfan based intermediate intensity conditioning for stem cell transplantation in ALL patients &gt;45 years-a registry-based study by the Acute Leukemia Working Party of the EBMT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Hirschbühl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Henri Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bone Marrow Transplantation, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-023-01966-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European landscape on allogeneic haematopoeietic cell transplantation in Chronic Lymphocytic Leukaemia between 2009 and 2019: a perspective from the Chronic Malignancies Working Party of the EBMT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tournilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel van Gelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk-Jan Eikema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nienke Zinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Dreger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bone Marrow Transplantation, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-023-01955-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outcomes of CMML patients undergoing allo-HCT are significantly worse compared to MDS-a study of the CMWP of the EBMT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Rovó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luuk Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Piepenbroek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolaus Kröger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Christian Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, American Journal of Hematology, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajh.27150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autologous versus allogeneic hematopoietic cell transplantation for older patients with acute lymphoblastic leukemia. An analysis from the Acute Leukemia Working Party of the European Society for Blood and Marrow Transplantation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Houhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Caillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bone Marrow Transplantation, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-022-01904-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary Cancer Matters in Therapy-related Myeloid Neoplasm Patients Receiving Allogeneic Hematopoietic Cell Transplantation: A Study From the Chronic Malignancies Working Party of the EBMT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liesbeth C. de Wreede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Stölzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolaus Kröger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HemaSphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, HemaSphere, 7, pp.e851. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/HS9.0000000000000851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced post-transplant cyclophosphamide doses in haploidentical hematopoietic cell transplantation for elderly patients with hematological malignancies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Duléry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bianchessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Granata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-022-01908-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostic value of CPSS cytogenetic risk classification in patients with CMML after allogeneic hematopoietic cell transplantation: a retrospective multicenter study of the Chronic Malignancies Working Party of the EBMT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Koenecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Eikema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hazelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Potter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bone Marrow Transplantation, 57, pp.1607-1611. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-022-01759-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of outcomes for HLA-matched sibling and haplo-identical donors in Myelodysplastic syndromes: report from the chronic malignancies working party of EBMT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Eikema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sheth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Koster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. C. de Wreede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Cancer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Blood Cancer Journal, 12, pp.140. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41408-022-00729-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-T depleted haploidentical stem cell transplantation in AML patients achieving first complete remission after one versus two induction courses: a study from the ALWP/EBMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnon Nagler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Jun Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Arcese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-021-01537-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemotherapy or Allogeneic Stem Cell Transplantation as Salvage Therapy for Patients with Refractory Acute Myeloid Leukemia: A Multicenter Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Yu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Hui Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui-Jin Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chun-Rong Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi-Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 145 (4), pp.419-429. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000511144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in autologous stem cell transplantation for newly diagnosed multiple myeloma: Changing demographics and outcomes in European Society for Blood and Marrow Transplantation centres from 1995 to 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Swan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Hayden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Eikema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Koster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Haematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, British Journal of Haematology, 197, pp.82-96. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjh.18025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complications of Autologous Stem Cell Transplantation in Multiple Myeloma: Results from the CALM Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Waszczuk-Gajda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Penack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sbianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Koster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Journal of Clinical Medicine, 11, pp.35-41. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm11123541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced intensity versus non-myeloablative conditioning regimen for haploidentical transplantation and post-transplantation cyclophosphamide in complete remission acute myeloid leukemia: a study from the ALWP of the EBMT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynier Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Emmanuel Galimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Maria Raiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bone Marrow Transplantation, 57, pp.1421-1427. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-022-01674-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical Significance of Haplo-Fever and Cytokine Profiling After Graft Infusion in Allogeneic Stem Cell Transplantation From Haplo-Identical Donors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lining Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhui Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmed.2022.820591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should anti-thymocyte globulin be added in post-transplant cyclophosphamide based matched unrelated donor peripheral blood stem cell transplantation for acute myeloid leukemia? A study on behalf of the Acute Leukemia Working Party of the EBMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Spyridonidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eolia Brissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Moiseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Cornelissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57 (12), pp.1774-1780. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-022-01816-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-world use of defibrotide for veno-occlusive disease/sinusoidal obstruction syndrome: the DEFIFrance Registry Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mohty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Peffault de Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Henri Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-022-01900-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human leukocyte antigen-haploidentical transplantation for relapsed/refractory acute myeloid leukemia: Better leukemia-free survival with bone marrow than with peripheral blood stem cells in patients &amp;gt;= 55 years of age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Tischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Ciceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Raiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 97 (8), pp.1065-1074. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajh.26627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20-Year Steady Increase in Survival of Adult Patients with Relapsed Philadelphia-Positive Acute Lymphoblastic Leukemia Post Allogeneic Hematopoietic Cell Transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bazarbachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Aljurf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riitta Niittyvuopio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balsat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (5), pp.1004-1012. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-21-2675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in outcome of transplantation in patients with secondary acute myeloid leukemia: an analysis from the Acute Leukemia Working Party (ALWP) of the EBMT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nagler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Emmanuel Galimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kröger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Bone Marrow Transplantation, 57, pp.1788-1796. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-022-01825-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth time-dependent analysis of the benefit of allo-HSCT for elderly patients with CR1 AML: a FILO study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynier Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Forcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guenounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvian Thepot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (6), pp.1804-1812. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/bloodadvances.2021004435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-transplant cyclophosphamide in one-antigen mismatched unrelated donor transplantation versus haploidentical transplantation in acute myeloid leukemia: a study from the Acute Leukemia Working Party of the EBMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Battipaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Emmanuel Galimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Raiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-022-01577-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurable residual disease, FLT3‐ITD mutation, and disease status have independent prognostic influence on outcome of allogeneic stem cell transplantation in NPM1‐mutated acute myeloid leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rama Al Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Daguindau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riitta Niittyvuopio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cam4.4218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of HLA-mismatched unrelated donor transplantation with post-transplant cyclophosphamide versus HLA-haploidentical transplantation in patients with active acute myeloid leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Tischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Ciceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Raiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57 (11), pp.1657-1663. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-022-01781-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of rituximab in reduced intensity conditioning regimens for b-cell malignancies does not influence transplant outcomes: ebmt registry analyses following allogeneic stem cell transplantation for b-cell malignancies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Tomaszewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madan Jagasia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffie van der Werf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Frontiers in Immunology, 11, pp.613954. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2020.613954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive Factors for Outcome of First Allogeneic Transplant for Elderly Patients With Acute Lymphoblastic Leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Hamid Bazarbachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolaus Kröger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Brecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Lymphoma, Myeloma &amp; Leukemia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (12), pp.831-840. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clml.2021.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allogeneic hematopoietic cell transplantation in older myelofibrosis patients: a study of the Chronic Malignancies Working Party of EBMT and the Spanish Myelofibrosis Registry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Hernández-Boluda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kröger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Cornelissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, American Journal of Hematology, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajh.26279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allogeneic transplantation after PD-1 blockade for classic Hodgkin lymphoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reid Merryman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Corradini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leukemia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (9), pp.2672-2683. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41375-021-01193-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allogeneic stem cell transplant in patients with acute myeloid leukemia and karnofsky performance status score less than or equal to 80%: A study from the acute leukemia working party of the European Society for Blood and Marrow Transplantation (EBMT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Saraceni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Forcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolaus Kröger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Socié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.23-33. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cam4.3593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of long-term outcome for AML patients alive free of disease 2 years after allogeneic hematopoietic cell transplantation with umbilical cord blood versus unrelated donor: a study from the ALWP of the EBMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ngoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Cornelissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Ganser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (11), pp.2742-2748. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-021-01387-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Management of a Comprehensive Cancer Center during the First Six Months of the COVID-19 Pandemic in the South of France: Lessons from the Paoli-Calmettes Institute’s Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Mokart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Camerlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fougereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Hematology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (4), pp.119. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2991/chi.k.210919.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allogeneic hematopoietic cell transplantation in patients with myelodysplastic syndrome using treosulfan based compared to other reduced-intensity or myeloablative conditioning regimens. A report of the chronic malignancies working party of the EBMT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shimoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iacobelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. J. Mufti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Haematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, British Journal of Haematology, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjh.17817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IgD Subtype But Not IgM or Non-Secretory Is a Prognostic Marker for Poor Survival Following Autologous Hematopoietic Cell Transplantation in Multiple Myeloma. Results From the EBMT CALM (Collaboration to Collect Autologous Transplant Outcomes in Lymphomas and Myeloma) Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lawless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sbianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iacobelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bosman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Lymphoma, Myeloma &amp; Leukemia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Clinical Lymphoma, Myeloma &amp; Leukemia, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clml.2021.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term results and GvHD after prophylactic and preemptive donor lymphocyte infusion after allogeneic stem cell transplantation for acute leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolaas Schaap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Veelken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Brecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-021-01515-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splenectomy before allogeneic hematopoietic cell transplantation for myelofibrosis: A French nationwide study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mohty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiorenza Barraco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 96 (1), pp.80-88. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajh.26034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparable outcomes of haploidentical transplant with TBF conditioning versus matched unrelated donor with fludarabine/busulfan conditioning for acute myeloid leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bazarbachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Forcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Socié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (3), pp.622-634. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-020-01074-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostic impact of early-versus-late responses to different induction regimens in patients with myeloma undergoing autologous hematopoietic cell transplantation: results from the calm study by the cmwp of the ebmt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garderet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Sbianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Iacobelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Haematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, European Journal of Haematology, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejh.13602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-transplantation cyclophosphamide GvHD prophylaxis after hematopoietic stem cell transplantation from 9/10 or 10/10 HLA-matched unrelated donors for acute leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Lorentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Ciceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Vago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Fleischhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leukemia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (2), pp.585-594. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41375-020-0863-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of mycophenolate mofetil and calcineurin inhibitor versus calcineurin inhibitor-based graft-versus-host-disease prophylaxis for matched unrelated donor transplant in acute myeloid leukemia. A study from the ALWP of the EBMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Paviglianiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Socié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Eric Bulabois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (5), pp.1077-1085. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-020-01155-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outcome after hematopoietic stem cell transplantation in patients with extranodal natural killer/ T‐Cell lymphoma, nasal type: A French study from the Société Francophone de Greffe de Moelle et de Thérapie Cellulaire ( SFGM‐TC )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Philippe Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Couronné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐philippe Jais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phong‐dinh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 96 (7), pp.834-845. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajh.26200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upfront stem cell transplantation for newly diagnosed multiple myeloma with del(17p) and t(4;14): a study from the cmwp-ebmt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Gagelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diderik-Jan Eikema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liesbeth C. de Wreede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Rambaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Iacobelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Bone Marrow Transplantation, 56, pp.210-217. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-020-01007-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of elite sport-inspired coaching for patients after allogeneic hematopoietic stem cell transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Villaron-Goetgheluck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Justafré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (11), pp.2755-2762. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-021-01401-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase I Trial of Prophylactic Donor-Derived IL-2-Activated NK Cell Infusion after Allogeneic Hematopoietic Stem Cell Transplantation from a Matched Sibling Donor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynier Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Fauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (11), pp.2673. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers13112673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allogeneic transplantation after PD-1 blockade for classic Hodgkin lymphoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reid Merryman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Corradini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leukemia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (9), pp.2672-2683. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41375-021-01193-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allogeneic hematopoietic cell transplantation with cord blood versus mismatched unrelated donor with post-transplant cyclophosphamide in acute myeloid leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhagirathbhai Dholaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Ruggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Cornelissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hematology &amp; Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1), pp.76. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13045-021-01086-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allogeneic hematopoietic stem cell transplantation from unmanipulated haploidentical donor and unrelated cord blood for T-cell lymphoma: a retrospective study from the Société Francophone de Greffe de Moelle et de Therapie Cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Cornillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Daguenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tournilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (11), pp.2849-2856. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-021-01426-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post‐transplantation cyclophosphamide versus antithymocyte globulin in patients with acute myeloid leukemia undergoing allogeneic stem cell transplantation from HLA‐identical sibling donors: A retrospective analysis from the Acute Leukemia Working Party of the European Society for Blood and Marrow Transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Battipaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose‐marie Hamladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 127 (2), pp.209-218. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cncr.33255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outcomes in patients treated with chimeric antigen receptor T-cell therapy who were admitted to intensive care (CARTTAS): an international, multicentre, observational cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Maamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Metaxa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gallo de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Haematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (5), pp.e355-e364. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2352-3026(21)00060-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiotepa–busulfan–fludarabine (TBF) conditioning regimen in patients undergoing allogeneic hematopoietic cell transplantation for myelofibrosis: an outcome analysis from the Chronic Malignancies Working Party of the EBMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Battipaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katya Mauff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotus Wendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Angelucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mohty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (7), pp.1593-1602. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-021-01222-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better leukemia-free survival with allogeneic than with autologous hct in aml patients with isolated trisomy 8: a study from the alwp of the ebmt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maija Itala-Remes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Socie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Bone Marrow Transplantation, 56, pp.461-469. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-020-01051-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multicentre, multinational, prospective, observational registry study of defibrotide in patients diagnosed with veno-occlusive disease/sinusoidal obstruction syndrome after haematopoietic cell transplantation: an EBMT study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mohty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Lisa Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Calore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Cesaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (10), pp.2454-2463. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-021-01265-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allogeneic HCT for adults with B-cell precursor acute lymphoblastic leukemia harboring IKZF1 gene mutations. A study by the Acute Leukemia Working Party of the EBMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Socié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (5), pp.1047-1055. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-020-01139-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of donor-derived CD34 + infused cell dose on outcomes of patients undergoing allo-HCT following reduced intensity regimen for myelofibrosis: a study from the Chronic Malignancies Working Party of the EBMT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Czerw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Iacobelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Malpassuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Koster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kröger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Bone Marrow Transplantation, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-021-01540-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total body irradiation + fludarabine compared to busulfan + fludarabine as “reduced-toxicity conditioning” for patients with acute myeloid leukemia treated with allogeneic hematopoietic cell transplantation in first complete remission: a study by the Acute Leukemia Working Party of the EBMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Sobczyk-Kruszelnicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Stelljes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (2), pp.481-491. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-020-01050-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Transplant Cyclophosphamide for Graft vs Host Disease Prophylaxis in Multiple Myeloma Patients Who Underwent Allogeneic Hematopoietic Cell Transplantation: First Comparison by Donor Type: A Study from the Chronic Malignancies Working Party of the EBMT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sahebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. J. Eikema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Koster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kroger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transplantation and Cellular Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Transplantation and Cellular Therapy, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtct.2021.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-dimensional mass cytometry analysis of NK cell alterations in AML identifies a subgroup with adverse clinical outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Chretien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynier Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Granjeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Demerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (22), pp.e2020459118. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2020459118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second allogeneic haematopoietic cell transplantation using HLA‐matched unrelated versus T‐cell replete haploidentical donor and survival in relapsed acute myeloid leukaemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kharfan‐dabaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eolia Brissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolaus Kroger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Haematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 193 (3), pp.592-601. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjh.17426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing outcomes of a second allogeneic hematopoietic cell transplant using HLA-matched unrelated versus T-cell replete haploidentical donors in relapsed acute lymphoblastic leukemia: a study of the Acute Leukemia Working Party of EBMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kharfan-Dabaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bazarbachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Ciceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (9), pp.2194-2202. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-021-01317-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Adding Antithymocyte Globulin to Posttransplantation Cyclophosphamide in Haploidentical Stem-Cell Transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean El-Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynier Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Dulery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radwan Massoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Al Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Lymphoma, Myeloma &amp; Leukemia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (9), pp.617-623. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clml.2020.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Society for Blood and Marrow Transplantation (EBMT) consensus recommendations for donor selection in haploidentical hematopoietic cell transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Ciurea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monzr Al Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piyanuch Kongtim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephraim Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Luznik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (1), pp.12-24. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-019-0499-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency of lethal central nervous system neurotoxicity in patients undergoing allogeneic stem cell transplantation: a retrospective registry analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schultze-Florey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan de Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Socié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (8), pp.1642-1646. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-019-0738-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transplant outcomes for patients with therapy-related acute myeloid leukemia with prior lymphoid malignancy: an ALWP of EBMT study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Gatwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipin Savani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Socie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (1), pp.224-232. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-019-0673-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferior outcome of allogeneic stem cell transplantation for secondary acute myeloid leukemia in first complete remission as compared to de novo acute myeloid leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Kristin Schmaelter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Socié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maija Itälä-Remes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Cancer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (3), pp.26. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41408-020-0296-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allogeneic haemopoietic transplantation for acute myeloid leukaemia in second complete remission: a registry report by the Acute Leukaemia Working Party of the EBMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Gilleece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipin Savani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Yakoub-Agha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Socié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leukemia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1), pp.87-99. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41375-019-0527-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postremission Consolidation by Autologous Hematopoietic Cell Transplantation (HCT) for Acute Myeloid Leukemia in First Complete Remission (CR) and Negative Implications for Subsequent Allogeneic HCT in Second CR: A Study by the Acute Leukemia Working Party of the European Society for Blood and Marrow Transplantation (EBMT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Passweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Christopeit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cornelissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Pabst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (4), pp.659-664. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbmt.2019.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idelalisib exposure before allogeneic stem cell transplantation in patients with follicular lymphoma: an EBMT survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopold Sellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Schetelig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Koster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goda Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (12), pp.2335-2338. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-020-0946-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allogeneic stem cell transplantation in second complete remission for core binding factor acute myeloid leukemia: a study from the acute leukemia working party of the european society for blood and marrow transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazimierz Halaburda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Socie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Craddock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Haematologica, 105, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2019.222810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical and economic impact of treated CMV infection in adult CMV‐seropositive patients after allogeneic hematopoietic cell transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Peffault de Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Lévy‐bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 92 (12), pp.3665-3673. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmv.25895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone marrow versus mobilized peripheral blood stem cell graft in T-cell-replete haploidentical transplantation in acute lymphoblastic leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnon Nagler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhagirathbhai Dholaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipin Savani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Angelucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leukemia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (10), pp.2766-2775. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41375-020-0850-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fludarabine/busulfan versus fludarabine/total-body-irradiation (2 Gy) as conditioning prior to allogeneic stem cell transplantation in patients (≥60 years) with acute myelogenous leukemia: a study of the acute leukemia working party of the EBMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heinicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietger Niederwieser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Platzbecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (4), pp.729-739. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-019-0720-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-transplant cyclophosphamide versus antithymocyte globulin in patients with acute myeloid leukemia in first complete remission undergoing allogeneic stem cell transplantation from 10/10 HLA-matched unrelated donors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eolia Brissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Moiseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J Cornelissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hematology and Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.87. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13045-020-00923-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prophylactic, preemptive, and curative treatment for sinusoidal obstruction syndrome/veno-occlusive disease in adult patients: a position statement from an international expert group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mohty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Abecasis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed S. Alaskar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Bone Marrow Transplantation, 55, pp.485-495. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-019-0705-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of concomitant cytogenetic abnormalities on acute myeloid leukemia with monosomy 7 or deletion 7q after hla-matched allogeneic stem cell transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Poire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liisa Volin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgen Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, American Journal of Hematology, 95, pp.282-294. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajh.25714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of donor type, stem cell source and conditioning on outcomes after haploidentical transplant for lymphoma - a lwp-ebmt study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bazarbachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Boumendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Finel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alida Dominietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Haematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, British Journal of Haematology, 188, pp.745-756. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjh.16182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Trends and Prognosis Over Time in Patients with AML Relapsing After Allogeneic Hematopoietic Cell Transplant Reveals Improved Survival for Young Patients in Recent Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bazarbachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietrich Beelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Wolfgang Blau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (24), pp.6475-6482. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-20-3134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferior outcome of allogeneic stem cell transplantation for secondary acute myeloid leukemia in first complete remission as compared to de novo acute myeloid leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann-Kristin Schmaelter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Socié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maija Itälä-Remes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Cancer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (3), </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41408-020-0296-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REBOUND “Trained to live again”: The practice of great Olympic coaches improves and enhances the quality of life of cancer patients in remission after hematopoietic stem cell allogeneic transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Calvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ben Soussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Villaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (6), pp.997-999. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-020-0845-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditioning‐based outcomes after allogeneic transplantation for myeloma following a prior autologous transplant (1991‐2012) on behalf of EBMT CMWP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hayden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Iacobelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Antonio Pérez‐simón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Biezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Minnema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Haematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104 (3), pp.181-189. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejh.13352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of donor age and kinship on clinical outcomes after T-cell–replete haploidentical transplantation with PT-Cy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Raiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Evangelista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Michele Carella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (16), pp.3900-3912. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/bloodadvances.2020001620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a large single institution cohort of related donors fails to detect a relation between SDF1/CXCR4 or VCAM/VLA4 genetic polymorphisms and the level of hematopoietic progenitor cell mobilization in response to G-CSF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Garciaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sfumato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Granata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (3), pp.e0228878. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0228878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02526607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibility at amino acid position 98 of MICB reduces the incidence of graft-versus host disease in conjunction with the CMV status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Carapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Spinnhirny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-020-0886-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02545513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Redefining and measuring transplant conditioning intensity in current era: a study in acute myeloid leukemia patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Spyridonidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipin Savani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riitta Niittyvuopio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (6), pp.1213-1213. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-020-0835-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of mycophenolate mofetil and calcineurin inhibitor versus calcineurin inhibitor-based graft-versus-host-disease prophylaxis for matched unrelated donor transplant in acute myeloid leukemia. A study from the ALWP of the EBMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Paviglianiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Socié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Eric Bulabois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-020-01155-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of total body irradiation‐ vs chemotherapy‐based myeloablative conditioning on outcomes of haploidentical hematopoietic cell transplantation for acute myelogenous leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhagirathbhai Dholaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Angelucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Ciceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Diez‐martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 95 (10), pp.1200-1208. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajh.25934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of NK cell dysfunction in the tumor microenvironment and current clinical approaches to harness NK cell potential for immunotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynier Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐sophie Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Leukocyte Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 109 (6), pp.1071-1088. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/JLB.5MR0920-198RR⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haematopoietic stem cell transplantation in adult soft-tissue sarcoma: an analysis from the European Society for Blood and Marrow Transplantation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph E Heilig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Badoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Fröhling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Secondino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Medical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (5), </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/esmoopen-2020-000860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allogeneic stem cell transplantation for peripheral T cell lymphomas: a retrospective study in 285 patients from the Société Francophone de Greffe de Moelle et de Thérapie Cellulaire (SFGM-TC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Mamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Forcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hematology and Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.56. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13045-020-00892-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of mycophenolate mofetil and calcineurin inhibitor versus calcineurin inhibitor-based graft-versus-host-disease prophylaxis for matched unrelated donor transplant in acute myeloid leukemia. A study from the ALWP of the EBMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Paviglianiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Socie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Eric Bulabois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-020-01155-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-transplant cyclophosphamide versus antithymocyte globulin in patients with acute myeloid leukemia in first complete remission undergoing allogeneic stem cell transplantation from 10/10 HLA-matched unrelated donors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eolia Brissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Moiseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cornelissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hematology and Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13045-020-00923-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haploidentical Transplantation with Post-Transplantation Cyclophosphamide for T Cell Acute Lymphoblastic Leukemia: A Report from the European Society for Blood and Marrow Transplantation Acute Leukemia Working Party</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bazarbachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Angelucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafer Gülbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakan Ozdogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (5), pp.936-942. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbmt.2020.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAR T-cell treatment during the COVID-19 pandemic: Management strategies and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxian Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaine Tan Su Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingying Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hengwei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guoqing Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Translational Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68 (3), pp.111-118. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.retram.2020.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of Country-Specific Socioeconomic Factors With Survival of Patients Who Experience Severe Classic Acute Graft-vs.-Host Disease After Allogeneic Hematopoietic Cell Transplantation. An Analysis From the Transplant Complications Working Party of the EBMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Frankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Giebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alenca Harrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Socié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2020.01537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scoring system for clinically significant cmv infection in seropositive recipients following allogenic hematopoietic cell transplant: an sfgm-tc study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Drumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Peffault de Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Forcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Bone marrow transplantation, 56, pp.1305-1315. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-020-01178-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential allogeneic hematopoietic stem cell transplantation for active refractory/relapsed myeloid malignancies: results of a reduced-intensity conditioning preceded by clofarabine and cytosine arabinoside, a retrospective study on behalf of the SFGM-TC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Peffault de Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 99 (8), pp.1855-1862. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00277-020-04074-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Posttransplantation cyclophosphamide vs. antithymocyte globulin as GVHD prophylaxis for mismatched unrelated hematopoietic stem cell transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Nykolyszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Granata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pagliardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55 (2), pp.349-355. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-019-0682-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Primary Results from the Defifrance Registry Study: Effectiveness and Safety of Defibrotide in the Treatment of Hepatic Veno-Occlusive Disease/Sinusoidal Obstruction Syndrome after Hematopoietic Cell Transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mohty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Yakoub-Agha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 136 (1), </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2020-136685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of dipss and mysec-pm for prediction of outcome in post-pv and et myelofibrosis after allogeneic stem-cell transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Gagelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diderik-Jan Eikema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liesbeth C. de Wreede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Koster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Wolschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Biology of Blood and Marrow Transplantation, 25, pp.e204-e208. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbmt.2019.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of infectious complications after haploidentical hematopoietic stem cell transplantation with post-transplant cyclophosphamide following reduced-intensity and myeloablative conditioning: a study on behalf of the francophone society of stem cell transplantation and cellular therapy (sfgm-tc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Daguenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Labussiere-Wallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bone Marrow Transplantation, 54, pp.1586-1594. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-019-0475-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostic impact of ebv serostatus in patients with lymphomas or chronic malignancies undergoing allogeneic hct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Styczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Tridello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Ljungman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Mikulska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bone Marrow Transplantation, 54, pp.2060-2071. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-019-0627-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scoring System Based on Post-Transplant Complications in Patients after Allogeneic Hematopoietic Cell Transplantation for Myelodysplastic Syndrome: A Study from the SFGM-TC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Drumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Translational Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (1), pp.8-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donor selection for a second allogeneic stem cell transplantation in AML patients relapsing after a first transplant: a study of the Acute Leukemia Working Party of EBMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avichai Shimoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Ciceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deconinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Cancer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (12), pp.88. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41408-019-0251-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allogeneic hematopoietic stem cell transplantation (hsct) in patients with therapy-related myeloid neoplasm: a study from the chronic malignancies working party of the ebmt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junfeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Koster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietrich Beelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bornhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Blood, 134, pp.45. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2019-124765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HLA mismatched donors in patients with myelodysplastic syndrome: an EBMT registry analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Ruggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Wolschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Biology of Blood and Marrow Transplantation, 25, pp.114-120. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbmt.2018.08.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tandem autologous stem cell transplantation improves outcome in newly diagnosed multiple myeloma with extramedullary disease and high-risk cytogenetics: a study from the chronic malignancies working party of ebmt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Gagelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diderik-Jan Eikema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Koster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Caillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Pioltelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Biology of Blood and Marrow Transplantation, 25, pp.2134-2142. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbmt.2019.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family Mismatched Allogeneic Stem Cell Transplantation for Myelofibrosis: Report from the Chronic Malignancies Working Party of European Society for Blood and Marrow Transplantation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kavita Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diderik-Jan Eikema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donal Mclornan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Olavarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henric-Jan Blok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Biology of Blood and Marrow Transplantation, 25, pp.522-528. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbmt.2018.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prognostic impact of the cytomegalovirus serostatus in patients with chronic hematological malignancies after allogeneic hematopoietic stem cell transplantation: a report from the infectious diseases working party of ebmt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Schmidt-Hieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Tridello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Ljungman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Mikulska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Knelange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Annals of Hematology, 98, pp.755-1763. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00277-019-03669-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How should we diagnose and treat blastic plasmacytoid dendritic cell neoplasm patients?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Garnache-Ottou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabeha Biichlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Renosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Poret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (24), pp.4238-4251. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/bloodadvances.2019000647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outcomes of Salvage Haploidentical Transplant with Post-Transplant Cyclophosphamide for Rescuing Graft Failure Patients: a Report on Behalf of the Francophone Society of Bone Marrow Transplantation and Cellular Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Prata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Resche-Rigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Socié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Simon Rohrlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (9), pp.1798-1802. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbmt.2019.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allogeneic stem cell transplantation using hla-matched donors for acute myeloid leukemia with deletion 5q or monosomy 5: a study from the acute leukemia working party of the ebmt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Poire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Forcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Ganser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Haematologica, 105, </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2019.216168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04426904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antilymphocyte Globulin for matched sibling donor transplantation in patients with myelofibrosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Koster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Wolschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Yakoub-Agha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Haematologica, 104, pp.1230-1236. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2018.201400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autologous haematopoietic stem cell transplantation (AHSCT) in autoimmune disease adult patients in France: analysis of the long-term outcome from the French Society for Bone Marrow Transplantation and Cellular Therapy (SFGM-TC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Guillaume-Jugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Badoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Terriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Yakoub-Agha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (5), pp.1501-1511. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10067-019-04435-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brentuximab vedotin for recurrent Hodgkin lymphoma after allogeneic hematopoietic stem cell transplantation: A report from the EBMT Lymphoma Working Party</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bazarbachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Boumendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Finel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mohty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125 (1), pp.90-98. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cncr.31755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Unit versus Double-Unit Umbilical Cord Blood Transplantation in Children and Young Adults with Residual Leukemic Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Balligand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Galambrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sirvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (4), pp.734-742. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbmt.2018.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Outcomes of Myeloablative and Reduced-Intensity Conditioning Allogeneic Hematopoietic Cell Transplantation for Therapy-Related Acute Myeloid Leukemia with Prior Solid Tumor: a report from the ALWP of the EBMT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine J Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietrich Beelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgen Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, American Journal of Hematology, 94, pp.431-438. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajh.25395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stem cell transplantation from a haploidentical donor versus a genoidentical sister for adult male patients with acute myelogenous leukemia in first remission: A retrospective study from the acute leukemia working party of the European Society for Blood and Marrow Transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert‐claude Gorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Socié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126 (5), pp.1004-1015. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cncr.32629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donor age determines outcome in acute leukemia patients over 40 undergoing haploidentical hematopoietic cell transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Canaani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipin N. Savani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Jun Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Ciceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93 (2), pp.246-253. </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajh.24963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced Relapse Incidence with FLAMSA-RIC Compared with Busulfan/Fludarabine for Acute Myelogenous Leukemia Patients in First or Second Complete Remission: A Study from the Acute Leukemia Working Party of the European Society for Blood and Marrow Transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heinicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Socie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOLOGY OF BLOOD AND MARROW TRANSPLANTATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (11), pp.2224-2232. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbmt.2018.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allogeneic stem cell transplantation benefits for patients &amp;gt;= 60 years with acute myeloid leukemia and FLT3 internal tandem duplication: a study from the Acute Leukemia Working Party of the European Society for Blood and Marrow Transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Poire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Passweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Craddock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 103 (2), pp.256-265. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2017.178251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Cell-Replete Haploidentical Transplantation with Post-Transplantation Cyclophosphamide for Hodgkin Lymphoma Relapsed after Autologous Transplantation: Reduced Incidence of Relapse and of Chronic Graft-versus-Host Disease Compared with HLA-Identical Related Donors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynier Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Bramanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Sarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Furst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOLOGY OF BLOOD AND MARROW TRANSPLANTATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (3), pp.627-632. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbmt.2017.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transplant Outcomes for Secondary Acute Myeloid Leukemia: Acute Leukemia Working Party of the European Society for Blood and Bone Marrow Transplantation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salyka Sengsayadeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Boumendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold Ganser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOLOGY OF BLOOD AND MARROW TRANSPLANTATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (7), pp.1406-1414. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbmt.2018.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better outcome with haploidentical over HLA-matched related donors in patients with Hodgkin’s lymphoma undergoing allogeneic haematopoietic cell transplantation—a study by the Francophone Society of Bone Marrow Transplantation and Cellular Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Poiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (4), pp.400 - 409. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-017-0018-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex vivo and in vivo T cell-depleted allogeneic stem cell transplantation in patients with acute myeloid leukemia in first complete remission resulted in similar overall survival: on behalf of the ALWP of the EBMT and the MSKCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Cho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza B. Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hematology and Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13045-018-0668-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparable outcomes of haploidentical, 10/10 and 9/10 unrelated donor transplantation in adverse karyotype AML in first complete remission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Lorentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Ciceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Socie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93 (10), pp.1236-1244. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajh.25231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tandem autologous-haploidentical transplantation is a feasible and effective program for refractory Hodgkin lymphoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Bramanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynier Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Furst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean El Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (3), pp.366-370. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-017-0032-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of antithymocyte globulin doses in reduced intensity conditioning before allogeneic transplantation from matched sibling donor for patients with acute myeloid leukemia: a report from the acute leukemia working party of European group of Bone Marrow Transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynier Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Socie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (4), pp.431-437. </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-017-0043-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-cell-replete haploidentical transplantation in acute myeloid leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynier Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Vey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58, pp.5-16. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exphem.2017.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cord Blood Unit Dominance Analysis and Effect of the Winning Unit on Outcomes after Double-Unit Umbilical Cord Blood Transplantation in Adults with Acute Leukemia: A Retrospective Study on Behalf of Eurocord, the Cord Blood Committee of Cellular Therapy, Immunobiology Working Party, and the Acute Leukemia Working Party of the European Group for Blood and Marrow Transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Tozatto-Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Giannotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Ruggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Volt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (8), pp.1657-1663. </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbmt.2018.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-cell replete haploidentical stem cell transplantation attenuates the prognostic impact of FLT3-ITD in acute myeloid leukemia: A report from the Acute Leukemia Working Party of the European Society for Blood and Marrow Transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Canaani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Jun Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Arcese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Ciceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93 (6), pp.736-744. </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajh.25082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-transplant cyclophosphamide for graft-versus-host disease prophylaxis in HLA matched sibling or matched unrelated donor transplant for patients with acute leukemia, on behalf of ALWP-EBMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Ruggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bacigalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Afanasyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan J Cornelissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hematology and Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.40. </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13045-018-0586-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hematopoietic stem cell transplantation for adult patients with isolated NPM1 mutated acute myeloid leukemia in first remission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Poiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 94 (2), pp.231-239. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajh.25355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence of Second Primary Malignancies after Autologous Transplantation for Multiple Myeloma in the Era of Novel Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firoozeh Sahebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Iacobelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Sbianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Koster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOLOGY OF BLOOD AND MARROW TRANSPLANTATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (5), pp.930-936. </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbmt.2018.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refined graft-versus-host disease/relapse-free survival in transplant from HLA-identical related or unrelated donors in acute myeloid leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Battipaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Ruggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liisa Volin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (10), pp.1295-1303. </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-018-0169-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brentuximab vedotin prior to allogeneic stem cell transplantation in Hodgkin lymphoma: a report from the EBMT Lymphoma Working Party</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bazarbachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Boumendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Finel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mohty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Haematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 181 (1), pp.86-96. </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjh.15152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-effectiveness analysis of haploidentical vs matched unrelated allogeneic hematopoietic stem cells transplantation in patients older than 55 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Debals-Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lemarié-Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (9), pp.1096-1104. </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-018-0133-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01868753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outcome of a Salvage Third Autologous Stem Cell Transplantation in Multiple Myeloma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garderet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Iacobelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Koster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Goldschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Erik Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (7), pp.1372-1378. </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbmt.2018.01.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of HLA-G polymorphism on the outcome of allogeneic hematopoietic stem cell transplantation for metastatic renal cell carcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Crocchiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Ringden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.O Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Omasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (2), pp.213-218. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/bmt.2017.243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outcomes of Advanced Hodgkin Lymphoma after Umbilical Cord Blood Transplantation: A Eurocord and EBMT Lymphoma and Cellular Therapy & Immunobiology Working Party Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Paviglianiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Tozatto Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanderson Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Gehlkopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Milpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (11), pp.2265-2270. </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbmt.2018.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outcome after relapse of myelodysplastic syndrome and secondary acute myeloid leukemia following allogeneic stem cell transplantation: a retrospective registry analysis on 698 patients by the Chronic Malignancies Working Party of the European Society of Blood and Marrow Transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liesbeth C. De Wreede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Van Biezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Ehninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 103 (2), pp.237-245. </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2017.168716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-dose therapy and autologous stem cell transplantation in marginal zone lymphomas: a retrospective study by the EBMT Lymphoma Working Party and FIL-GITMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irit Avivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Arcaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Ferretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Boumendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Finel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Haematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 182 (6), pp.807-815. </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjh.15454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melphalan 140 mg/m(2) or 200 mg/m(2) for autologous transplantation in myeloma: results from the Collaboration to Collect Autologous Transplant Outcomes in Lymphoma and Myeloma (CALM) study. A report by the EBMT Chronic Malignancies Working Party</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Auner Holger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Iacobelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Sbianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cora Knol-Bout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Haematologica, 103, pp.514-521. </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2017.181339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditioning intensity in secondary AML with prior myelodysplastic syndrome/myeloproliferative disorders: an EBMT ALWP study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salyka Sengsayadeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie S. Gatwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Boumendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (16), pp.2127-2135. </w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/bloodadvances.2018019976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haploidentical transplantation is associated with better overall survival when compared to single cord blood transplantation: an EBMT-Eurocord study of acute leukemia patients conditioned with thiotepa, busulfan, and fludarabine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Giannotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roni Shouval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Arcese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hematology and Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13045-018-0655-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outcomes of hematopoietic stem cell transplantation from unmanipulated haploidentical versus matched sibling donor in patients with acute myeloid leukemia in first complete remission with intermediate or high-risk cytogenetics: a study from the Acute Leukemia Working Party of the European Society for Blood and Marrow Transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Salvatore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Ruggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Battipaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ardeshir Ghavamzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 103 (8), pp.1317-1328. </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2018.189258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Related donor transplants: has posttransplantation cyclophosphamide nullified the detrimental effect of HLA mismatch?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Robinson Tara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Fuchs Ephraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei-Jie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew St Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Blood Advances, 2, pp.1180-1186. </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/bloodadvances.2018018291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allogeneic Hematopoietic Stem Cell Transplantation Improves Outcome of Elderly Patients with Acute Myeloid Leukemia in First Complete Remission: A Time-Dependent and Multistate Analysis from the French Innovative Leukemia Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynier Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Forcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Thepot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Guillerm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 132 (1), </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2018-99-118471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Society for Blood and Marrow Transplantation (EBMT) Consensus Guidelines for the Detection and Treatment of Donor-specific Anti-HLA Antibodies (DSA) in Haploidentical Hematopoietic Cell Transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan O. Ciurea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Fernadez-Vina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piyanuch Kongtim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monzr Al Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (5), pp.521-534. </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-017-0062-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clofarabine/busulfan-based reduced intensity conditioning regimens provides very good survivals in acute myeloid leukemia patients in complete remission at transplant: a retrospective study on behalf of the SFGM-TC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Peffault de Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Henri Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.36603-36612. </w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.26391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HLA-Matched Sibling versus Unrelated versus Haploidentical Related Donor Allogeneic Hematopoietic Stem Cell Transplantation for Patients Aged Over 60 Years with Acute Myeloid Leukemia: A Single-Center Donor Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynier Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faezeh Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Furst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOLOGY OF BLOOD AND MARROW TRANSPLANTATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (7), pp.1449-1454. </w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbmt.2018.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killer Cell Immunoglobulin-Like Receptor–Ligand Mismatch in Donor versus Recipient Direction Provides Better Graft-versus-Tumor Effect in Patients with Hematologic Malignancies Undergoing Allogeneic T Cell–Replete Haploidentical Transplantation Followed by Post-Transplant Cyclophosphamide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephania Bramanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Furst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faezeh Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (3), pp.549-554. </w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbmt.2017.11.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similar outcome of allogeneic stem cell transplantation after myeloablative and sequential conditioning regimen in patients with refractory or relapsed acute myeloid leukemia: A study from the Société Francophone de Greffe de Moelle et de Thérapie Cellula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Itzykson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Michallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Yakoub-Agha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93 (3), pp.416 - 423. </w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajh.25004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Donor Type in Patients with AML Given Allogeneic Hematopoietic Cell Transplantation After Low-Dose TBI-Based Regimen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Ruggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan J. Cornelissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Meijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (12), pp.2794-2803. </w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-17-3622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allogeneic Stem Cell Transplantation for Myelodysplastic Syndrome Patients with a 5q Deletion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garderet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Ziagkos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja van Biezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Lacobelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Finke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOLOGY OF BLOOD AND MARROW TRANSPLANTATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (3), pp.507-513. </w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbmt.2017.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiotepa-busulfan-fludarabine compared to busulfan-fludarabine for sibling and unrelated donor transplant in acute myeloid leukemia in first remission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Saraceni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Hamladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghulam Mufti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Socie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (3), pp.3379-3393. </w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.23273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haploidentical transplantation outcomes for secondary acute myeloid leukemia: Acute Leukemia Working Party (ALWP) of the European Society for Blood and Marrow Transplantation (EBMT) study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuoyan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Ciceri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Tischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93 (6), pp.769-777. </w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajh.25087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intravenous Busulfan Compared with Treosulfan-Based Conditioning for Allogeneic Stem Cell Transplantation in Acute Myeloid Leukemia: A Study on Behalf of the Acute Leukemia Working Party of European Society for Blood and Marrow Transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avichai Shimoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipin Savani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Hamladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietrich Beelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOLOGY OF BLOOD AND MARROW TRANSPLANTATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (4), pp.751-757. </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbmt.2017.12.776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced-­intensity vs reduced­-toxicity myeloablative fludarabine/busulfan-based conditioning regimens for allografted non­Hodgkin lymphoma adult patients: a retrospective study on behalf of the Société Francophone de Greffe de Moelle et de Thérapie Cellulaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ceballos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (9), pp.2191-2198. </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annonc/mdx274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Azithromycin on Airflow Decline–Free Survival After Allogeneic Hematopoietic Stem Cell Transplant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Granata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 318 (6), pp.557-566. </w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jama.2017.9938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rituximab-based first-line treatment of cGVHD after allogeneic SCT: results of a phase 2 study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Yakoub-Agha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chantepie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 130 (20), pp.2186-2195. </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2017-05-786137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02155352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NKp46 expression on NK cells as a prognostic and predictive biomarker for response to allo-SCT in patients with AML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynier Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Fauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Orlanducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Harbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OncoImmunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (12), pp.e1307491. </w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2162402X.2017.1307491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility and safety of allogeneic ex vivo activated-NK cell infusion after matched related hematopoietic stem cell transplantation: Preliminary results of a prospective phase I trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mfarrej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Furst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, July 2017 supplement, 52, pp.S155. </w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/bmt.2017.134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single- vs double-unit cord blood transplantation for children and young ă adults with acute leukemia or myelodysplastic syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Galambrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sirvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 127 (26), pp.3450-3457. </w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2016-01-694349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching for the non-conventional MHC-I MICA gene significantly reduces the incidence of acute and chronic GVHD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Carapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kwemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Untrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2016-05-719070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triage Scoring System Based on Early Post-Transplant Complications for Patients with Myelodysplastic Syndrome Requiring ICU after Allo-HCT: An SFGM-TC Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Yakoub-Agha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Caulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Drumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 128 (22), </w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.V128.22.3470.3470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of immune modulation in relapsed peripheral T-cell lymphomas after post-allogeneic stem cell transplantation: a study by the Société Française de Greffe de Moelle et de Thérapie Cellulaire (SFGM-TC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Mamez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (3), pp.358--364. </w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/bmt.2015.280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greffe de cellules-souches hématopoïétiques haplo-identiques : recommandations de la Société francophone de greffe de moelle et de thérapie cellulaire (SFGM-TC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chalandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lemarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 103 (11), pp.S229-S242. </w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2016.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing Natural Killer Cells as Medicinal Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chabannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Mfarrej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ugolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynier Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.504. </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2016.00504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winning Cord Blood Unit Characteristics Impacting on Outcomes after Double Umbilical Cord Blood Transplantation in Adults with Acute Leukemia: a Collaborative Study of Eurocord and the Acute Leukemia Working Party of EBMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giannotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ruggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cornelissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Michallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51, pp.S67--S68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allogeneic stem cell transplantation for patients with mantle cell lymphoma who failed autologous stem cell transplantation: a national survey of the SFGM-TC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Tessoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ceballos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tournilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (9), pp.1184-1190. </w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/bmt.2016.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01419584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential regimen of clofarabine, cytosine arabinoside and reduced-intensity conditioned transplantation for primary refractory acute myeloid leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mohty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Milpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Socié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 102 (1), pp.184 - 191. </w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2016.150326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of in vivo T cell depletion in HLA-identical allogeneic stem cell transplantation for acute myeloid leukemia in first complete remission conditioned with a fludarabine iv-busulfan myeloablative regimen: a report from the EBMT Acute Leukemia Working Party</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thérèse Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud D’aveni-Piney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Hamladji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hematology and Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13045-016-0389-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01444368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single- or double-unit UCBT following RIC in adults with AL: a report from Eurocord, the ALWP and the CTIWP of the EBMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Ruggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mohty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hematology and Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (1), pp.128. </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13045-017-0497-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01546618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matched and mismatched unrelated donor compared to autologous stem cell transplantation for acute myeloid leukemia in first complete remission: a retrospective, propensity score-weighted analysis from the ALWP of the EBMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Saraceni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert-Claude Gorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tabrizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hematology and Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), pp.79. </w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13045-016-0314-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01359632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autologous stem cell transplantation for relapsed/refractory diffuse large B-cell lymphoma: efficacy in the rituximab era and comparison to first allogeneic transplants. A report from the EBMT Lymphoma Working Party</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Paul Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boumendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Finel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Nicolas-Virelizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (3), pp.365 - 371. </w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/bmt.2015.286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clofarabine versus fludarabine-based reduced-intensity conditioning regimen prior to allogeneic transplantation in adults with AML/MDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Peffault de La Tour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lioure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude-Eric Bulabois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (11), pp.3068 - 3076. </w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cam4.880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upfront autologous stem cell transplantation for newly diagnosed elderly multiple myeloma patients: a prospective multicenter study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garderet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beohou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Caillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Stoppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Touzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 101 (11), pp.1390 - 1397. </w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2016.150334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of HLA of Winning Cord Blood Unit on Outcomes after Double Umbilical Cord Blood Transplantation in Adults with Acute Leukemia: A Retrospective Study on Behalf of Eurocord, the Cord Blood Committee Cellular Therapy and Immunobiology Working Party and the Acute Leukemia Working Party of the EBMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Giannotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Ruggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Cornelissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Michallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 126 (23), pp.3111. </w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.V126.23.3111.3111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of outcomes after unrelated cord blood and unmanipulated haploidentical stem cell transplantation in adults with acute leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ruggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piemontese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Arcese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leukemia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (9), pp.1891-1900. </w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/leu.2015.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02007180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution of Natural Killer Cells in HLA-Matched HSCT after Reduced-Intensity Conditioning: Impact on Clinical Outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pical-Izard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Crocchiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Granjeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloise Kochbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Just-Landi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (3), pp.429-439. </w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbmt.2014.11.681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low non-relapse mortality and long-term preserved quality of life in older patients undergoing matched related donor allogeneic stem cell transplantation: a prospective multicenter phase II trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynier Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Lecoroller-Sorriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Boyer-Chammard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 100 (2), pp.269-274. </w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2014.113571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haploidentical T Cell-Replete Transplantation with Post-Transplantation Cyclophosphamide for Patients in or above the Sixth Decade of Age Compared with Allogeneic Hematopoietic Stem Cell Transplantation from an Human Leukocyte Antigen-Matched Related or Unrelated Donor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Crocchiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean El-Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Granata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01235982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Revised International Prognostic Scoring System Cytogenetics to Predict Outcome After Allogeneic Stem Cell Transplantation for Myelodysplastic Syndromes A Study From the French Society of Bone Marrow Transplantation and Cellular Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gandhi Damaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Michallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Transplantation, 99 (8), pp.1672-1680. </w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/TP.0000000000000649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching of MHC Class I Chain-Related Genes a and B Is Associated with Reduced Incidence of Severe Acute Graft-Versus-Host Disease after Unrelated Hematopoietic Stem Cell Transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Carapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Untrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 124 (21), </w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.V124.21.664.664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results from a clofarabine-busulfan-containing, reduced-toxicity conditioning regimen prior to allogeneic stem cell transplantation: the phase 2 prospective CLORIC trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Socié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tabrizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Furst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 99 (9), pp.1486-1491. </w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2014.108563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced-toxicity conditioning prior to allogeneic stem cell transplantation improves outcome in patients with myeloid malignancies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Furst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean El Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 99 (11), pp.1762-1768. </w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2014.105981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-effectiveness and clinical outcomes of double versus single cord blood transplantation in adults with acute leukemia in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Ruggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Claude Gorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Gluckman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 99 (3), pp.535-540. </w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2013.092254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conditioning platform based on fludarabine, busulfan and two days of rabbit antithymocyte globulin results in promising results in patients undergoing allogeneic transplantation from both matched and mismatched unrelated donor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Devillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fürst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Crocchiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. El-Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Castagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (1), pp.83-7. </w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajh.23592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double umbilical cord blood transplantation for hematological malignancies: a long- term analysis from the SFGM-TC registry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labussière Wallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Sobh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fegueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (11), pp.924-933. </w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exphem.2013.05.297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disease status and stem cell source impact on the results of reduced intensity conditioning transplant for Hodgkin lymphoma: a retrospective study from the French Society of Bone Marrow Graft Transplantation and Cellular Therapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Marcais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mohty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Michalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2012.080895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randomized study of 2 reduced-intensity conditioning strategies for human leukocyte antigen-matched, related allogeneic peripheral blood stem cell transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tabrizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Le Corroller-Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fegueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 119 (3), pp.602-611. </w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cncr.27786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02294436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younger donor's age and upfront tandem are two independent prognostic factors for survival in multiple myeloma patients treated by tandem autologous-allogeneic stem cell transplantation: a retrospective study from the Société Française de Greffe de Moelle et de Thérapie Cellulaire (SFGM-TC).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Koscielny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mohty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fegueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 97 (4), pp.482-90. </w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2011.049742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive chronic GVHD is associated with donor blood CD34+ cell count after G-CSF mobilization in non-myeloablative allogeneic PBSC transplantation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dhédin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Prébet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Peffault de Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Katsahian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kuentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47 (12), pp.1564-8. </w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/bmt.2012.75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00821516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randomized study of early hospital discharge following autologous blood SCT: medical outcomes and hospital costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Le Corroller Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Esterni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stoppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47 (4), pp.549-555. </w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/bmt.2011.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02294378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced-intensity conditioning before allogeneic hematopoietic stem cell transplantation in patients over 60 years: a report from the SFGM-TC.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard M Szydlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Tabrizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Michallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), pp.289-94. </w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbmt.2011.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting natural killer cells and natural killer T cells in cancer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ugolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chabannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brossay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (4), pp.239-52. </w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nri3174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early matched sibling hematopoietic cell transplantation for adult AML in first remission using an age-adapted strategy: long-term results of a prospective GOELAMS study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lioure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie C Béné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pigneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 119 (12), pp.2943-8. </w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2011-05-352989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antithymocyte globulins and chronic graft-vs-host disease after myeloablative allogeneic stem cell transplantation from HLA-matched unrelated donors: a report from the Sociéte Française de Greffe de Moelle et de Thérapie Cellulaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mohty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Balère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Socié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Milpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leukemia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (11), pp.1867-74. </w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/leu.2010.200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donor KIR3DL1/3DS1 Gene and Recipient Bw4 KIR Ligand as Prognostic Markers for Outcome in Unrelated Hematopoietic Stem Cell Transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Gagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lorraine Balère-Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Blood and Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (11), pp.1366 - 1375. </w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbmt.2009.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03349718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive factors for outcomes after reduced intensity conditioning hematopoietic stem cell transplantation for hematological malignancies: a 10-year retrospective analysis from the Société Française de Greffe de Moelle et de Thérapie Cellulaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Michallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Hung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mohty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Prébet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Nicolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (5), pp.535-44. </w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exphem.2008.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00484237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allogeneic hematopoietic stem-cell transplantation for myeloid sarcoma: a retrospective study from the SFGM-TC.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Mohty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lioure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (30), pp.4940-3. </w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/JCO.2007.15.6315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00484234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High response rate and improved graft-versus-host disease following bortezomib as salvage therapy after reduced intensity conditioning allogeneic stem cell transplantation for multiple myeloma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. El-Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Michallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nagler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. de Lavallade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.E. Nicolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93, pp.455-458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term outcomes after reduced-intensity conditioning allogeneic stem cell transplantation for low-grade lymphoma: a survey by the French Society of Bone Marrow Graft Transplantation and Cellular Therapy (SFGM-TC).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Michallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Porcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92 (5), pp.627-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00507510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of new classes among acute myelogenous leukaemias with normal karyotype using gene expression profiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Vey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Joëlle Mozziconacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Groulet-Martinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Finetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncogene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (58), pp.9381-9391. </w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.onc.1207910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation économétrique du coût d'une allogreffe de moelle osseuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Protière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G, Tonnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Maraninchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moatti Jean-Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d'Economie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 14 (6), pp.323-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03199671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of mixed chimerism on the results of allogeneic bone marrow transplantation for leukemia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Bertheas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Stoppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 78 (11), pp.3103-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outcome of Cytogenetics in Patients with Newly Diagnosed Extramedullary Myeloma Undergoing Stem-Cell Transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gagelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Eikema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Koster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Caillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pioltelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Meeting of the European-Myeloma-Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Turin, Italy. pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-Effectiveness Analysis of Haploidentical Vs Matched Unrelated Allogeneic Hematopoietic Stem Cells Transplantation in Patients Older Than 55 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Debals-Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lemarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBMT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jval.2017.08.222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01868751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching for the Non-Conventional Mhc-I Mica Gene Significantly Reduces the Incidence of Acute and Chronic Gvhd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Carapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Kwemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiggie Untrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Immunogenetics and Histocompatibility Conference (EFI) 25th Annual Meeting of the German Society for Immunogenetics (DGI) 30 mai - 2 juin 2017, Mannheim / Heidelberg, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Mannheim, Germany. pp.350-351, </w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tan.13034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allogeneic Stem Cell Transplantation from Unmanipulated Haploidentical Donors Versus Unrelated Cord Blood in Patients with T-Cell non-Hodgkin Lymphoma: A Retrospective Study from the Société Francophone de Greffe de Moelle et de Thérapie Cellulaire (SFGM-TC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cornillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Daguenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Socié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st Annual Meeting and Exposition of the American Society of Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Orlando, United States. 134 (Suppl 1), pp.4596, 2019, Blood</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autologous and Allogeneic Hematopoietic Stem-Cell Transplantation for Patients with Richter's Syndrome: A Large Series from the Chronic Malignancies Working Party of the European Society for Blood and Marrow Transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tournilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guièze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Eikema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sengeloev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st Annual Meeting and Exposition of the American Society of Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Orlando, United States. 134 (Suppl 1), pp.2053, 2019, Blood</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1009"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D3AC0DCC"/>
+    <w:nsid w:val="E9B2A942"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-blaise" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-2483-2016" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142038v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Moukalled" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Labopin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurjen Versluis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Soci&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blaise" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27187" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148396v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vydra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter von Dem Borne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27466" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509435v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine F&#252;rst" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bernit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faezeh Legrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Granata" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Harbi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-024-02257-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481672v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth C. de Wreede" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schroeder" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich St&#246;lzel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaus Kr&#246;ger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HS9.0000000000000851" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04480300v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Giebel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Houhou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Finke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-022-01904-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04488531v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnon Nagler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Swoboda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kulagin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labussi&#232;re-Wallet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-023-01940-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04515174v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Klingen Gj&#230;rde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapani Ruutu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peczynski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Boreland" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-023-02154-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04523020v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhagirathbhai Dholaria" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Bondarenko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.18765" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04490452v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Mohty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed S. Alaskar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Aljurf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutlu Arat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-023-01992-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04512778v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Ort&#237;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk Gras" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Koster" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Kulagin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Byrne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtct.2023.09.019" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04519846v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Abou Dalle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Stelljes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-023-01961-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04511179v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Montoro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Boumendil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Finel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Bramanti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Castagna" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtct.2023.11.021" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04479861v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Mielke" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Passweg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-023-01980-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04514575v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rius-Sansalvador" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moreno" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peczynski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Polge" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Galimard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-023-02147-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04516219v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rama Al Hamed" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ngoya" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Emmanuel Galimard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Sengeloev" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Gedde-Dahl" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.34843" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04487889v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hirschb&#252;hl" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Polge" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Henri Bourhis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-023-01966-w" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04510879v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rov&#243;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Piepenbroek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Christian Reinhardt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27150" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04498378v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tournilhac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel van Gelder" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk-Jan Eikema" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nienke Zinger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dreger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-023-01955-z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04084983v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Tischer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ciceri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Raiola" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-022-01781-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623542v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Battipaglia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-022-01577-x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03540688v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Daguindau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riitta Niittyvuopio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Huynh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.4218" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04085334v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Yu Wang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Hui Gao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Jin Zhao" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Rong Yin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi-Wei Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000511144" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623552v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Jun Huang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Arcese" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-021-01537-x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04516391v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Swan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Hayden" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Eikema" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Koster" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.18025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053840v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dul&#233;ry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goudet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Mannina" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bianchessi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-022-01908-y" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04509067v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Koenecke" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hazelaar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schroeder" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Potter" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-022-01759-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04498287v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raj" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sheth" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. de Wreede" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-022-00729-y" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04523072v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waszczuk-Gajda" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Penack" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sbianchi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11123541" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04526600v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynier Devillier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Raiola" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-022-01674-x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04085317v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lining Wang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Dai" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhui Gao" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2022.820591" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04084978v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Spyridonidis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eolia Brissot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Moiseev" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Cornelissen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-022-01816-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04084992v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.26627" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03915550v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Peffault de Latour" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-022-01900-6" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04085331v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bazarbachi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balsat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-21-2675" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04085325v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Forcade" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Garnier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guenounou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Thepot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2021004435" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04499486v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nagler" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kr&#246;ger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-022-01825-0" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04485959v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sahebi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kroger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meijer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtct.2021.09.008" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623595v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kharfan&#8208;dabaja" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaus Kroger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.17426" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623701v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kharfan-Dabaja" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-021-01317-7" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03565991v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chretien" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Granjeaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cordier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Demerle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2020459118" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623673v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Ganser" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-021-01387-7" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152855v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Saraceni" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Soci&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.3593" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623607v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reid Merryman" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Giordano" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ho" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Corradini" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-021-01193-6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04409680v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Tomaszewska" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madan Jagasia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beohou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffie van der Werf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.613954" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623679v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Hamid Bazarbachi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Brecht" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clml.2021.07.010" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04479221v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Hern&#225;ndez-Boluda" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Cornelissen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Finke" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.26279" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629968v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berger" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mokart" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Camerlo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fougereau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/chi.k.210919.001" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481834v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shimoni" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iacobelli" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beelen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Mufti" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.17817" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04480642v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lawless" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morris" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bosman" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clml.2021.05.012" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03089653v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Bossard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Beuscart" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenza Barraco" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.26034" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03461176v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schmid" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaas Schaap" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Veelken" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-021-01515-3" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623641v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Philippe Walter" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Couronn&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Jais" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong&#8208;dinh Nguyen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.26200" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623689v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-020-01074-z" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04488765v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garderet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Sbianchi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Iacobelli" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Byrne" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejh.13602" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152826v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Lorentino" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Vago" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Fleischhauer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-020-0863-4" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623664v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Paviglianiti" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Eric Bulabois" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-020-01155-z" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04403190v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Gagelmann" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diderik-Jan Eikema" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Rambaldi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-020-01007-w" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623203v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cuvelier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boher" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Villaron-Goetgheluck" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Justafr&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-021-01401-y" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03374755v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Calmels" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guia" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taha" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fauriat" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13112673" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03229516v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03218231v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Sanz" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Ruggeri" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13045-021-01086-2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03440554v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Cornillon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Daguenet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Nguyen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-021-01426-3" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208127v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Azoulay" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castro" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Maamar" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Metaxa" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gallo de Moraes" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3026(21)00060-0" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152844v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose&#8208;marie Hamladji" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chevallier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.33255" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04403273v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija Itala-Remes" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Socie" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-020-01051-6" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03628347v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katya Mauff" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotus Wendel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Angelucci" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-021-01222-z" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623485v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lisa Battista" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Calore" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Cesaro" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-021-01265-2" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623671v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beauvais" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Klein" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-020-01139-z" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623714v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Sobczyk-Kruszelnicka" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-020-01050-7" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04485809v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Czerw" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Malpassuti" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-021-01540-2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977222v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Le Bourgeois" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Mar&#231;ais" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Peffault de Latour" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00277-020-04074-7" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152809v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nykolyszyn" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pagliardini" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-019-0682-2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606392v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Yakoub-Agha" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lebon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2020-136685" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152820v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Gatwood" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bipin Savani" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-019-0673-3" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02537098v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Kristin Schmaelter" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija It&#228;l&#228;-Remes" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-020-0296-3" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623476v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean El-Cheikh" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Dulery" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Massoud" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Al Chami" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clml.2020.04.003" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152792v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ciurea" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monzr Al Malki" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyanuch Kongtim" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephraim Fuchs" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Luznik" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-019-0499-z" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152806v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schultze-Florey" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan de Marino" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-019-0738-3" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152853v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gilleece" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-019-0527-4" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152838v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Passweg" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labopin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Christopeit" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cornelissen" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pabst" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2019.11.021" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152802v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Sellner" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Schetelig" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goda Choi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-020-0946-x" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04426662v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazimierz Halaburda" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mailhol" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Craddock" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2019.222810" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152811v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Alami" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie L&#233;vy&#8208;bachelot" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.25895" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152814v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-020-0850-9" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934647v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Moiseev" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J Cornelissen" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Meijer" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13045-020-00923-0" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152845v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heinicke" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietger Niederwieser" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Platzbecker" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-019-0720-0" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04427120v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Abecasis" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Aerts" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-019-0705-z" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04426847v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Poire" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa Volin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Finke" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.25714" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04429280v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Finel" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida Dominietto" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.16182" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152852v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Beelen" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Wolfgang Blau" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-20-3134" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152862v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152801v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Calvin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ben Soussan" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Villaron" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-020-0845-1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152808v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hayden" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio P&#233;rez&#8208;sim&#243;n" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Biezen" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Minnema" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejh.13352" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152804v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Mariotti" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Evangelista" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Michele Carella" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Martino" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020001620" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02526607v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garciaz" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sfumato" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Imbert" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fournel" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0228878" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02545513v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Carapito" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Aouadi" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Pichot" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Spinnhirny" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Morlon" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-020-0886-5" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02869718v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Mamez" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Dupont" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13045-020-00892-4" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623194v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Salem" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JLB.5MR0920-198RR" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152849v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152816v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-020-0835-3" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152832v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Diez&#8208;martin" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.25934" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03023404v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph E Heilig" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Badoglio" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Fr&#246;hling" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Secondino" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/esmoopen-2020-000860" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03111030v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152863v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152799v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafer G&#252;lbas" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Ozdogu" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2020.01.003" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152796v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxian Hu" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Tan Su Yin" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Yang" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengwei Wu" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqing Wei" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retram.2020.06.003" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152829v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Frankiewicz" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alenca Harrington" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01537" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04512720v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drumez" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-020-01178-6" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412197v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine J Lee" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.25395" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152858v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert&#8208;claude Gorin" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Groot" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.32629" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02408052v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avichai Shimoni" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deconinck" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-019-0251-3" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04318265v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Porcher" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Wolschke" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2018.08.026" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04428953v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfeng Wang" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bornhauser" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2019-124765" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04427163v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2019.03.024" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04426945v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fayard" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Labussiere-Wallet" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-019-0475-7" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04426621v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Styczynski" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Tridello" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Gil" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Ljungman" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Mikulska" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-019-0627-9" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055904v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Caulier" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Gauthier" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04429160v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Pioltelli" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2019.07.004" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04318245v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavita Raj" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal Mclornan" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Olavarria" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henric-Jan Blok" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2018.10.017" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04427087v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schmidt-Hieber" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Knelange" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00277-019-03669-z" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02442440v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Garnache-Ottou" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Vidal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeha Biichl&#233;" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Renosi" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Poret" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2019000647" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301304v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Prata" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Simon Rohrlich" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2019.05.013" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04426904v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2019.216168" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04318575v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevret" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.201400" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299303v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Guillaume-Jugnot" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Terriou" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10067-019-04435-2" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01981651v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.31755" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412968v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Balligand" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Galambrun" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sirvent" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Roux" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pochon" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2018.10.016" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143573v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Cornelissen" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-17-3622" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143674v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Ziagkos" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja van Biezen" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Lacobelli" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Finke" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2017.11.017" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143555v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Hamladji" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2017.12.776" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143575v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoyan Li" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.25087" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143546v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghulam Mufti" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.23273" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143586v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Vey" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exphem.2017.11.001" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143675v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Furst" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean El Cheikh" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-017-0032-1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143598v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bernardi" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.25231" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143554v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledoux" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-017-0043-y" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01777730v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Tozatto-Maio" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Giannotti" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Volt" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2018.02.014" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143585v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Canaani" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bipin N. Savani" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.24963" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143639v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2018.07.007" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143587v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.178251" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143565v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sarina" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2017.11.030" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01769900v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Poir&#233;" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gac" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leclerc" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillaume" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-017-0018-z" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143644v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Cho" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza B. Papadopoulos" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13045-018-0668-3" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143562v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salyka Sengsayadeth" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2018.04.008" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143563v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.25082" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01762520v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bacigalupo" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Afanasyev" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J Cornelissen" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13045-018-0586-4" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02874593v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.25355" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143580v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firoozeh Sahebi" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2018.01.006" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143647v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-018-0169-6" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143545v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.15152" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01868753v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Debals-Gonthier" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Siani" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faucher" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Touzani" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemari&#233;-Basset" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-018-0133-5" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01975406v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Goldschmidt" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Erik Johansson" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2018.01.035" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658019v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Crocchiolo" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ringden" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O Bay" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blaise" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Omasic" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bmt.2017.243" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977231v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Tozatto Maio" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanderson Rocha" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Gehlkopf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Milpied" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2018.07.019" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143541v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth C. De Wreede" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Van Biezen" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Ehninger" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.168716" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841287v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irit Avivi" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Arcaini" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ferretti" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.15454" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412109v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Auner Holger" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Knol-Bout" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.181339" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143606v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie S. Gatwood" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2018019976" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143659v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roni Shouval" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13045-018-0655-8" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143561v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Salvatore" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardeshir Ghavamzadeh" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.189258" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04411325v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robinson Tara" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fuchs Ephraim" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Jie Zhang" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew St Martin" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2018018291" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143594v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thepot" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Guillerm" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-99-118471" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143577v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan O. Ciurea" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Cao" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Fernadez-Vina" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-017-0062-8" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02874596v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Henri Bourhis" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26391" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143551v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rey" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2018.02.002" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137551v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wanquet" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephania Bramanti" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2017.11.042" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712412v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Decroocq" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Itzykson" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vigouroux" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Michallet" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.25004" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655965v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Bourgeois" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blaise" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ceballos" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vigouroux" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdx274" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298677v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charlier" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Perrodeau" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leclercq" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cazenave" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pilmis" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(16)30521-7" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655930v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeron" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vincent" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2017.9938" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02155352v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chantepie" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2017-05-786137" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789566v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Orlanducci" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2017.1307491" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996162v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Calmels" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Devillier" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guia" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mfarrej" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Furst" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bmt.2017.134" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01477254v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Stoppa" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Touzeau" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2016.150334" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01299298v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Mamez" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Levy" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevallier" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bmt.2015.280" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977201v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nguyen" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chalandon" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemarie" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Simon" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Masson" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2016.09.007" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03605967v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Garnier" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duhamel" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.V128.22.3470.3470" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482531v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Michel" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bruno" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2016-01-694349" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362680v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jung" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kwemou" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Untrau" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2016-05-719070" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438165v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chabannon" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechara Mfarrej" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ugolini" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00504" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320753v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giannotti" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruggeri" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michallet" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01471574v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Milpied" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2016.150326" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01419584v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tessoulin" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ceballos" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bmt.2016.102" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01444368v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;r&#232;se Rubio" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud D&#8217;aveni-Piney" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Sanz" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13045-016-0389-4" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01359632v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert-Claude Gorin" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Tabrizi" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13045-016-0314-x" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01546618v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13045-017-0497-9" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01886796v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Paul Robinson" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boumendil" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Finel" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Nicolas-Virelizier" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bmt.2015.286" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818593v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Labopin" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Peffault de La Tour" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lioure" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Eric Bulabois" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.880" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03771264v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gandhi Damaj" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Langlois" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000000649" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01290435v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.V126.23.3111.3111" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02007180v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sanz" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piemontese" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Arcese" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2015.98" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108575v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pical-Izard" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Crocchiolo" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Kochbati" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Just-Landi" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2014.11.681" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167058v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Lecoroller-Sorriano" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Boyer-Chammard" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2014.113571" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235982v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903457v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#252;rst" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Crocchiolo" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. El-Cheikh" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Castagna" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.23592" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01325352v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2014.108563" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01325488v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oudin" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2014.105981" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408156v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Untrau" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Michel" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.V124.21.664.664" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01325413v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Claude Gorin" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Gluckman" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2013.092254" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849674v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labussi&#232;re Wallet" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sobh" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morisset" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fegueux" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exphem.2013.05.297" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821128v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Marcais" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Michalet" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2012.080895" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02294436v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Le Corroller-Soriano" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.27786" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00821516v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dh&#233;din" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pr&#233;bet" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Katsahian" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kuentz" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bmt.2012.75" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849621v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fabre" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Koscielny" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2011.049742" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02294378v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Faucher" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Corroller Soriano" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Esterni" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vey" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Stoppa" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bmt.2011.126" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849660v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M Szydlo" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2011.07.013" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685473v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vivier" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brossay" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nri3174" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849702v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pigneux" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2011-05-352989" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849647v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mohty" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Bal&#232;re" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soci&#233;" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Milpied" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2010.200" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03349718v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gagne" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Busson" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Bignon" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lorraine Bal&#232;re-Appert" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Loiseau" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2009.06.015" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484237v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Hung Le" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nicolini" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exphem.2008.01.017" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-389GM56R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484234v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michel" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Contentin" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2007.15.6315" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428160v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Lavallade" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E. Nicolini" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00507510v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Attal" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ades" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623840v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Mozziconacci" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Groulet-Martinec" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debono" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finetti" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1207910" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03199671v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Proti&#232;re" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G, Tonnaire" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maraninchi" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moatti Jean-Paul" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00597642v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Bertheas" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafage" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levy" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Stoppa" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02048979v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gagelmann" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Eikema" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caillot" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pioltelli" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01868751v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Debals-Gonthier" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Siani" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Touzani" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lemarie" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2017.08.222" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408177v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Kwemou" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiggie Untrau" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Michel" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.13034" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427264v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cornillon" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Daguenet" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nguyen" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427275v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gui&#232;ze" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zinger" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sengeloev" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-blaise" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/R-2483-2016" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592636v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avichai Shimoni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peczynski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Labopin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida Dominietto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Koc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.70101" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148396v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurjen Versluis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vydra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter von Dem Borne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27466" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142038v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Moukalled" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Soci&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blaise" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27187" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509435v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine F&#252;rst" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bernit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faezeh Legrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Granata" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Harbi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-024-02257-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04490452v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Mohty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed S. Alaskar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Aljurf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutlu Arat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-023-01992-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04512778v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Ort&#237;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk Gras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Koster" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Kulagin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Byrne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtct.2023.09.019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04515174v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Klingen Gj&#230;rde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapani Ruutu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Boreland" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaus Kr&#246;ger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-023-02154-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04523020v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnon Nagler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhagirathbhai Dholaria" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Bondarenko" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.18765" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04488531v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Swoboda" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kulagin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labussi&#232;re-Wallet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-023-01940-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04519846v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Abou Dalle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schroeder" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Finke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Stelljes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-023-01961-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04511179v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Montoro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Boumendil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Finel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Bramanti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Castagna" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtct.2023.11.021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04479861v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Mielke" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Passweg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-023-01980-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04514575v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rius-Sansalvador" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moreno" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peczynski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Polge" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Galimard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-023-02147-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04516219v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rama Al Hamed" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ngoya" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Emmanuel Galimard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Sengeloev" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Gedde-Dahl" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.34843" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04487889v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hirschb&#252;hl" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Polge" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Henri Bourhis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-023-01966-w" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04498378v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tournilhac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel van Gelder" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk-Jan Eikema" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nienke Zinger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dreger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-023-01955-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04510879v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rov&#243;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Piepenbroek" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Christian Reinhardt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27150" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04480300v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Giebel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Houhou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-022-01904-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481672v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth C. de Wreede" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich St&#246;lzel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HS9.0000000000000851" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053840v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dul&#233;ry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goudet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Mannina" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bianchessi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-022-01908-y" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04509067v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Koenecke" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Eikema" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hazelaar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schroeder" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Potter" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-022-01759-7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04498287v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raj" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sheth" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Koster" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. de Wreede" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-022-00729-y" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623552v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Jun Huang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Arcese" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-021-01537-x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04085334v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Yu Wang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Hui Gao" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Jin Zhao" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Rong Yin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi-Wei Wang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000511144" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04516391v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Swan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Hayden" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.18025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04523072v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waszczuk-Gajda" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Penack" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sbianchi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11123541" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04526600v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynier Devillier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Raiola" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-022-01674-x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04085317v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lining Wang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Dai" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhui Gao" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2022.820591" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04084978v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Spyridonidis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eolia Brissot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Moiseev" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Cornelissen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-022-01816-1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03915550v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Peffault de Latour" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-022-01900-6" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04084992v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Tischer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ciceri" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Raiola" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.26627" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04085331v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bazarbachi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riitta Niittyvuopio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balsat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-21-2675" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04499486v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nagler" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kr&#246;ger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-022-01825-0" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04085325v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Forcade" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Garnier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guenounou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Thepot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2021004435" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623542v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Battipaglia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-022-01577-x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03540688v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Daguindau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Huynh" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.4218" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04084983v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-022-01781-9" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04409680v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Tomaszewska" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madan Jagasia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beohou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffie van der Werf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.613954" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623679v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Hamid Bazarbachi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Brecht" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clml.2021.07.010" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04479221v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Hern&#225;ndez-Boluda" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Cornelissen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Finke" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.26279" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623607v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reid Merryman" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Giordano" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ho" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Corradini" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-021-01193-6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152855v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Saraceni" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Soci&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.3593" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623673v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Ganser" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-021-01387-7" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629968v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mokart" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Camerlo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fougereau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/chi.k.210919.001" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04481834v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shimoni" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iacobelli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beelen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Mufti" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.17817" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04480642v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lawless" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morris" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bosman" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clml.2021.05.012" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03461176v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schmid" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaas Schaap" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Veelken" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-021-01515-3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03089653v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Bossard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Beuscart" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenza Barraco" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.26034" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623689v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-020-01074-z" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04488765v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garderet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Sbianchi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Iacobelli" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Byrne" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejh.13602" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152826v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Lorentino" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Vago" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Fleischhauer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-020-0863-4" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623664v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Paviglianiti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Eric Bulabois" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-020-01155-z" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623641v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Philippe Walter" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Couronn&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Jais" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong&#8208;dinh Nguyen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.26200" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04403190v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Gagelmann" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diderik-Jan Eikema" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Rambaldi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-020-01007-w" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623203v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cuvelier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boher" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Villaron-Goetgheluck" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Justafr&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-021-01401-y" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03374755v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Calmels" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guia" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taha" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fauriat" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13112673" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03229516v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03218231v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Sanz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Ruggeri" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13045-021-01086-2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03440554v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Cornillon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Daguenet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Nguyen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-021-01426-3" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152844v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose&#8208;marie Hamladji" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chevallier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.33255" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208127v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Azoulay" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castro" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Maamar" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Metaxa" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gallo de Moraes" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3026(21)00060-0" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03628347v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katya Mauff" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotus Wendel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Angelucci" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-021-01222-z" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04403273v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija Itala-Remes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Socie" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-020-01051-6" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623485v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lisa Battista" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Calore" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Cesaro" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-021-01265-2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623671v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beauvais" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Klein" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-020-01139-z" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04485809v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Czerw" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Malpassuti" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-021-01540-2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623714v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Sobczyk-Kruszelnicka" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-020-01050-7" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04485959v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sahebi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kroger" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meijer" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtct.2021.09.008" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03565991v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chretien" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Granjeaud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cordier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Demerle" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2020459118" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623595v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kharfan&#8208;dabaja" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaus Kroger" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.17426" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623701v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kharfan-Dabaja" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-021-01317-7" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623476v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean El-Cheikh" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Dulery" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Massoud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Al Chami" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clml.2020.04.003" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152792v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ciurea" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monzr Al Malki" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyanuch Kongtim" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephraim Fuchs" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Luznik" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-019-0499-z" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152806v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schultze-Florey" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan de Marino" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-019-0738-3" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152820v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Gatwood" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bipin Savani" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-019-0673-3" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02537098v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Kristin Schmaelter" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija It&#228;l&#228;-Remes" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-020-0296-3" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152853v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gilleece" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Yakoub-Agha" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-019-0527-4" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152838v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Passweg" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labopin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Christopeit" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cornelissen" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pabst" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2019.11.021" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152802v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Sellner" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Schetelig" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goda Choi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-020-0946-x" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04426662v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazimierz Halaburda" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mailhol" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Craddock" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2019.222810" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152811v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Alami" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie L&#233;vy&#8208;bachelot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.25895" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152814v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-020-0850-9" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152845v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heinicke" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietger Niederwieser" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Platzbecker" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-019-0720-0" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934647v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Moiseev" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J Cornelissen" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Meijer" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13045-020-00923-0" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04427120v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Abecasis" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Aerts" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-019-0705-z" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04426847v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Poire" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa Volin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Finke" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.25714" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04429280v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Finel" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.16182" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152852v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietrich Beelen" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Wolfgang Blau" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-20-3134" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152862v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152801v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Calvin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ben Soussan" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Villaron" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-020-0845-1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152808v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hayden" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio P&#233;rez&#8208;sim&#243;n" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Biezen" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Minnema" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejh.13352" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152804v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Mariotti" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Evangelista" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Michele Carella" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Martino" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020001620" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02526607v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garciaz" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sfumato" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Imbert" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fournel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0228878" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02545513v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Carapito" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Aouadi" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Pichot" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Spinnhirny" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Morlon" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-020-0886-5" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152816v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-020-0835-3" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152849v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152832v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Diez&#8208;martin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.25934" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623194v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pagliardini" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Salem" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JLB.5MR0920-198RR" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03023404v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph E Heilig" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Badoglio" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Fr&#246;hling" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Secondino" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/esmoopen-2020-000860" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02869718v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Mamez" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Dupont" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13045-020-00892-4" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03111030v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152863v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152799v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafer G&#252;lbas" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Ozdogu" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2020.01.003" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152796v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxian Hu" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Tan Su Yin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Yang" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengwei Wu" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqing Wei" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retram.2020.06.003" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152829v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Frankiewicz" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alenca Harrington" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.01537" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04512720v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drumez" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-020-01178-6" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977222v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Le Bourgeois" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Mar&#231;ais" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Peffault de Latour" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00277-020-04074-7" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152809v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nykolyszyn" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-019-0682-2" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03606392v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lebon" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2020-136685" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04427163v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Wolschke" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2019.03.024" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04426945v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fayard" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Labussiere-Wallet" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-019-0475-7" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04426621v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Styczynski" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Tridello" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Gil" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Ljungman" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Mikulska" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-019-0627-9" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055904v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Caulier" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Gauthier" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02408052v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deconinck" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-019-0251-3" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04428953v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfeng Wang" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bornhauser" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2019-124765" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04318265v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Porcher" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2018.08.026" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04429160v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Pioltelli" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2019.07.004" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04318245v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavita Raj" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donal Mclornan" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Olavarria" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henric-Jan Blok" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2018.10.017" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04427087v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schmidt-Hieber" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Knelange" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00277-019-03669-z" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02442440v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Garnache-Ottou" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Vidal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeha Biichl&#233;" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Renosi" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Poret" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2019000647" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301304v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Prata" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Simon Rohrlich" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2019.05.013" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04426904v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2019.216168" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04318575v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevret" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.201400" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299303v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Guillaume-Jugnot" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Terriou" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10067-019-04435-2" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01981651v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.31755" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412968v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Balligand" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Galambrun" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sirvent" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Roux" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pochon" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2018.10.016" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412197v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine J Lee" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.25395" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03152858v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert&#8208;claude Gorin" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Groot" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.32629" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143585v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Canaani" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bipin N. Savani" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.24963" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143639v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2018.07.007" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143587v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.178251" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143565v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sarina" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Furst" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2017.11.030" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143562v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salyka Sengsayadeth" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Finke" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2018.04.008" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01769900v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Poir&#233;" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gac" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leclerc" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillaume" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-017-0018-z" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143644v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Cho" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza B. Papadopoulos" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13045-018-0668-3" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143598v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bernardi" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.25231" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143675v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean El Cheikh" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-017-0032-1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143554v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledoux" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-017-0043-y" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143586v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Vey" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exphem.2017.11.001" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01777730v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Tozatto-Maio" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Giannotti" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Volt" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2018.02.014" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143563v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.25082" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01762520v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bacigalupo" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Afanasyev" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J Cornelissen" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13045-018-0586-4" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02874593v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.25355" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143580v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firoozeh Sahebi" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2018.01.006" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143647v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-018-0169-6" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143545v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.15152" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01868753v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Debals-Gonthier" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Siani" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faucher" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Touzani" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemari&#233;-Basset" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-018-0133-5" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01975406v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Goldschmidt" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Erik Johansson" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2018.01.035" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658019v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Crocchiolo" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ringden" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O Bay" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Blaise" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Omasic" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bmt.2017.243" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977231v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Tozatto Maio" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanderson Rocha" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Gehlkopf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Milpied" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2018.07.019" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143541v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbeth C. De Wreede" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Van Biezen" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Ehninger" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.168716" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841287v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irit Avivi" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Arcaini" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ferretti" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.15454" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04412109v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Auner Holger" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Knol-Bout" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.181339" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143606v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie S. Gatwood" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2018019976" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143659v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roni Shouval" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13045-018-0655-8" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143561v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Salvatore" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardeshir Ghavamzadeh" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.189258" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04411325v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robinson Tara" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fuchs Ephraim" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Jie Zhang" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew St Martin" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2018018291" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143594v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thepot" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Guillerm" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-99-118471" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143577v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan O. Ciurea" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Cao" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Fernadez-Vina" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-017-0062-8" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02874596v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Henri Bourhis" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26391" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143551v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rey" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2018.02.002" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137551v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wanquet" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephania Bramanti" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2017.11.042" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712412v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Decroocq" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Itzykson" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vigouroux" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Michallet" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.25004" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143573v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J. Cornelissen" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-17-3622" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143674v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Ziagkos" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja van Biezen" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Lacobelli" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2017.11.017" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143546v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Hamladji" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghulam Mufti" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.23273" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143575v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoyan Li" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.25087" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02143555v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2017.12.776" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655965v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Bourgeois" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blaise" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ceballos" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vigouroux" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdx274" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655930v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeron" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vincent" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2017.9938" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02155352v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chantepie" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2017-05-786137" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789566v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Orlanducci" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2017.1307491" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996162v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Calmels" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Devillier" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guia" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mfarrej" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Furst" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bmt.2017.134" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482531v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Michel" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bruno" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2016-01-694349" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362680v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jung" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kwemou" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Untrau" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2016-05-719070" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03605967v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Garnier" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duhamel" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.V128.22.3470.3470" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01299298v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Mamez" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Levy" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevallier" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bmt.2015.280" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977201v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nguyen" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chalandon" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemarie" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Simon" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Masson" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2016.09.007" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438165v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chabannon" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechara Mfarrej" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ugolini" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2016.00504" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01320753v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giannotti" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruggeri" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michallet" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01419584v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tessoulin" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ceballos" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bmt.2016.102" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01471574v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Milpied" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2016.150326" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01444368v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;r&#232;se Rubio" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud D&#8217;aveni-Piney" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Sanz" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13045-016-0389-4" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01546618v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13045-017-0497-9" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01359632v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert-Claude Gorin" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Tabrizi" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13045-016-0314-x" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01886796v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Paul Robinson" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boumendil" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Finel" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Nicolas-Virelizier" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bmt.2015.286" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818593v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Labopin" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Peffault de La Tour" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lioure" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Eric Bulabois" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.880" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01477254v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Stoppa" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Touzeau" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2016.150334" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01290435v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.V126.23.3111.3111" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02007180v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sanz" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piemontese" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Arcese" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2015.98" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108575v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pical-Izard" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Crocchiolo" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Kochbati" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Just-Landi" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2014.11.681" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167058v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Lecoroller-Sorriano" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Boyer-Chammard" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2014.113571" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235982v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03771264v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gandhi Damaj" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Langlois" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000000649" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408156v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Untrau" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Michel" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.V124.21.664.664" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01325352v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2014.108563" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01325488v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oudin" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2014.105981" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01325413v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Claude Gorin" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Gluckman" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2013.092254" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903457v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#252;rst" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Crocchiolo" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. El-Cheikh" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Castagna" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.23592" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849674v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labussi&#232;re Wallet" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sobh" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morisset" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fegueux" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exphem.2013.05.297" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821128v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Marcais" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Michalet" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2012.080895" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02294436v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Le Corroller-Soriano" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.27786" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849621v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fabre" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Koscielny" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2011.049742" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00821516v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dh&#233;din" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pr&#233;bet" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Katsahian" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kuentz" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bmt.2012.75" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02294378v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Faucher" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Corroller Soriano" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Esterni" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vey" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Stoppa" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bmt.2011.126" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849660v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M Szydlo" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2011.07.013" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685473v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vivier" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brossay" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nri3174" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849702v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C B&#233;n&#233;" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pigneux" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2011-05-352989" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849647v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mohty" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Bal&#232;re" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soci&#233;" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Milpied" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2010.200" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03349718v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gagne" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Busson" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Bignon" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lorraine Bal&#232;re-Appert" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Loiseau" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbmt.2009.06.015" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484237v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Hung Le" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nicolini" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exphem.2008.01.017" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-389GM56R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484234v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michel" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Contentin" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2007.15.6315" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428160v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Lavallade" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E. Nicolini" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00507510v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Porcher" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Attal" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ades" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03623840v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Mozziconacci" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Groulet-Martinec" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debono" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finetti" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1207910" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03199671v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Proti&#232;re" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G, Tonnaire" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Maraninchi" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moatti Jean-Paul" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00597642v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Bertheas" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafage" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levy" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Stoppa" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02048979v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gagelmann" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Eikema" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caillot" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pioltelli" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01868751v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Debals-Gonthier" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Siani" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Touzani" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lemarie" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2017.08.222" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408177v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Kwemou" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiggie Untrau" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Michel" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.13034" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427264v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cornillon" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Daguenet" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nguyen" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427275v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gui&#232;ze" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zinger" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sengeloev" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>